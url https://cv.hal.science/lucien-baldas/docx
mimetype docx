--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lucien BALDAS </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Lucien BALDASProfessor at INSA Toulouse</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lucien-baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7577-4463</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">078457858</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucien BALDAS has been an Associate Professor at the Institut National des Sciences Appliquées de Toulouse since 1997, and Professor and Associate Head of the Mechanical Engineering Department since 2020. He received his doctorate from the Institut National Polytechnique de Toulouse, specialising in fluid mechanics, in 1993 and his Habilitation to Supervise Research in 2011. His current research focuses on compressible flows in pneumatic systems and microsystems, with a particular interest in applications in the field of flow control and rarefied microflows. He is also developing research activities in the field of particle laden microflows. He was assistant coordinator of the Marie-Curie GASMEMS European project from 2007 to 2011 and coordinated the &amp;quot;Training & Events&amp;quot; workpackage of the ITN &amp;quot;MIGRATE&amp;quot; European project (2015-19). He has also been in charge of the Microfluidics team at the Institut Clément Ader since 2017.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rarefied gas flows in complex microfluidic 3D-structures fabricated via additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Schweizer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Bade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bergdolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacuum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.114213. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vacuum.2025.114213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational and experimental study of the synchronization strategies of two pulsing jet fluidic oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Batikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 369, 115165 (14 pp.). </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2024.115165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of high-frequency microfluidic oscillators with integrated thermal instrumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Saliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 365, pp.114844. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2023.114844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxation fluidic oscillators: design parameters, new operating modes and characteristics of their internal and external flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Saliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Batikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 145 (10), 101202 (16 p.). </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4062472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04091014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocatalysis meets microfluidics: A powerful platform for sensitive bioanalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanfeng Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuzhen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuta Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 158, pp.116887. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trac.2022.116887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Investigation of a Pulsed Jet Actuator Having Non-Negligible Switching Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür Yalc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Saliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gloerfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Batikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61 (10), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.J062917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed impinging jets for heat transfer: a short review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Saliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Batikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 145 (11), 110801 (32 p.). </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4062757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of optical thermometry techniques for flows at the microscale towards their applicability to gas microflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José M Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slaven Bajić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (11), pp.1819. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi13111819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial Migration of Neutrally Buoyant Spherical Particles in Square Channels at Moderate and High Reynolds Numbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanfeng Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (2), pp.198. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi12020198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport of Non-Spherical Particles in Square Microchannel Flows: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tohme Tohme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (3), pp.277. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi12030277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optofluidic formaldehyde sensing: towards on-chip integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mariuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arumugam Govindaraji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (7), pp.673. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi11070673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototyping a miniaturized microfluidic sensor for real-time detection of airborne formaldehyde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mariuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Gerrit Gerrit Korvink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Engineering and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.23-28. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18178/ijcea.2020.11.1.774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniaturization of fluorescence sensing in optofluidic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Măriuţa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan G Korvink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (9), pp.65. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-020-02371-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity measurements in channel gas flows in the slip regime by means of molecular tagging velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (4), pp.374. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi11040374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally driven pumps and diodes in multistage assemblies consisting of microchannels with converging, diverging and uniform rectangular cross sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo López Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Tatsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (7), pp.54. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-020-02357-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial for the Special Issue &amp;quot;Selected Papers from the ISTEGIM'19-Thermal Effects in Gas Flow in Microscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen J Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Luca Morini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (9), pp.879. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi11090879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the modelling of the switching mechanisms of a Coanda fluidic oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Batikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 299, pp.111618. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2019.111618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297254v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-ppb level detection of BTEX gaseous mixtures with a compact prototype GC equipped with a preconcentration unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Lara-Ibeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Rodríguez-Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Andrikopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (3), pp.187. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi10030187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067043v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial for the special issue on gas flows in microsystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (8), pp.494. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi10080494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design guidelines for thermally driven micropumps of different architectures based on target applications via kinetic modeling and simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo López Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Tatsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (4), pp.249. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi10040249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112018v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial lateral migration and self-assembly of particles in bidisperse suspensions in microchannel flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanfeng Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (7), pp.93. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-019-2262-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A time-dependent method for the measurement of mass flow rate of gases in microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernane Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120, pp.422 - 434. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2017.11.147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular tagging velocimetry for confined rarefied gas flows: Phosphorescence emission measurements at low pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 99, pp.510-524. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2018.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational investigation and parametrization of the pumping effect in temperature-driven flows through long tapered channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tatsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lopez Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (5), pp.99. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-017-1932-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-ordered particle trains in inertial microchannel flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanfeng Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (10), pp.154. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-017-1993-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of flow induced by temperature fields in ratchet-like microchannels by Direct Simulation Monte Carlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan K Stefanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99, pp.672-680. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2016.04.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877853v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro molecular tagging velocimetry for analysis of gas flows in mini and micro systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Brandner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (3), pp.527 - 537. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-013-1971-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of thermal creep flow between two ratchet surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacuum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 109, pp.294 - 301. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vacuum.2014.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical design of a Knudsen pump with curved channels operating in the slip flow regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlasios Leontidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (8), pp.1065 - 1080. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00231-014-1314-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1st European Conference on Gas Micro Flows (GasMems 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjan Frijns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 362, pp.011001. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/362/1/011001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Characterization of Sub-Millimetric Fluidic Actuators: Application to Boundary Layer Separation Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Batikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ghozlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Heat Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (1), pp.4--26. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08916150903402716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel experimental setup for gas microflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeerasak Pitakarnnop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stelios Varoutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (1), pp.57 - 72. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-009-0447-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and Experimental Analysis of Monostable Mini- and Micro-Oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Khelfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Orieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat Transfer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (1-2), pp.121 - 129. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01457630802293548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D reconstruction of velocity profiles in rectangular microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Newport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Chiavaroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Luca Morini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (1), pp.153-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental study of micro synthetic jets for active flow control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Batikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (1), pp.139-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slip flow in triangular and trapezoidal microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeerasak Pitakarnnop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (1), pp.167-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coalescence instable lors du mélange de microgouttes aqueuses suspendues dans de l’huile silicone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kieran Curran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3, pp.104 - 109. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb:2007044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la double couche électrique sur un écoulement de Poiseuille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1, pp.47 - 52. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb:200601005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid bridge instability applied to microfluidics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kieran Curran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Davies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1 (4), pp.336 - 345. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-005-0038-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de raréfaction dans les micro-écoulements gazeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5 (5), pp.521 - 530. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2004.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique de microdiodes de type convergent/divergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabor Bálint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">József Rohács</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4, pp.43-48. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2003074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'écoulements liquides ou gazeux en micro-conduites : découplage des incertitudes expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anduze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lalonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 5, pp.104 - 110. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2003097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (83)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIGN AND MODELLING OF KNUDSEN MICROPUMPS FABRICATED VIA ADVANCED LASER MANUFACTURING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanasis Basdanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phassawat Leelaburanathanakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Non-equilibrium Gas Flows – NEGF26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance study on a Knudsen pump prototype fabricated via two-photon-polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Schweizer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Bade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bergdolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen J. Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5th European Conference on Non-equilibrium Gas Flows - NEGF26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse, Mar 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE USE OF THE THERMOPHORETIC FORCE FOR AEROSOL PARTICLE SEPARATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Jobic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Topin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andersson Romero Deza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Non-equilibrium Gas Flows - NEGF26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse, Mar 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FABRICATION OF A KNUDSEN MICROPUMP FOR OPERATION ABOVE ATMOSPHERIC PRESSURES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phassawat Leelaburanathanakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanasis Basdanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Non-equilibrium Gas Flows – NEGF26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro separator of aerosol particles based on the thermophoretic effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Jobic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Topin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andersson Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Graur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Multiphase flow (ICMF 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Toulouse, France. pp.1294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and modelling of a Knudsen micropump for integration in a Pulsed tube Cryo-cooler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanasis Basdanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phassawat Leelaburanathanakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Micro and Nano Flows Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Edinburgh, Sep 2025, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of a Knudsen micropump for integration in a Pulsed tube Cryocooler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phassawat Leelaburanathanakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanasis Basdanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Micro and Nano Flows Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Edinburgh, Sep 2025, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best Practices and Recommendations for CFD Simulation of Hydraulic Spool Valves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batoul Attar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Maré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICFMHS 2025: 19. International Conference on Fluid Mechanics and Hydraulic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Barcelona (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat transfer in gaseous microflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques du GRETh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Aix-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the fabrication of a novel 3D-printed Knudsen pump via two-photon-polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Schweizer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Bade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bergdolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Symposium on Rarefied Gas Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Fidelity Large-Eddy Simulation of a Pulsed Jet Actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür Yalçın</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gloerfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Saliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Batikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th ERCOFTAC Workshop on Direct &amp; Large Eddy Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERCOFTAC, Oct 2022, Udine, Italy. pp.124-129, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-47028-8_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separation control of a NACA 4412 with 25° sweep at high Reynolds numbers using pulsed-jet actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Loyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Orieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th 3AF International Conference on Applied Aerodynamics - AERO2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3AF, Mar 2024, Orléans (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind-tunnel experiments and separation control of a NACA4412 with 25° sweep at high Reynolds numbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Lopez Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Loyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA SCITECH 2022 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2022-0196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the internal design of a miniaturized fluidic oscillator for active flow control over a scaled NACA-4412</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Lopez Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Batikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Orieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3AF-AERO2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of the leading global modes of the flow around a NACA 4412 airfoil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Nastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA SCITECH 2022 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Institute of Aeronautics and Astronautics, Jan 2022, San Diego, CA, United States. pp.2022-0455, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2022-0455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and evaluation of pulsed jet actuators network for active flow control on NACA-4412 profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Lopez Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Batikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Orieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GdR Contrôle des Décollements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR 2502 - Contrôle des Décollements, Nov 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jet impingement cooling using fluidic oscillators: an experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Saliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Batikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Orieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROTHERM 2021 - 8th European Thermal Sciences Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lisbon (virtual), Portugal. pp.012028, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/2116/1/012028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on acetone vapour photoluminescence for applications in molecular tagging techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Yeachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Thermal Effects in Gas flows In Microscale - ISTEGIM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karlsruhe Institute of Technology, Oct 2019, Ettlingen, Germany. pp.ISTEGIM 2019 - 152927</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs de préconcentration microfluidiques pour l'analyse de COV par chromatographie en phase gazeuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Lara-Ibeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Rodríguez-Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Andrikopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmos’fair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPROVING THE MANUFACTURING PROCESS OF MULTI-LEVEL MICROFLUIDIC DEVICES BASED ON THE LAMINATION OF SUCCESSIVE DRY FILM PHOTORESIST LAYERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo López Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Thermal Effects in Gas flows In Microscale - ISTEGIM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Ettlingen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidic sensing of airborne formaldehyde: towards on-chip integration (oral presentation & poster & proceedings with peer review)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Măriuța</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Thermal Effects in Gas flows in Microscale (ISTEGIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Ettligen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and development of fluidic oscillators for heat removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Saliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Batikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gilblas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">istegim2019 - Proceedings of the International Symposium on Thermal Effects in Gas flows In Microscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Ettlingen, Germany. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLOW VISUALIZATION OF GAS FLOWS IN CHANNELS IN THE SLIP REGIME BY MEANS OF MOLECULAR TAGGING VELOCIMETRY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Thermal Effects in Gas flows In Microscale - ISTEGIM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Ettlingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of acetone vapor phosphorescence at varying temperatures for molecular tagging thermometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Yeachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Microfluidics (μFlu18) and 3rd European Conference on Non-Equilibrium Gas Flows (NEGF18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Strasbourg, France. pp.73-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of alternative granular adsorbents for benzene and toluene preconcentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Lara-Ibeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Rodríguez-Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Andrikopolou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ahmad Kassir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Kassem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd international workshop MIGRATE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bastia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398537v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial migration of neutrally buoyant particles in square channels at high Reynolds numbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yichang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanfeng Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Microfluidics (μFlu18) and 3rd European Conference on Non-Equilibrium Gas Flows (NEGF18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Strasbourg, France. pp.255-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance study of a multistage Knudsen pump with tapered assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lopez Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Symposium on Rarefied Gas Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STUDY OF ALTERNATIVE ADSORBENTS FOR PRECONCENTRATION OF BENZENE AND TOLUENE: IMPROVING THE SENSITIVITY OF A MINIATURIZED GC TO PPT LEVELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Lara-Ibeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Rodríguez-Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Andrikopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ahmad Kassir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Kassem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">µTAS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Kaohsiung, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational study of a novel Knudsen pump design exploiting drilling and 3D printing techniques in low thermal conductivity materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo López Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Tatsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Micro and Nano Flows Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Professor Srinivas Garimella, Georgia Institute of Technology, Sep 2018, Atlanta, United States. pp.9 - 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposed design for simultaneous measurement of wall and near-wall temperatures in gas microflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Yeachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikash Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd MIGRATE International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bastia, France. pp.211489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of a silica-coated micro gas chromatography column for VOC separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Lara-Ibeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Andrikopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Microfluidics (μFlu18) and 3rd European Conference on Non-Equilibrium Gas Flows (NEGF18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Strasbourg, France. pp.251-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pumping effect due to temperature gradients imposed in a multistage assembly consisting of long tapered orthogonal channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo López Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Tatsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Microfluidics (μFlu18) and 3rd European Conference on Non-Equilibrium Gas Flows (NEGF18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Strasbourg, France. pp.447-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of flow separation control on a ramp using Micro-Fluidic Oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Batikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR 2502 Contrôle des Décollements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial migration of spherical particles in bidisperse suspensions flowing in microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tohme Tohme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanfeng Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Microfluidics (μFlu18) and 3rd European Conference on Non-Equilibrium Gas Flows (NEGF18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Strasbourg, France. pp.262-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial migration of bidisperse suspensions flowing in microchannels: effect of particle diameters ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tohme Tohme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanfeng Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FPS 2018: European Conference on Fluid-Particle Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of a novel Knudsen pump design benefitting from drilling and 3D printing techniques in low conductivity materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo López Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Tatsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd MIGRATE International Workshop,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bastia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, optimization and manufacturing of a miniaturized fluorescence sensing device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Măriuța</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Brander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd MIGRATE International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bastia, France. pp.210421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments in miniaturized optical systems for continuous fluorescence detection in liquid flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Măriuța</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Brander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Haas-Santo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Microfluidics (μFlu18) and 3rd European Conference on Non-Equilibrium Gas Flows (NEGF18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Strasbourg, France. pp.391-394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally driven flows in long tapered channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tatsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lopez Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International MIGRATE Workshop, Sofia, Bulgaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sofia, Bulgaria. pp.MIGRATE-152927</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of active flow control on aircrafts -State of the art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Batikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Aircraft System Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reviewing the early stages of a Knudsen pump design: modeling and manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lopez Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tatsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International MIGRATE Workshop, Sofia, Bulgaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sofia, Bulgaria. pp.MIGRATE-153802</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-liquid micro-separators for trapping of volatile organic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mariuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Brander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd MIGRATE International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of mass flow rate experimental data obtained using two different experimental setups by means of the dynamic constant volume technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernane Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare J. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International MIGRATE Workshop, Sofia, Bulgaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sofia, Bulgaria. pp.MIGRATE-150322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active flow control of ramp flow by fluidic oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Orieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd MIGRATE International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametrization study of the thermally driven rarefied flow between saw-tooth like surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tatsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Micro and Nano Flows Conference, Milano, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of thermal transpiration flow through a microtube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Micro and Nano Flows Conference, Milano, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of alternative designs for thermally driven micropumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lopez Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tatsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International MIGRATE Workshop, Strasbourg, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Strasbourg, France. pp.MIGRATE 12: 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trains of particles in finite-Reynolds-number micro square flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Micro and Nano Flows Conference, Milano, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Numerical Study of the Frequency Response of a Fluidic Oscillator for Active Flow Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Orieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th AIAA Flow Control Conference, Washington, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Washington, United States. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2016-4234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Fluidic Oscillators and Their Synchronization for Active Flow Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Orieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR 2502 Contrôle des Décollements, LMFA, École Centrale de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial migration of microorganisms flowing in microchannel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres Scientifiques d’IFP Energies nouvelles. Microfluidics : from laboratory tools to process development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Rueil-Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of temperature-driven flow between ratchet surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Stefanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2th European Conference on Non-equilibrium Gas Flows (NEGF15), Eindhoven, the Netherlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Eindhoven, Netherlands. pp.101-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical developments to characterize particle migration in micro-channel flows for sorting and separation applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lafforgue-Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Fluid-Particle Separation, Lyon, 2014.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral migration of particles in square micro-channels at low flow inertia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lafforgue-Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanfeng Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lafforgue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Microfluidics (µFlu'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Limerick, Ireland. pp.μFLU14-97:1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical analysis of thermal creep flow in tapered microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Heat Transfer and Fluid Flow in Microscale (HTFFM-V)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of a novel Knudsen pump with two ratchet surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Microfluidics (µFlu'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Limerick, Ireland. pp.μFLU14-96:1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’oscillateur fluidique pour le contrôle du décollement turbulent sur une rampe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR 2502 Contrôle des Décollements, Orsay, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of micro-focusing potentialities for microorganism's separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lafforgue-Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Leitner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Microfluidics (µFlu'14), Limerick, Ireland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Limerick, Ireland. pp.µFLU14-99:1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental characterization of a micro-oscillator for flow control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Microfluidics (µFlu'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Limerick, Ireland. pp.μFLU14-131:1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical optimization of Knudsen micropumps with curved walls operating in the slip flow regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Leontidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Symposium on Rarefied Gas Dynamics (RGD28), Zaragoza, Spain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas mass flow rate measurement in T-shaped microchannels in slip flow regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2011 International Mechanical Engineering Congress &amp; Exposition (IMECE2011) - Vol. 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, New York, United States. pp.775-782, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/IMECE2011-65812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative measurement of gas pressure drop along T-shaped micro channels by interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Conference on Gas MicroFlows -GASMEMS2012-, Skiathos, Greece (in Journal of Physics: Conference Series vol. 362)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Skiathos, Greece. pp.012032, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/362/1/012032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of thermal transpiration in the slip flow regime with curved walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Leontidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2012 10th International Conference on Nanochannels, Microchannels and Minichannels (ICNMM2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Puerto Rico, United States. pp.205-212, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/ICNMM2012-73034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of gaseous flows in microchannels by molecular tagging velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2012 10th International Conference on Nanochannels, Microchannels, and Minichannels (ICNMM 12), Puerto Rico, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Puerto Rico, United States. pp.221-228, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/ICNMM2012-73125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particles in square micro-channel flows: experimental and numerical validation of the process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Microfluidics (µFlu'12), Heidelberg, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Heidelberg, Germany. pp.µFLU12-217:1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical analysis of thermal creep flow in curved channels for designing a prototype of Knudsen micropump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Leontidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Conference on Gas MicroFlows -GASMEMS2012-, Skiathos, Greece (in Journal of Physics: Conference Series vol. 362)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Skiathos, Greece. pp.012004, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/362/1/012004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular tagging velocimetry for internal gas flows - From continuum to shlightly rarefied regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brandner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Microfluidics (µFlu'12), Heidelberg, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Heidelberg, Germany. pp.µFLU12-144:1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of gas flow in T-shaped micro-mixer by interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Annual Meeting of the APS Division of Fluid Dynamics, Baltimore, Maryland, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Baltimore, Maryland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A setup for gas mass flow rate measurement in T-shaped micro channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Newport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International GASMEMS Workshop (GASMEMS11), Bertinoro, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bertinoro, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a Knudsen pump consisting of curved channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Leontidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3nd French-Chinese Conference on Microfluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review on inertial focusing of particles in microchannels for separation and other applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference on Microfluidics (µFlu'10), Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Toulouse, France. pp.µFLU2010-195:1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement and creation of collaboration networks to enhance joint research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Carreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Newport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euroscience Open Forum (ESOF2010), Torino, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new setup for analysis of the performance of micropumps for drug delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Thuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference on Microfluidics (µFlu'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and experimental analysis of a microfluidic oscillator for active flow control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-C. Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ghozlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference on Microfluidics (µFlu'10), Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Toulouse, France. pp.µFLU2010-182:1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique et expérimentale des actionneurs micro-fluidiques pour le contrôle actif des écoulements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ghozlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Boisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de synthèse du GDR 2502 Contrôle des Décollements, Orléans, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of gas mixture flows through rectangular microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pitakarnnop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Orieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd French-Chinese Conference on Microfluidics, Paris, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow of gas mixtures through rectangular microchannels in slip flow and early transition regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pitakarnnop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Misdanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International GASMEMS Workshop (GASMEMS09), Eindhoven, The Netherlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Eindhoven, Netherlands. pp.GASMEMS09-11:1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GASMEMS Network: rationale, programme and initial results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.L. Morini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Micro and Nano Flows Conference (MNF2009), West London, UK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, London, United Kingdom. pp.MNF2009-84:1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental study of sub-millimetric fluidic actuators for boundary layer separation control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ghozlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Boisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd French-Chinese Conference on Microfluidics, Paris, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-écoulements de gaz monoatomiques et de leurs mélanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pitakarnnop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Varoutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR Micro Nanofluidique, Bordeaux, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BEHAVIOR OF A MINI SYNTHETIC JET IN A TRANSVERSE WALL FLOW: EXPERIMENTAL AND NUMERICAL STUDY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Batikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME ICNMM2007 - 5th International Conference on Nanochannels, Microchannels and Minichannels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Puebla, Mexico. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/ICNMM2007-30103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental study of mini synthetic jets actuators for flow control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Batikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The second International Francophone Congress of Advanced Mechanics - IFCAM02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Aleppo, Syria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la double couche électrique sur un écoulement de Poiseuille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidique 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Improvement of Low Pressure Inertance Pulse tube Cryocooler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maimuna Rafique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Korvink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen J. Brandner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Cryogenic Engineering Conference, International Cryogenic Materials Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a microfluidic preconcentration device for sub-ppb level detection of BTEX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Lara-Ibeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Rodríguez-Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European workshop on Low-cost Sensors and Microsystems for Environment Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Tapered-Tubes Flow Analysis via DSMC and Experimental Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Tantos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foteini Litovoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Schweizer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Symposium on Rarefied Gas Dynamics (RGD33)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Gottingen, Germany. Springer Nature Switzerland, pp.235-246, 2026, Springer Aerospace Technology, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-00094-1_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selected Papers from the ISTEGIM'19 Thermal Effects in Gas Flow in Microscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen J Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Luca Morini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MDPI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Thermal Effects in Gas flow in Microscale ISTEGIM 2019 - A MIGRATE Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Ettlingen, Germany. 2021, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/books978-3-0365-0101-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Flows in Microsystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/books978-3-03921-543-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-stage ejector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Orieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2020020886 (A1). MS2M. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUPERSONIC EJECTOR WITH ANNULAR CHAMBER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Orieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Joguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cecchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Milhau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2019138032 (A1). MS2M. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring method and portable measure bench for liquid micro-flows, and application for characterizing micro-pumps for medical use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Forêt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2010084268. MS2M. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId340"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lucien BALDAS </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Lucien BALDASProfessor at INSA Toulouse</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lucien-baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7577-4463</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">078457858</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucien BALDAS has been an Associate Professor at the Institut National des Sciences Appliquées de Toulouse since 1997, and Professor and Associate Head of the Mechanical Engineering Department since 2020. He received his doctorate from the Institut National Polytechnique de Toulouse, specialising in fluid mechanics, in 1993 and his Habilitation to Supervise Research in 2011. His current research focuses on compressible flows in pneumatic systems and microsystems, with a particular interest in applications in the field of flow control and rarefied microflows. He is also developing research activities in the field of particle laden microflows. He was assistant coordinator of the Marie-Curie GASMEMS European project from 2007 to 2011 and coordinated the &amp;quot;Training & Events&amp;quot; workpackage of the ITN &amp;quot;MIGRATE&amp;quot; European project (2015-19). He has also been in charge of the Microfluidics team at the Institut Clément Ader since 2017.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rarefied gas flows in complex microfluidic 3D-structures fabricated via additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Schweizer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Bade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bergdolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacuum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.114213. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vacuum.2025.114213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational and experimental study of the synchronization strategies of two pulsing jet fluidic oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Batikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 369, 115165 (14 pp.). </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2024.115165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of high-frequency microfluidic oscillators with integrated thermal instrumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Saliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 365, pp.114844. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2023.114844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxation fluidic oscillators: design parameters, new operating modes and characteristics of their internal and external flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Saliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Batikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 145 (10), 101202 (16 p.). </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4062472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04091014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocatalysis meets microfluidics: A powerful platform for sensitive bioanalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanfeng Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuzhen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuta Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 158, pp.116887. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trac.2022.116887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Investigation of a Pulsed Jet Actuator Having Non-Negligible Switching Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür Yalc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Saliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gloerfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Batikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61 (10), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.J062917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed impinging jets for heat transfer: a short review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Saliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Batikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 145 (11), 110801 (32 p.). </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4062757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of optical thermometry techniques for flows at the microscale towards their applicability to gas microflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José M Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slaven Bajić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (11), pp.1819. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi13111819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial Migration of Neutrally Buoyant Spherical Particles in Square Channels at Moderate and High Reynolds Numbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanfeng Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (2), pp.198. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi12020198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport of Non-Spherical Particles in Square Microchannel Flows: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tohme Tohme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (3), pp.277. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi12030277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototyping a miniaturized microfluidic sensor for real-time detection of airborne formaldehyde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mariuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Gerrit Gerrit Korvink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Engineering and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.23-28. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18178/ijcea.2020.11.1.774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniaturization of fluorescence sensing in optofluidic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Măriuţa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan G Korvink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (9), pp.65. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-020-02371-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optofluidic formaldehyde sensing: towards on-chip integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mariuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arumugam Govindaraji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (7), pp.673. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi11070673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally driven pumps and diodes in multistage assemblies consisting of microchannels with converging, diverging and uniform rectangular cross sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo López Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Tatsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (7), pp.54. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-020-02357-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity measurements in channel gas flows in the slip regime by means of molecular tagging velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (4), pp.374. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi11040374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial for the Special Issue &amp;quot;Selected Papers from the ISTEGIM'19-Thermal Effects in Gas Flow in Microscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen J Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Luca Morini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (9), pp.879. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi11090879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial for the special issue on gas flows in microsystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (8), pp.494. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi10080494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-ppb level detection of BTEX gaseous mixtures with a compact prototype GC equipped with a preconcentration unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Lara-Ibeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Rodríguez-Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Andrikopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (3), pp.187. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi10030187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067043v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the modelling of the switching mechanisms of a Coanda fluidic oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Batikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 299, pp.111618. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2019.111618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297254v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design guidelines for thermally driven micropumps of different architectures based on target applications via kinetic modeling and simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo López Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Tatsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (4), pp.249. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi10040249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112018v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial lateral migration and self-assembly of particles in bidisperse suspensions in microchannel flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanfeng Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (7), pp.93. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-019-2262-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A time-dependent method for the measurement of mass flow rate of gases in microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernane Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120, pp.422 - 434. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2017.11.147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular tagging velocimetry for confined rarefied gas flows: Phosphorescence emission measurements at low pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 99, pp.510-524. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2018.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational investigation and parametrization of the pumping effect in temperature-driven flows through long tapered channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tatsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lopez Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (5), pp.99. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-017-1932-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-ordered particle trains in inertial microchannel flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanfeng Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (10), pp.154. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-017-1993-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of flow induced by temperature fields in ratchet-like microchannels by Direct Simulation Monte Carlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan K Stefanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99, pp.672-680. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2016.04.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877853v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro molecular tagging velocimetry for analysis of gas flows in mini and micro systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Brandner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (3), pp.527 - 537. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-013-1971-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of thermal creep flow between two ratchet surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacuum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 109, pp.294 - 301. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vacuum.2014.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical design of a Knudsen pump with curved channels operating in the slip flow regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlasios Leontidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (8), pp.1065 - 1080. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00231-014-1314-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1st European Conference on Gas Micro Flows (GasMems 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjan Frijns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 362, pp.011001. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/362/1/011001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel experimental setup for gas microflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeerasak Pitakarnnop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stelios Varoutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (1), pp.57 - 72. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-009-0447-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Characterization of Sub-Millimetric Fluidic Actuators: Application to Boundary Layer Separation Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Batikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ghozlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Heat Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (1), pp.4--26. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08916150903402716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and Experimental Analysis of Monostable Mini- and Micro-Oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Khelfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Orieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat Transfer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (1-2), pp.121 - 129. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01457630802293548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental study of micro synthetic jets for active flow control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Batikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (1), pp.139-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D reconstruction of velocity profiles in rectangular microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Newport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Chiavaroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Luca Morini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (1), pp.153-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slip flow in triangular and trapezoidal microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeerasak Pitakarnnop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (1), pp.167-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coalescence instable lors du mélange de microgouttes aqueuses suspendues dans de l’huile silicone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kieran Curran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3, pp.104 - 109. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb:2007044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la double couche électrique sur un écoulement de Poiseuille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1, pp.47 - 52. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb:200601005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid bridge instability applied to microfluidics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kieran Curran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Davies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1 (4), pp.336 - 345. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-005-0038-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de raréfaction dans les micro-écoulements gazeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5 (5), pp.521 - 530. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2004.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique de microdiodes de type convergent/divergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabor Bálint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">József Rohács</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4, pp.43-48. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2003074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'écoulements liquides ou gazeux en micro-conduites : découplage des incertitudes expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anduze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lalonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 5, pp.104 - 110. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2003097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (83)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance study on a Knudsen pump prototype fabricated via two-photon-polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Schweizer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Bade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bergdolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen J. Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5th European Conference on Non-equilibrium Gas Flows - NEGF26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse, Mar 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIGN AND MODELLING OF KNUDSEN MICROPUMPS FABRICATED VIA ADVANCED LASER MANUFACTURING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanasis Basdanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phassawat Leelaburanathanakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Non-equilibrium Gas Flows – NEGF26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE USE OF THE THERMOPHORETIC FORCE FOR AEROSOL PARTICLE SEPARATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Jobic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Topin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andersson Romero Deza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Non-equilibrium Gas Flows - NEGF26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse, Mar 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FABRICATION OF A KNUDSEN MICROPUMP FOR OPERATION ABOVE ATMOSPHERIC PRESSURES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phassawat Leelaburanathanakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanasis Basdanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Non-equilibrium Gas Flows – NEGF26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and modelling of a Knudsen micropump for integration in a Pulsed tube Cryo-cooler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanasis Basdanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phassawat Leelaburanathanakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Micro and Nano Flows Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Edinburgh, Sep 2025, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of a Knudsen micropump for integration in a Pulsed tube Cryocooler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phassawat Leelaburanathanakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanasis Basdanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Micro and Nano Flows Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Edinburgh, Sep 2025, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro separator of aerosol particles based on the thermophoretic effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Jobic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Topin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andersson Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Graur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Multiphase flow (ICMF 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Toulouse, France. pp.1294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best Practices and Recommendations for CFD Simulation of Hydraulic Spool Valves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batoul Attar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Maré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICFMHS 2025: 19. International Conference on Fluid Mechanics and Hydraulic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Barcelona (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat transfer in gaseous microflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques du GRETh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Aix-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the fabrication of a novel 3D-printed Knudsen pump via two-photon-polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Schweizer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Bade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bergdolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Symposium on Rarefied Gas Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Fidelity Large-Eddy Simulation of a Pulsed Jet Actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür Yalçın</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gloerfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Saliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Batikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th ERCOFTAC Workshop on Direct &amp; Large Eddy Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERCOFTAC, Oct 2022, Udine, Italy. pp.124-129, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-47028-8_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separation control of a NACA 4412 with 25° sweep at high Reynolds numbers using pulsed-jet actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Loyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Orieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th 3AF International Conference on Applied Aerodynamics - AERO2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3AF, Mar 2024, Orléans (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind-tunnel experiments and separation control of a NACA4412 with 25° sweep at high Reynolds numbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Lopez Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Loyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA SCITECH 2022 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2022-0196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the internal design of a miniaturized fluidic oscillator for active flow control over a scaled NACA-4412</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Lopez Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Batikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Orieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3AF-AERO2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of the leading global modes of the flow around a NACA 4412 airfoil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Nastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA SCITECH 2022 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Institute of Aeronautics and Astronautics, Jan 2022, San Diego, CA, United States. pp.2022-0455, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2022-0455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and evaluation of pulsed jet actuators network for active flow control on NACA-4412 profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Lopez Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Batikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Orieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GdR Contrôle des Décollements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR 2502 - Contrôle des Décollements, Nov 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jet impingement cooling using fluidic oscillators: an experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Saliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Batikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Orieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROTHERM 2021 - 8th European Thermal Sciences Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lisbon (virtual), Portugal. pp.012028, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/2116/1/012028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on acetone vapour photoluminescence for applications in molecular tagging techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Yeachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Thermal Effects in Gas flows In Microscale - ISTEGIM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karlsruhe Institute of Technology, Oct 2019, Ettlingen, Germany. pp.ISTEGIM 2019 - 152927</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs de préconcentration microfluidiques pour l'analyse de COV par chromatographie en phase gazeuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Lara-Ibeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Rodríguez-Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Andrikopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmos’fair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPROVING THE MANUFACTURING PROCESS OF MULTI-LEVEL MICROFLUIDIC DEVICES BASED ON THE LAMINATION OF SUCCESSIVE DRY FILM PHOTORESIST LAYERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo López Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Thermal Effects in Gas flows In Microscale - ISTEGIM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Ettlingen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and development of fluidic oscillators for heat removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Saliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Batikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gilblas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">istegim2019 - Proceedings of the International Symposium on Thermal Effects in Gas flows In Microscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Ettlingen, Germany. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidic sensing of airborne formaldehyde: towards on-chip integration (oral presentation & poster & proceedings with peer review)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Măriuța</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Thermal Effects in Gas flows in Microscale (ISTEGIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Ettligen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLOW VISUALIZATION OF GAS FLOWS IN CHANNELS IN THE SLIP REGIME BY MEANS OF MOLECULAR TAGGING VELOCIMETRY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Thermal Effects in Gas flows In Microscale - ISTEGIM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Ettlingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial migration of neutrally buoyant particles in square channels at high Reynolds numbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yichang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanfeng Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Microfluidics (μFlu18) and 3rd European Conference on Non-Equilibrium Gas Flows (NEGF18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Strasbourg, France. pp.255-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance study of a multistage Knudsen pump with tapered assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lopez Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Symposium on Rarefied Gas Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STUDY OF ALTERNATIVE ADSORBENTS FOR PRECONCENTRATION OF BENZENE AND TOLUENE: IMPROVING THE SENSITIVITY OF A MINIATURIZED GC TO PPT LEVELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Lara-Ibeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Rodríguez-Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Andrikopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ahmad Kassir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Kassem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">µTAS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Kaohsiung, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of alternative granular adsorbents for benzene and toluene preconcentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Lara-Ibeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Rodríguez-Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Andrikopolou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ahmad Kassir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Kassem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd international workshop MIGRATE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bastia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398537v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of acetone vapor phosphorescence at varying temperatures for molecular tagging thermometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Yeachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Microfluidics (μFlu18) and 3rd European Conference on Non-Equilibrium Gas Flows (NEGF18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Strasbourg, France. pp.73-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational study of a novel Knudsen pump design exploiting drilling and 3D printing techniques in low thermal conductivity materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo López Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Tatsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Micro and Nano Flows Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Professor Srinivas Garimella, Georgia Institute of Technology, Sep 2018, Atlanta, United States. pp.9 - 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposed design for simultaneous measurement of wall and near-wall temperatures in gas microflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Yeachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikash Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd MIGRATE International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bastia, France. pp.211489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of a silica-coated micro gas chromatography column for VOC separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Lara-Ibeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Andrikopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Microfluidics (μFlu18) and 3rd European Conference on Non-Equilibrium Gas Flows (NEGF18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Strasbourg, France. pp.251-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pumping effect due to temperature gradients imposed in a multistage assembly consisting of long tapered orthogonal channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo López Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Tatsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Microfluidics (μFlu18) and 3rd European Conference on Non-Equilibrium Gas Flows (NEGF18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Strasbourg, France. pp.447-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of flow separation control on a ramp using Micro-Fluidic Oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Batikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR 2502 Contrôle des Décollements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of a novel Knudsen pump design benefitting from drilling and 3D printing techniques in low conductivity materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo López Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Tatsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd MIGRATE International Workshop,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bastia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial migration of bidisperse suspensions flowing in microchannels: effect of particle diameters ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tohme Tohme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanfeng Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FPS 2018: European Conference on Fluid-Particle Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial migration of spherical particles in bidisperse suspensions flowing in microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tohme Tohme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanfeng Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Microfluidics (μFlu18) and 3rd European Conference on Non-Equilibrium Gas Flows (NEGF18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Strasbourg, France. pp.262-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, optimization and manufacturing of a miniaturized fluorescence sensing device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Măriuța</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Brander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd MIGRATE International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bastia, France. pp.210421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments in miniaturized optical systems for continuous fluorescence detection in liquid flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Măriuța</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Brander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Haas-Santo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Microfluidics (μFlu18) and 3rd European Conference on Non-Equilibrium Gas Flows (NEGF18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Strasbourg, France. pp.391-394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of active flow control on aircrafts -State of the art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Batikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Aircraft System Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reviewing the early stages of a Knudsen pump design: modeling and manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lopez Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tatsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International MIGRATE Workshop, Sofia, Bulgaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sofia, Bulgaria. pp.MIGRATE-153802</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-liquid micro-separators for trapping of volatile organic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mariuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Brander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd MIGRATE International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally driven flows in long tapered channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tatsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lopez Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International MIGRATE Workshop, Sofia, Bulgaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sofia, Bulgaria. pp.MIGRATE-152927</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active flow control of ramp flow by fluidic oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Orieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd MIGRATE International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of mass flow rate experimental data obtained using two different experimental setups by means of the dynamic constant volume technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernane Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare J. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International MIGRATE Workshop, Sofia, Bulgaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sofia, Bulgaria. pp.MIGRATE-150322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametrization study of the thermally driven rarefied flow between saw-tooth like surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tatsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Micro and Nano Flows Conference, Milano, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of thermal transpiration flow through a microtube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Micro and Nano Flows Conference, Milano, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of alternative designs for thermally driven micropumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lopez Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tatsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International MIGRATE Workshop, Strasbourg, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Strasbourg, France. pp.MIGRATE 12: 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trains of particles in finite-Reynolds-number micro square flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Micro and Nano Flows Conference, Milano, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Numerical Study of the Frequency Response of a Fluidic Oscillator for Active Flow Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Orieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th AIAA Flow Control Conference, Washington, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Washington, United States. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2016-4234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Fluidic Oscillators and Their Synchronization for Active Flow Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Orieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR 2502 Contrôle des Décollements, LMFA, École Centrale de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of temperature-driven flow between ratchet surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Stefanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2th European Conference on Non-equilibrium Gas Flows (NEGF15), Eindhoven, the Netherlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Eindhoven, Netherlands. pp.101-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial migration of microorganisms flowing in microchannel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres Scientifiques d’IFP Energies nouvelles. Microfluidics : from laboratory tools to process development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Rueil-Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical developments to characterize particle migration in micro-channel flows for sorting and separation applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lafforgue-Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Fluid-Particle Separation, Lyon, 2014.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral migration of particles in square micro-channels at low flow inertia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lafforgue-Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanfeng Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lafforgue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Microfluidics (µFlu'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Limerick, Ireland. pp.μFLU14-97:1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical analysis of thermal creep flow in tapered microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Heat Transfer and Fluid Flow in Microscale (HTFFM-V)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of a novel Knudsen pump with two ratchet surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Microfluidics (µFlu'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Limerick, Ireland. pp.μFLU14-96:1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’oscillateur fluidique pour le contrôle du décollement turbulent sur une rampe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR 2502 Contrôle des Décollements, Orsay, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental characterization of a micro-oscillator for flow control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Microfluidics (µFlu'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Limerick, Ireland. pp.μFLU14-131:1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of micro-focusing potentialities for microorganism's separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lafforgue-Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Leitner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Microfluidics (µFlu'14), Limerick, Ireland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Limerick, Ireland. pp.µFLU14-99:1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas mass flow rate measurement in T-shaped microchannels in slip flow regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2011 International Mechanical Engineering Congress &amp; Exposition (IMECE2011) - Vol. 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, New York, United States. pp.775-782, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/IMECE2011-65812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative measurement of gas pressure drop along T-shaped micro channels by interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Conference on Gas MicroFlows -GASMEMS2012-, Skiathos, Greece (in Journal of Physics: Conference Series vol. 362)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Skiathos, Greece. pp.012032, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/362/1/012032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical optimization of Knudsen micropumps with curved walls operating in the slip flow regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Leontidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Symposium on Rarefied Gas Dynamics (RGD28), Zaragoza, Spain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of thermal transpiration in the slip flow regime with curved walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Leontidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2012 10th International Conference on Nanochannels, Microchannels and Minichannels (ICNMM2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Puerto Rico, United States. pp.205-212, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/ICNMM2012-73034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particles in square micro-channel flows: experimental and numerical validation of the process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Microfluidics (µFlu'12), Heidelberg, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Heidelberg, Germany. pp.µFLU12-217:1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical analysis of thermal creep flow in curved channels for designing a prototype of Knudsen micropump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Leontidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Conference on Gas MicroFlows -GASMEMS2012-, Skiathos, Greece (in Journal of Physics: Conference Series vol. 362)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Skiathos, Greece. pp.012004, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/362/1/012004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of gaseous flows in microchannels by molecular tagging velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2012 10th International Conference on Nanochannels, Microchannels, and Minichannels (ICNMM 12), Puerto Rico, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Puerto Rico, United States. pp.221-228, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/ICNMM2012-73125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular tagging velocimetry for internal gas flows - From continuum to shlightly rarefied regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brandner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Microfluidics (µFlu'12), Heidelberg, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Heidelberg, Germany. pp.µFLU12-144:1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of gas flow in T-shaped micro-mixer by interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Annual Meeting of the APS Division of Fluid Dynamics, Baltimore, Maryland, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Baltimore, Maryland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A setup for gas mass flow rate measurement in T-shaped micro channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Newport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International GASMEMS Workshop (GASMEMS11), Bertinoro, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bertinoro, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a Knudsen pump consisting of curved channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Leontidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3nd French-Chinese Conference on Microfluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review on inertial focusing of particles in microchannels for separation and other applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference on Microfluidics (µFlu'10), Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Toulouse, France. pp.µFLU2010-195:1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement and creation of collaboration networks to enhance joint research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Carreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Newport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euroscience Open Forum (ESOF2010), Torino, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new setup for analysis of the performance of micropumps for drug delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Thuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference on Microfluidics (µFlu'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and experimental analysis of a microfluidic oscillator for active flow control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-C. Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ghozlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference on Microfluidics (µFlu'10), Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Toulouse, France. pp.µFLU2010-182:1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of gas mixture flows through rectangular microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pitakarnnop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Orieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd French-Chinese Conference on Microfluidics, Paris, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow of gas mixtures through rectangular microchannels in slip flow and early transition regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pitakarnnop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Misdanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International GASMEMS Workshop (GASMEMS09), Eindhoven, The Netherlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Eindhoven, Netherlands. pp.GASMEMS09-11:1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GASMEMS Network: rationale, programme and initial results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.L. Morini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Micro and Nano Flows Conference (MNF2009), West London, UK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, London, United Kingdom. pp.MNF2009-84:1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique et expérimentale des actionneurs micro-fluidiques pour le contrôle actif des écoulements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ghozlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Boisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de synthèse du GDR 2502 Contrôle des Décollements, Orléans, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental study of sub-millimetric fluidic actuators for boundary layer separation control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ghozlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Boisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd French-Chinese Conference on Microfluidics, Paris, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-écoulements de gaz monoatomiques et de leurs mélanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pitakarnnop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Varoutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR Micro Nanofluidique, Bordeaux, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BEHAVIOR OF A MINI SYNTHETIC JET IN A TRANSVERSE WALL FLOW: EXPERIMENTAL AND NUMERICAL STUDY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Batikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME ICNMM2007 - 5th International Conference on Nanochannels, Microchannels and Minichannels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Puebla, Mexico. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/ICNMM2007-30103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental study of mini synthetic jets actuators for flow control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Batikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The second International Francophone Congress of Advanced Mechanics - IFCAM02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Aleppo, Syria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la double couche électrique sur un écoulement de Poiseuille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidique 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Improvement of Low Pressure Inertance Pulse tube Cryocooler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maimuna Rafique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Korvink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen J. Brandner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Cryogenic Engineering Conference, International Cryogenic Materials Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a microfluidic preconcentration device for sub-ppb level detection of BTEX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Lara-Ibeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Rodríguez-Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European workshop on Low-cost Sensors and Microsystems for Environment Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Tapered-Tubes Flow Analysis via DSMC and Experimental Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Tantos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foteini Litovoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Schweizer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Symposium on Rarefied Gas Dynamics (RGD33)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Gottingen, Germany. Springer Nature Switzerland, pp.235-246, 2026, Springer Aerospace Technology, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-00094-1_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selected Papers from the ISTEGIM'19 Thermal Effects in Gas Flow in Microscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen J Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Luca Morini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MDPI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Thermal Effects in Gas flow in Microscale ISTEGIM 2019 - A MIGRATE Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Ettlingen, Germany. 2021, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/books978-3-0365-0101-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Flows in Microsystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/books978-3-03921-543-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-stage ejector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Orieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2020020886 (A1). MS2M. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUPERSONIC EJECTOR WITH ANNULAR CHAMBER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Orieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Joguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cecchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Milhau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2019138032 (A1). MS2M. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring method and portable measure bench for liquid micro-flows, and application for characterizing micro-pumps for medical use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Forêt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2010084268. MS2M. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId340"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E0898CE5"/>
+    <w:nsid w:val="F2AB2CC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucien-baldas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7577-4463" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078457858" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993028v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Schweizer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Bade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Baldas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bergdolt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Colin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2025.114213" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450402v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiqi Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Batikh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Kourta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazellier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115165" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317919v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Saliba" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camps" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raimbault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2023.114844" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091014v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4062472" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184015v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanfeng Gao" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Wang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhen Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Magaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2022.116887" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305229v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zg&#252;r Yalc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gloerfelt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J062917" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132230v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4062757" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828737v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barrot-Lattes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slaven Baji&#263;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi13111819" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161575v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi12020198" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161574v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohme Tohme" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi12030277" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896737v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mariuta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arumugam Govindaraji" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barrot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Calv&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi11070673" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379632v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gerrit Gerrit Korvink" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijcea.2020.11.1.774" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911645v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M&#259;riu&#355;a" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan G Korvink" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-020-02371-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529688v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fratantonio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rojas-C&#225;rdenas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi11040374" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875944v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo L&#243;pez Quesada" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Tatsios" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Valougeorgis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-020-02357-z" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161578v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen J Brandner" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Luca Morini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi11090879" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297254v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2019.111618" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067043v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Lara-Ibeas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Rodr&#237;guez-Cuevas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Andrikopoulou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Person" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi10030187" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194703v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi10080494" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112018v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi10040249" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163012v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lafforgue" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-019-2262-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816494v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernane Silva" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Deschamps" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2017.11.147" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJCX2L63-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857807v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacene Si Hadj Mohand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2018.08.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835651v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tatsios" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lopez Quesada" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-017-1932-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816577v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Abbas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-017-1993-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877853v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan K Stefanov" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2016.04.023" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881264v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Samouda" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Brandner" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-013-1971-0" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881267v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2014.05.013" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4N8491BL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881269v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlasios Leontidis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-014-1314-4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166691v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan Frijns" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/362/1/011001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193220v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Caen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ghozlani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08916150903402716" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881290v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeerasak Pitakarnnop" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Varoutis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geoffroy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-009-0447-0" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881297v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Khelfaoui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Orieux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Caen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457630802293548" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881302v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Newport" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Chiavaroli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882134v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882124v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882144v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Curran" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Davies" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2007044" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4EFDCE446CD2AE5A21C419652E39F6EFD83798CE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882160v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lattes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200601005" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F3AFC0083D33B8B77771C18DF601A37AD4C9B0FE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882178v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-005-0038-7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E99FBD0A6CCB7662AF80DD7A2D188F26E623409C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882184v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2004.04.005" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQH1WVLV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062787v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor B&#225;lint" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;zsef Roh&#225;cs" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2003074" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AC96755134483677B6CBC2900D608382604056C4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882186v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anduze" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lalonde" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2003097" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2D11AC4AE16F0ECC585B095B139801D1A5E5E62C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571187v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanasis Basdanis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phassawat Leelaburanathanakul" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rojas-Cardenas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571183v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen J. Brandner" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571176v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Jobic" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Topin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andersson Romero Deza" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571189v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368658v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andersson Romero" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Graur" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499544v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499536v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978080v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Philippe" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Attar" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Mar&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829845v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694313v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095549v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zg&#252;r Yal&#231;&#305;n" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47028-8_19" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721268v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Passaggia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loyer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592557v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Lopez Quesada" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-0196" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627608v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592554v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Nastro" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Robinet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Loiseau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-0455" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096863v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474994v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2116/1/012028" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367361v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Yeachana" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laurien" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149497v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Meyer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345864v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365974v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M&#259;riu&#539;a" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420238v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilblas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345859v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062596v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398537v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Andrikopolou" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ahmad Kassir" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Kassem" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062598v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yichang Wang" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148895v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454389v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105734v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148822v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikash Kumar" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062614v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062611v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149570v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062595v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149466v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994117v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877913v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Brander" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062609v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Haas-Santo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045716v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820331v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045717v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Valougeorgis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789672v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045715v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare J. Deschamps" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801012v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047819v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048661v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048267v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048658v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gao" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lafforgue" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048660v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-4234" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193561v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052676v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051902v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Stefanov" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053456v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lafforgue-Baldas" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053892v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053453v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053891v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053405v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053893v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leitner" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schmitz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053890v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187232v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leontidis" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187105v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Brandner" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2011-65812" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187098v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joseph" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/362/1/012032" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187104v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ICNMM2012-73034" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187097v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Samouda" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ICNMM2012-73125" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186303v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186965v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/362/1/012004" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186302v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brandner" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191525v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188031v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Newport" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191526v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193651v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193843v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Carreras" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193654v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thuillard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193653v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-C. Boisson" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194620v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boisson" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194628v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pitakarnnop" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194557v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Misdanitis" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194558v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Morini" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194630v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194629v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Varoutis" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193665v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ICNMM2007-30103" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193686v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boisson" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423341v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943852v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maimuna Rafique" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Korvink" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149549v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571198v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Tantos" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foteini Litovoli" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-00094-1_23" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161579v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-0365-0101-7" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342861v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-03921-543-0" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161832v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161861v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Joguet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cecchin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Milhau" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959365v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier For&#234;t" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucien-baldas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7577-4463" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078457858" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993028v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Schweizer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Bade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Baldas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bergdolt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Colin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2025.114213" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450402v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiqi Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Batikh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Kourta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazellier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115165" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317919v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Saliba" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camps" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raimbault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2023.114844" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091014v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4062472" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184015v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanfeng Gao" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Wang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhen Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Magaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2022.116887" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305229v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zg&#252;r Yalc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gloerfelt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J062917" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132230v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4062757" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828737v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barrot-Lattes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slaven Baji&#263;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi13111819" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161575v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi12020198" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161574v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohme Tohme" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi12030277" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379632v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mariuta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Calv&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gerrit Gerrit Korvink" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijcea.2020.11.1.774" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911645v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M&#259;riu&#355;a" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan G Korvink" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-020-02371-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896737v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arumugam Govindaraji" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barrot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi11070673" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875944v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo L&#243;pez Quesada" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Tatsios" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Valougeorgis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rojas-C&#225;rdenas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-020-02357-z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529688v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fratantonio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi11040374" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161578v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen J Brandner" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Luca Morini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi11090879" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194703v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi10080494" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067043v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Lara-Ibeas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Rodr&#237;guez-Cuevas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Andrikopoulou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Person" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi10030187" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297254v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2019.111618" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112018v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi10040249" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163012v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lafforgue" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-019-2262-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816494v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernane Silva" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Deschamps" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2017.11.147" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJCX2L63-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857807v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacene Si Hadj Mohand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2018.08.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835651v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tatsios" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lopez Quesada" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-017-1932-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816577v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Abbas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-017-1993-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877853v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan K Stefanov" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2016.04.023" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881264v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Samouda" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Brandner" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-013-1971-0" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881267v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2014.05.013" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4N8491BL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881269v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlasios Leontidis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-014-1314-4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166691v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan Frijns" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/362/1/011001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881290v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeerasak Pitakarnnop" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Varoutis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geoffroy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-009-0447-0" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193220v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Caen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ghozlani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08916150903402716" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881297v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Khelfaoui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Orieux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Caen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457630802293548" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882134v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881302v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Newport" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Chiavaroli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882124v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882144v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Curran" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Davies" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2007044" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4EFDCE446CD2AE5A21C419652E39F6EFD83798CE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882160v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lattes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200601005" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F3AFC0083D33B8B77771C18DF601A37AD4C9B0FE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882178v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-005-0038-7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E99FBD0A6CCB7662AF80DD7A2D188F26E623409C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882184v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2004.04.005" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQH1WVLV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062787v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor B&#225;lint" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;zsef Roh&#225;cs" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2003074" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AC96755134483677B6CBC2900D608382604056C4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882186v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anduze" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lalonde" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2003097" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2D11AC4AE16F0ECC585B095B139801D1A5E5E62C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571183v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen J. Brandner" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571187v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanasis Basdanis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phassawat Leelaburanathanakul" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rojas-Cardenas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571176v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Jobic" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Topin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andersson Romero Deza" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571189v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499544v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499536v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368658v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andersson Romero" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Graur" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978080v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Philippe" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Attar" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Mar&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829845v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694313v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095549v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zg&#252;r Yal&#231;&#305;n" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47028-8_19" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721268v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Passaggia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loyer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592557v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Lopez Quesada" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-0196" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627608v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592554v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Nastro" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Robinet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Loiseau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-0455" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096863v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474994v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2116/1/012028" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367361v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Yeachana" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laurien" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149497v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Meyer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345864v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420238v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilblas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365974v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M&#259;riu&#539;a" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345859v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062598v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yichang Wang" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148895v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454389v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ahmad Kassir" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Kassem" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398537v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Andrikopolou" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062596v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105734v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148822v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikash Kumar" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062614v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062611v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149570v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994117v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149466v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062595v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877913v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Brander" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062609v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Haas-Santo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820331v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045717v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Valougeorgis" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789672v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045716v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801012v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045715v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare J. Deschamps" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047819v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048661v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048267v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048658v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gao" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lafforgue" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048660v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-4234" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193561v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051902v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Stefanov" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052676v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053456v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lafforgue-Baldas" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053892v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053453v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053891v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053405v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053890v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053893v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leitner" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schmitz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187105v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Brandner" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2011-65812" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187098v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joseph" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/362/1/012032" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187232v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leontidis" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187104v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ICNMM2012-73034" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186303v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186965v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/362/1/012004" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187097v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Samouda" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ICNMM2012-73125" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186302v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brandner" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191525v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188031v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Newport" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191526v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193651v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193843v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Carreras" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193654v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thuillard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193653v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-C. Boisson" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194628v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pitakarnnop" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194557v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Misdanitis" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194558v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Morini" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194620v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boisson" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194630v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194629v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Varoutis" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193665v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ICNMM2007-30103" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193686v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boisson" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423341v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943852v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maimuna Rafique" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Korvink" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149549v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571198v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Tantos" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foteini Litovoli" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-00094-1_23" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161579v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-0365-0101-7" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342861v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-03921-543-0" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161832v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161861v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Joguet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cecchin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Milhau" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959365v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier For&#234;t" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>