--- v1 (2026-04-06)
+++ v2 (2026-05-05)
@@ -97,51 +97,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (159)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (160)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -248,6990 +248,6986 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05570236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlating Discharge Current Pulse with Surface Charge Deposition in Diverse Gaseous Environment</w:t>
+                <w:t xml:space="preserve">Dielectric barrier discharge treatment for improving the efficiency of tribo-electrostatic separation of polymer mixtures containing brominated flame retardants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shelly Saini</w:t>
+                <w:t xml:space="preserve">Siham Labiod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Shakthi Prasad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thami Zeghloul</w:t>
+                <w:t xml:space="preserve">Mohamed Sofiane Bendilmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zehira Ziari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-1. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TDEI.2025.3591391⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2026.3675153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05191815v1</w:t>
+                <w:t xml:space="preserve">hal-05597264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of moisture content and triboelectric charging conditions on the tribo-electrostatic separation of actual granular mixtures of waste plastics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siham Labiod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sofiane Bendilmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siham Labiod</w:t>
+                <w:t xml:space="preserve">Khaled Daioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Tomasella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electrostatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 138, pp.104157. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.elstat.2025.104157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05222229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in the electrostatic separation of particulate matter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correlating Discharge Current Pulse with Surface Charge Deposition in Diverse Gaseous Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shelly Saini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Shakthi Prasad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thami Zeghloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandru Iuga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.ELSTAT.2025.104036⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TDEI.2025.3591391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04975883v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05191815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric charge neutralization of granular materials using an air-assisted ionizer under different operational conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khaled Daioui</w:t>
+                <w:t xml:space="preserve">Recent advances in the electrostatic separation of particulate matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Medles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Iuga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electrostatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 138, pp.104168. </w:t>
+              <w:t xml:space="preserve">, 2025, 134, pp.104036. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elstat.2025.104168⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.ELSTAT.2025.104036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05261939v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04975883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triboelectric charging properties of ABS and PS granules with different concentration of Brominated flame retardants</w:t>
+                <w:t xml:space="preserve">Electric charge neutralization of granular materials using an air-assisted ionizer under different operational conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siham Labiod</w:t>
+                <w:t xml:space="preserve">Khaled Daioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electrostatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 138, pp.104158. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elstat.2025.104158⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 138, pp.104168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elstat.2025.104168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05245388v1</w:t>
+                <w:t xml:space="preserve">hal-05261939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of 3D Printed Surface Texturing on the Tribocharging Process of Polymer Slabs in Conformal Contact</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cosmina Chiujdea</w:t>
+                <w:t xml:space="preserve">Triboelectric charging properties of ABS and PS granules with different concentration of Brominated flame retardants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siham Labiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sofiane Bendilmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Parenty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Sofiane Bendilmi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Farida Tomasella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIA.2025.3548027⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 138, pp.104158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elstat.2025.104158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05148318v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05245388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the efficiency of tribo-electrostatic separation of textile fibers from shredded end-of-life hoses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imed Eddine Achouri</w:t>
+                <w:t xml:space="preserve">Influence of 3D Printed Surface Texturing on the Tribocharging Process of Polymer Slabs in Conformal Contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosmina Chiujdea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Simonelli</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sofiane Bendilmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorin Cananau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elstat.2025.104081⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61 (4), pp.6011-6021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2025.3548027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05049320v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05148318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New corona-electrostatic separator with two coaxial vertical cylindrical electrodes for sorting conductors and non-conductors from granular mixtures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Improving the efficiency of tribo-electrostatic separation of textile fibers from shredded end-of-life hoses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Eddine Achouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thami Zeghloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Medles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Simonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01496395.2025.2489484⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 135, pp.104081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elstat.2025.104081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05032730v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05049320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of high voltage and electrode configuration on the trajectories of metallic particles in roll-type electrostatic separators for granular mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Moulai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Menad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electrostatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 133, pp.104014. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.elstat.2024.104014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04893607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the significance of surface electric potential values displayed by a non-contact electrostatic voltmeter in five situations of practical interest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nesrine Amiour</w:t>
+                <w:t xml:space="preserve">New corona-electrostatic separator with two coaxial vertical cylindrical electrodes for sorting conductors and non-conductors from granular mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloua Fethi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Miloudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Medles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Touhami Seddik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elstat.2025.104130⟩</w:t>
+              <w:t xml:space="preserve">Separation Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (10), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01496395.2025.2489484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05184477v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05032730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tribo-electrostatic separation of plastic flakes originating from packaging waste</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khaled Daioui</w:t>
+                <w:t xml:space="preserve">Assessing the significance of surface electric potential values displayed by a non-contact electrostatic voltmeter in five situations of practical interest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Amiour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sofiane Bendilmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electrostatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 134, pp.104046. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elstat.2025.104046⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 138, pp.104130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elstat.2025.104130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04951705v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05184477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triboelectric Charging of DBD-Treated Granular Plastic Waste Previously-Exposed to Long-Term Action of High-Levels of Ambient Humidity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csaba Dani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siham Labiod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thami Zeghloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Sofiane Bendilmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zehira Ziari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TIA.2025.3647379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05469501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison and calibration of four instruments for the measurement of electric potential at the surface of non-planar bodies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nesrine Amiour</w:t>
+                <w:t xml:space="preserve">Tribo-electrostatic separation of plastic flakes originating from packaging waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Daioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Sofiane bendilmi</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Perbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electrostatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 134, pp.104041. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elstat.2025.104041⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 134, pp.104046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elstat.2025.104046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04928958v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triboelectric Charging and Electrostatic Separation of Granular Plastic Wastes Exposed to Long-Term Action of High Levels of Ambient Humidity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Csaba Dani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed-Eddine Achouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thami Zeghloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imed-Eddine Achouri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thami Zeghloul</w:t>
+                <w:t xml:space="preserve">Djillali Aouimeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihail Lungu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 61 (1), pp.1194-1201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TIA.2024.3462902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04975855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigations of DC corona discharge in the triode system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Kasdi</w:t>
+                <w:t xml:space="preserve">Comparison and calibration of four instruments for the measurement of electric potential at the surface of non-planar bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Amiour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thami Zeghloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sofiane bendilmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electrostatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 138, pp.104186. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elstat.2025.104186⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 134, pp.104041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elstat.2025.104041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05291394v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04928958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air-Assisted Tribo-Electrostatic Separator for Recycling of Shredded Waste Plastics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Said Nemmi</w:t>
+                <w:t xml:space="preserve">Experimental and numerical investigations of DC corona discharge in the triode system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Chouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Kasdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zehira Ziari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su162411142⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 138, pp.104186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elstat.2025.104186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04847944v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the feasibility of valorizing phosphate ore by electrostatic separation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rachid Chaib</w:t>
+                <w:t xml:space="preserve">Air-Assisted Tribo-Electrostatic Separator for Recycling of Shredded Waste Plastics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Miloua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Nemmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Miloudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Medles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technology audit and production reserves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15587/2706-5448.2024.300766⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (24), pp.11142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su162411142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04975845v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-Depth Analysis of Non-Conductive Particle Charging with a Novel Triboelectric Charging System</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Wessim Aksa</w:t>
+                <w:t xml:space="preserve">Study of the feasibility of valorizing phosphate ore by electrostatic separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Derrardjia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Nettour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chettibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Chaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIA.2024.3524196⟩</w:t>
+              <w:t xml:space="preserve">Technology audit and production reserves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (3(76)), pp.20-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15587/2706-5448.2024.300766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04942673v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04975845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified electrode configuration of the free-fall tribo-electrostatic separator for the recovery of polyethylene and polypropylene flakes from shredded packaging waste</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Bouargoub</w:t>
+                <w:t xml:space="preserve">In-Depth Analysis of Non-Conductive Particle Charging with a Novel Triboelectric Charging System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Rezoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Touhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wessim Aksa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nils Perbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Particulate Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02726351.2024.2388522⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2024.3524196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04829581v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Modeling and Optimization of the Tribo-Electrostatic Separation of PET Fibers From End-of-Life Tires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imed Eddine Achouri</w:t>
+                <w:t xml:space="preserve">Modified electrode configuration of the free-fall tribo-electrostatic separator for the recovery of polyethylene and polypropylene flakes from shredded packaging waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Bouargoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Le-Clerc</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Benmimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed-Fethi Bekkara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Perbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIA.2024.3427680⟩</w:t>
+              <w:t xml:space="preserve">Particulate Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02726351.2024.2388522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04705833v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of atmospheric dielectric barrier discharge treatment on the triboelectric charging properties of brominated Polyethylene granules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Siham Labiod</w:t>
+                <w:t xml:space="preserve">Experimental Modeling and Optimization of the Tribo-Electrostatic Separation of PET Fibers From End-of-Life Tires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Eddine Achouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Medles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Simonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le-Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, International Conference on Electrostatics 2023 04/09/2023 - 07/09/2023 London, United Kingdom, 2702 (1), pp.012026. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 60 (5), pp.7721-7727. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/2702/1/012026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2024.3427680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04457479v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of moisture content on the triboelectric charging of polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Csaba Dani</w:t>
+                <w:t xml:space="preserve">Effect of atmospheric dielectric barrier discharge treatment on the triboelectric charging properties of brominated Polyethylene granules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siham Labiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zehira Ziari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sofiane bendilmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 2702 (1), pp.012025. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/2702/1/012025⟩</w:t>
+              <w:t xml:space="preserve">, 2024, International Conference on Electrostatics 2023 04/09/2023 - 07/09/2023 London, United Kingdom, 2702 (1), pp.012026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/2702/1/012026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04457489v1</w:t>
+                <w:t xml:space="preserve">hal-04457479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study and numerical simulation of particles trajectories in a flexible-electrode-type electrostatic separator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Touhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Maammar</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mohammed Rezoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Daioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2702 (1), pp.012018. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/2702/1/012018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04928986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of ambient humidity on the tribo-electrostatic separation of granular plastic wastes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of moisture content on the triboelectric charging of polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csaba Dani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thami Zeghloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lungu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed-Eddine Achouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imed-Eddine Achouri</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Djillali Aouimeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Particulate Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.1-7. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2702 (1), pp.012025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02726351.2023.2295399⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/2702/1/012025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04426563v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04457489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical modeling of DC corona discharge in Wire-Cylinder-Plane configuration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adel Bekakria</w:t>
+                <w:t xml:space="preserve">Effect of ambient humidity on the tribo-electrostatic separation of granular plastic wastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed-Eddine Achouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csaba Dani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thami Zeghloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lungu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elstat.2023.103814⟩</w:t>
+              <w:t xml:space="preserve">Particulate Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02726351.2023.2295399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04280489v1</w:t>
+                <w:t xml:space="preserve">hal-04426563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of storage at different levels of relative humidity of ambient air on the tribo-electrostatic separation of granular plastics containing brominated flame retardants</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental and numerical modeling of DC corona discharge in Wire-Cylinder-Plane configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Kasdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Chouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Bekakria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIA.2023.3272872⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 123, pp.103814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elstat.2023.103814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04426521v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New vibrating-table-type tribo-electrostatic separator for selective sorting of granular plastic wastes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gontran Richard</w:t>
+                <w:t xml:space="preserve">Effect of storage at different levels of relative humidity of ambient air on the tribo-electrostatic separation of granular plastics containing brominated flame retardants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Benabderrahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csaba Dani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Medles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farida Tomasella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 60 (2), pp.1-6. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIA.2023.3340633⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 59 (4), pp.4990-4997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2023.3272872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04426576v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified Roll-Type Electrostatic Separator for the Processing of Polymer Mixtures Containing Brominated Flame Retardants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahlem Benabderrahmane</w:t>
+                <w:t xml:space="preserve">New vibrating-table-type tribo-electrostatic separator for selective sorting of granular plastic wastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Eddine Achouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gontran Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Medles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Parenty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 59 (5), pp.5587-5593. </w:t>
+              <w:t xml:space="preserve">, 2023, 60 (2), pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIA.2023.3281309⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2023.3340633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04546831v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A vibratory-type triboelectric charging device design of experiments based modelling for controllable and uncontrollable parameters effect study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Amar Tilmatine</w:t>
+                <w:t xml:space="preserve">Modified Roll-Type Electrostatic Separator for the Processing of Polymer Mixtures Containing Brominated Flame Retardants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Benabderrahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thami Zeghloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Medles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Parenty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elstat.2023.103816⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59 (5), pp.5587-5593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2023.3281309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04280486v1</w:t>
+                <w:t xml:space="preserve">hal-04546831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of electric potential uniformity at the surface of polymer plates corona charged by multiple-row needle-type electrodes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Karim Medles</w:t>
+                <w:t xml:space="preserve">A vibratory-type triboelectric charging device design of experiments based modelling for controllable and uncontrollable parameters effect study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Atroune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Taib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boukhalfa Bendahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Tilmatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electrostatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 115, pp.103656. </w:t>
+              <w:t xml:space="preserve">, 2023, 123, pp.103816. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elstat.2021.103656⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.elstat.2023.103816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219647v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatic Separation of Tribocharged Granular Mixtures of Two or More Plastics Originating From WEEE</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Experimental characterization of electric potential uniformity at the surface of polymer plates corona charged by multiple-row needle-type electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sofiane Bendilmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thami Zeghloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zehira Ziari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Medles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIA.2022.3197544⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 115, pp.103656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elstat.2021.103656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04129587v1</w:t>
+                <w:t xml:space="preserve">hal-04219647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Characterization of a Tri-Needle-Type Corona Electrode in View of Improving Charging Uniformity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Sofiane Bendilmi</w:t>
+                <w:t xml:space="preserve">Electrostatic Separation of Tribocharged Granular Mixtures of Two or More Plastics Originating From WEEE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed-Eddine Achouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Fodil Boukhoulda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Medles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gontran Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 58 (1), pp.783-791. </w:t>
+              <w:t xml:space="preserve">, 2022, 58 (6), pp.7701-7708. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIA.2021.3130012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2022.3197544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03865414v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors that influence the trajectories of charged insulating particles in roll-type electrostatic separators</w:t>
+                <w:t xml:space="preserve">Behavior of Insulating Particles in an Electrostatic Separator Associated With a New Spiral-Type Tribocharger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Maammar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thami Zeghloul</w:t>
+                <w:t xml:space="preserve">Mohammed Rezoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fodil Boukhoulda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Seddik Touhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Wessim Aksa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Imed Achouri</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Medles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 115, pp.103672. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (6), pp.7709-7715. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elstat.2022.103672⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2022.3197557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04223784v1</w:t>
+                <w:t xml:space="preserve">hal-04280492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of Insulating Particles in an Electrostatic Separator Associated With a New Spiral-Type Tribocharger</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Experimental Characterization of a Tri-Needle-Type Corona Electrode in View of Improving Charging Uniformity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sofiane Bendilmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thami Zeghloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zehira Ziari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Medles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 58 (6), pp.7709-7715. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIA.2022.3197557⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 58 (1), pp.783-791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2021.3130012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04280492v1</w:t>
+                <w:t xml:space="preserve">hal-03865414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of ambient air relative humidity on the triboelectric properties of Polypropylene and Polyvinyl Chloride slabs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Omar Tilmatine</w:t>
+                <w:t xml:space="preserve">Factors that influence the trajectories of charged insulating particles in roll-type electrostatic separators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wessim Aksa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Touhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Achouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electrostatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 115, pp.103651. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elstat.2021.103651⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 115, pp.103672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elstat.2022.103672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03681135v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using stochastic search algorithms and neural networks for the determination of the actual distribution of the electric potential measured by auto-compensated electrostatic induction probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Melahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Bogdan Neagoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boukhalfa Bendahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electrostatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 118, pp.103733. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.elstat.2022.103733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03820525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of multi-wire corona electrode configurations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Boukhalfa Bendahmane</w:t>
+                <w:t xml:space="preserve">Effect of ambient air relative humidity on the triboelectric properties of Polypropylene and Polyvinyl Chloride slabs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Tilmatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thami Zeghloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Medles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Fatu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electrostatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 111, pp.103575. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elstat.2021.103575⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 115, pp.103651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elstat.2021.103651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04213156v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triboelectric Charging and Electrostatic Separation of Granular Polymers Containing Brominated Flame Retardants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucien Dascalescu</w:t>
+                <w:t xml:space="preserve">Experimental characterization of multi-wire corona electrode configurations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouarda Chibane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Smili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boukhalfa Bendahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIA.2020.3031579⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 111, pp.103575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elstat.2021.103575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04426442v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the recovery of copper from electric cable waste derived from automotive industry by corona-electrostatic separation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Triboelectric Charging and Electrostatic Separation of Granular Polymers Containing Brominated Flame Retardants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Benabderrahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Medles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thami Zeghloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Renoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Dascalescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Particulate Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02726351.2020.1756545⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (1), pp.915-922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2020.3031579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03621228v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors Influencing the Triboelectric Charging of Granular Plastics in a New Rotating Multicylinder Type Device</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving the recovery of copper from electric cable waste derived from automotive industry by corona-electrostatic separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Catinean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lungu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurentiu Marius Dumitran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Samuila</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 57 (4), pp.4155-4161. </w:t>
+              <w:t xml:space="preserve">Particulate Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39 (4), pp.449-456. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIA.2021.3080662⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02726351.2020.1756545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280484v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03621228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation and Experimental Observation of Charged Particles Trajectories in Roll-Type Electrostatic Separators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Imed-Eddine Achouri</w:t>
+                <w:t xml:space="preserve">Factors Influencing the Triboelectric Charging of Granular Plastics in a New Rotating Multicylinder Type Device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Eddine Achouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gontran Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Medles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wessim Aksa</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fodil Boukhoulda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 57 (6), pp.6504-6511. </w:t>
+              <w:t xml:space="preserve">, 2021, 57 (4), pp.4155-4161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIA.2021.3103485⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2021.3080662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03952706v1</w:t>
+                <w:t xml:space="preserve">hal-04280484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Influence of the Different Parameters of the Atmospheric DBD Treatment on the Surface Roughness and the Electric Potential Distribution Generated After the Tribocharging of Polypropylene</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
+                <w:t xml:space="preserve">Numerical Simulation and Experimental Observation of Charged Particles Trajectories in Roll-Type Electrostatic Separators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed-Eddine Achouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Medles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wessim Aksa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 57 (4), pp.4162-4169. </w:t>
+              <w:t xml:space="preserve">, 2021, 57 (6), pp.6504-6511. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIA.2021.3081607⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2021.3103485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03678968v1</w:t>
+                <w:t xml:space="preserve">hal-03952706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of controlled active neutralization of polypropylene films</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Belaid Tabti</w:t>
+                <w:t xml:space="preserve">Study of the Influence of the Different Parameters of the Atmospheric DBD Treatment on the Surface Roughness and the Electric Potential Distribution Generated After the Tribocharging of Polypropylene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Tilmatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thami Zeghloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Medles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Fatu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elstat.2019.103407⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (4), pp.4162-4169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2021.3081607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02400471v1</w:t>
+                <w:t xml:space="preserve">hal-03678968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corona-Charged Insulating Belt Electrode Conveyor-Type Electrostatic Separator for Granular Plastic Wastes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental study of controlled active neutralization of polypropylene films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila Messaoudène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rachid Mekideche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boukhalfa Bendahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belaid Tabti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIA.2020.3020902⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 103, pp.103407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elstat.2019.103407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03703620v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endurance Test for Evaluating the Performances of a Novel Rotating-Cylinder-Type Triboelectric Charging Device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Eddine Achouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gontran Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Medles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 56 (6), pp.7005-7011. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TIA.2020.3021059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03703611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors Influencing the Triboelectric Charging of Granular Plastics in a Rotating-cylinder-type Tribocharger</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Corona-Charged Insulating Belt Electrode Conveyor-Type Electrostatic Separator for Granular Plastic Wastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Benaouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thami Zeghloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Medles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El-Mouloud Zelmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Tilmatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/724/1/012048⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (6), pp.6997-7004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2020.3020902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02481368v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental analysis of a new attraction force applied on metal particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Alibida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Zelmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Elmouloud Zelmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Bogdan Neagoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Miloua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Particulate Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 38 (4), pp.505-510. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02726351.2019.1600084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04084616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triboelectric Charging of Granular Polymers Previously Exposed to Dielectric Barrier Discharges in Atmospheric Air</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
+                <w:t xml:space="preserve">Factors Influencing the Triboelectric Charging of Granular Plastics in a Rotating-cylinder-type Tribocharger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Achouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Zeghloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Medles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 56 (3), pp.3061-3067. </w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 724, pp.012048. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIA.2020.2976788⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/724/1/012048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04546865v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the effect of duration of non-thermal plasma treatment on the surface properties of polymers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L Dascalescu</w:t>
+                <w:t xml:space="preserve">Triboelectric Charging of Granular Polymers Previously Exposed to Dielectric Barrier Discharges in Atmospheric Air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Benabderrahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thami Zeghloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Medles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Tilmatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/724/1/012050⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (3), pp.3061-3067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2020.2976788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03664802v1</w:t>
+                <w:t xml:space="preserve">hal-04546865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the Active Neutralization of Polypropylene Film Using Response Surface Methodology</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of the effect of duration of non-thermal plasma treatment on the surface properties of polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Tilmatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Zeghloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Fatu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Dascalescu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIA.2020.3001538⟩</w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, International Conference on Tribology (ROTRIB'19) 19–21 September 2019, Cluj-Napoca, Romania, 724 (1), pp.012050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/724/1/012050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03689379v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Modeling and Optimization of a Free-Fall Electrostatic Separator Equipped With Four Rotating-Cylinder Electrodes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Optimization of the Active Neutralization of Polypropylene Film Using Response Surface Methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila Messaoudene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Rachid Mekideche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boukhalfa Bendahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belaid Tabti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Medles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 56 (5), pp.5472-5479. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIA.2020.3007126⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 56 (5), pp.5463-5471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2020.3001538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03690430v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Particle Size after Grinding in Electrostatic Separation of Granular Plastic Mixtures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Experimental Modeling and Optimization of a Free-Fall Electrostatic Separator Equipped With Four Rotating-Cylinder Electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafidha Reriballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wessim Aksa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Touhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Medles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Electronics and Electrical Engineering Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (5), pp.5472-5479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2020.3007126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04441759v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric Barrier Discharge Treatment of Granular Plastic Mixtures in View of Their Triboelectrostatic Separation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Influence of Particle Size after Grinding in Electrostatic Separation of Granular Plastic Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Medles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Benabderrahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Dascalescu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Electronics and Electrical Engineering Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (4), https://ijeees.com/wp-content/uploads/2021/03/ID61.pdf</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04546866v1</w:t>
+                <w:t xml:space="preserve">hal-04441759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved mathematical model of particle trajectories in multimodal electrostatic separators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Maammar</w:t>
+                <w:t xml:space="preserve">Dielectric Barrier Discharge Treatment of Granular Plastic Mixtures in View of Their Triboelectrostatic Separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Benabderrahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gontran Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Medles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ahlem Benabderrahmane</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Tilmatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1322, pp.012020. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (1), pp.693-703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1322/1/012020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2019.2947660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02370625v1</w:t>
+                <w:t xml:space="preserve">hal-04546866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of forces acting on fine particles on a traveling-wave electric field conveyor: Application to powder manipulation</w:t>
               </w:r>
@@ -7360,51 +7356,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khouira Senouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Bogdan Neagoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7566,628 +7562,628 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shredding as simultaneous size-reduction and tribo-charging operation for improved performances of an electrostatic separation process for granular plastic wastes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Improved mathematical model of particle trajectories in multimodal electrostatic separators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thami Zeghloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wessim Aksa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Medles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Benabderrahmane</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Karim Medles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Particulate Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.1-8. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1322, pp.012020. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02726351.2019.1624664⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1322/1/012020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02285916v1</w:t>
+                <w:t xml:space="preserve">hal-02370625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Two-Stage-Type Electrostatic Precipitator in Axisymmetric Configuration Applied to Finely Ground Lignocellulosic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Zouzou</w:t>
+                <w:t xml:space="preserve">Analysis of a novel insulating conveyor-belt tribo-electrostatic separator for highly humid granular products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Benaouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Elmouloud Zelmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rabah Ouiddir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Tilmatine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIA.2018.2885964⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100, pp.103357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elstat.2019.103357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154625v1</w:t>
+                <w:t xml:space="preserve">hal-02285944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a novel insulating conveyor-belt tribo-electrostatic separator for highly humid granular products</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Shredding as simultaneous size-reduction and tribo-charging operation for improved performances of an electrostatic separation process for granular plastic wastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Benabderrahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thami Zeghloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wessim Aksa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Tilmatine</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Medles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elstat.2019.103357⟩</w:t>
+              <w:t xml:space="preserve">Particulate Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02726351.2019.1624664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285944v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors That Affect Tribocharging of Polyethylene (PE) Granules After Exposure to a Dielectric Barrier Discharge (DBD)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karim Medles</w:t>
+                <w:t xml:space="preserve">Study of Two-Stage-Type Electrostatic Precipitator in Axisymmetric Configuration Applied to Finely Ground Lignocellulosic Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Kherbouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 55 (1), pp.812-816. </w:t>
+              <w:t xml:space="preserve">, 2019, 55 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIA.2018.2866969⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2018.2885964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02283309v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Simulation of Nonconductive Particles Trajectories in a Multifunctional Electrostatic Separator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wessim Aksa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fodil Boukhoulda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Touhami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8232,3118 +8228,3134 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04426013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors that Influence the Performance of a Two-Rotating Disks-Type Tribo-Aero-Electrostatic Separator for Micronized WEEE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imed Eddine Achouri</w:t>
+                <w:t xml:space="preserve">Factors That Affect Tribocharging of Polyethylene (PE) Granules After Exposure to a Dielectric Barrier Discharge (DBD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gontran Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Tilmatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Benabderrahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Medles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamou Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 55 (1), pp.802-811. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIA.2018.2866546⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 55 (1), pp.812-816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2018.2866969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02283067v1</w:t>
+                <w:t xml:space="preserve">hal-02283309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the grid geometry on the performances of a triode-type corona electrode system</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Factors that Influence the Performance of a Two-Rotating Disks-Type Tribo-Aero-Electrostatic Separator for Micronized WEEE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Eddine Achouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thami Zeghloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gontran Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Medles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamou Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elstat.2019.103367⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (1), pp.802-811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2018.2866546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02400372v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02283067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface treatment of granular materials by dielectric barrier discharge in view of triboelectric charging improvement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Dascalescu</w:t>
+                <w:t xml:space="preserve">Effects of the grid geometry on the performances of a triode-type corona electrode system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bouteffaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelber Bendaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Reguig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1322/1/012005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 101, pp.103367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elstat.2019.103367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02371007v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the effect of plasma treatment on the triboelectric properties of Polyethylene (PE) and Polypropylene (PP) slabs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
+                <w:t xml:space="preserve">Surface treatment of granular materials by dielectric barrier discharge in view of triboelectric charging improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Benabderrahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Zeghloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Medles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Tilmatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 1322, pp.012011. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1322/1/012011⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 1322, pp.012005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1322/1/012005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02371037v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of the behavior of insulating particles in a free fall tribo-electrostatic separator with four vertical cylindrical electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Touhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Aksa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Touhami</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Maammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Medles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electrostatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 97, pp.8-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.elstat.2018.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous operation of a fluidized-bed disk-type electrostatic separator for micronized plastic waste</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelkader Mekhalef Benhafssa</w:t>
+                <w:t xml:space="preserve">Study of the effect of plasma treatment on the triboelectric properties of Polyethylene (PE) and Polypropylene (PP) slabs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kheira Hazadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Tilmatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Karim Medles</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian-Bogdan Neagoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2018.08.044⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1322, pp.012011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1322/1/012011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295703v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust design of neutralization process of the residual electric charge on the surface of PP-films</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lazhar Herous</w:t>
+                <w:t xml:space="preserve">Continuous operation of a fluidized-bed disk-type electrostatic separator for micronized plastic waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Mekhalef Benhafssa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thami Zeghloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wessim Aksa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Medles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TDEI.2017.006423⟩</w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 79, pp.763-769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2018.08.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02315716v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutralisation of electrically-charged insulating granular materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Dascalescu</w:t>
+                <w:t xml:space="preserve">Robust design of neutralization process of the residual electric charge on the surface of PP-films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Rouagdia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nemamcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lazhar Herous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 25 (2), pp.441-447. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TDEI.2017.006602⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 25 (2), pp.377-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TDEI.2017.006423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02315677v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02315716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corona discharge as affected by the presence of various dielectric materials on the surface of a grounded electrode</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Zouzou</w:t>
+                <w:t xml:space="preserve">Neutralisation of electrically-charged insulating granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Daioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rezoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bendaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Medles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 25 (2), pp.390-395. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TDEI.2017.006493⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 25 (2), pp.441-447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TDEI.2017.006602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316610v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02315677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct recovery of copper and aluminum from waste electric wires using a roll-type electrostatic separator</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Dascalescu</w:t>
+                <w:t xml:space="preserve">Corona discharge as affected by the presence of various dielectric materials on the surface of a grounded electrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Kachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Nadjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Moussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2018.03.036⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (2), pp.390-395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TDEI.2017.006493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294204v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tribo-electrostatic separation of a quaternary granular mixture of plastics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distinct recovery of copper and aluminum from waste electric wires using a roll-type electrostatic separator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Salama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Medles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Zeghloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dascalescu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Particulate Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02726351.2018.1445150⟩</w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 76, pp.207-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2018.03.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285429v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of shielded electrodes dimensions on corona charging systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tribo-electrostatic separation of a quaternary granular mixture of plastics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radjaa Messafeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Reguig</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Imene Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Ouiddir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Medles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TDEI.2017.006520⟩</w:t>
+              <w:t xml:space="preserve">Particulate Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (6), pp.760-765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02726351.2018.1445150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02315519v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the geometrical parameters of a dielectric barrier discharge reactor on the subsequent tribocharging of granular polymers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thami Zeghloul</w:t>
+                <w:t xml:space="preserve">Effect of shielded electrodes dimensions on corona charging systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Reguig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bendaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tilmatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Medles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elstat.2018.08.003⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (2), pp.396-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TDEI.2017.006520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295441v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02315519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental modeling of the conformal-contact tribocharging of polymers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the geometrical parameters of a dielectric barrier discharge reactor on the subsequent tribocharging of granular polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Nadjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Kachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Medles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thami Zeghloul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TDEI.2018.006880⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 95, pp.24-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elstat.2018.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316618v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of the transport and the separation of plastic and metal micronized particles using travelling waves conveyor</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Signal processing and error reduction for reciprocating triboelectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horia-Nicolai Teodorescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yopa Eka Prawatya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thami Zeghloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the Romanian Academy - Series A (Mathematics, Physics, Technical Sciences, Information Science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (3), pp.509-518</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02315486v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of surface characteristic and tribo-electric properties of polymers by DBD plasma in atmospheric air</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amar Tilmatine</w:t>
+                <w:t xml:space="preserve">Experimental analysis of the transport and the separation of plastic and metal micronized particles using travelling waves conveyor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belgacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tilmatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bellebna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Miloua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap/2017170149⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (2), pp.435-440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TDEI.2017.006601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915396v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02315486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signal processing and error reduction for reciprocating triboelectrometry</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental modeling of the conformal-contact tribocharging of polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mellouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Herous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Neagoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Prawatya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Zeghloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Romanian Academy - Series A (Mathematics, Physics, Technical Sciences, Information Science)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (1), pp.145-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TDEI.2018.006880⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425889v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of particle size on the tribo-aero-electrostatic separation of plastics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modification of surface characteristic and tribo-electric properties of polymers by DBD plasma in atmospheric air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Fethi Bekkara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Benmimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Tilmatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elstat.2016.12.003⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 81 (1), pp.10801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2017170149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662885v1</w:t>
+                <w:t xml:space="preserve">hal-02915396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface-Electric-Potential Characteristics of Tribo- and Corona-Charged Polymers: A Comparative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yopa Eka Prawatya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Bogdan Neagoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 53 (3), pp.2423-2431. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2017.2650145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03662691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triboelectrical charge generated by frictional sliding contact between polymeric materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Neagoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Prawatya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13th International Conference on Tribology, ROTRIB'16 22–24 September 2016, Galati, Romania, 174, pp.012002. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1757-899X/174/1/012002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03664718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of metals and plastics recovery from electric cable wastes using a plate-type electrostatic separator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Effect of particle size on the tribo-aero-electrostatic separation of plastics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thami Zeghloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Mekhalef Benhafssa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gontran Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lucien Dascalescu</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Medles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 88, pp.24-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elstat.2016.12.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2016.06.036⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04425638v1</w:t>
+                <w:t xml:space="preserve">hal-03662885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triboelectrification of granular insulating materials as affected by dielectric barrier discharge (DBD) treatment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Karim Medles</w:t>
+                <w:t xml:space="preserve">Optimization of metals and plastics recovery from electric cable wastes using a plate-type electrostatic separator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gontran Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Touhami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Dascalescu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 86, pp.18-23. </w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 60, pp.112-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elstat.2016.12.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2016.06.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425615v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical evaluation of two electrode systems for plate-type electrostatic separators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Seddik Touhami</w:t>
+                <w:t xml:space="preserve">Triboelectrification of granular insulating materials as affected by dielectric barrier discharge (DBD) treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Nadjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Kachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Bekkara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Medles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electrostatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 85, pp.1-10. </w:t>
+              <w:t xml:space="preserve">, 2017, 86, pp.18-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elstat.2016.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.elstat.2016.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04425167v1</w:t>
+                <w:t xml:space="preserve">hal-04425615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental bench for studying the relation between the dynamic characteristics of the frictional motion and the electric potential at the surface of polymer slabs in sliding conformal contact</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and numerical evaluation of two electrode systems for plate-type electrostatic separators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gontran Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Touhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thami Zeghloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bogdan Neagoe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yopa Prawatya</w:t>
+                <w:t xml:space="preserve">Abdelhady Salama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 111, pp.107-115. </w:t>
+              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 85, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2017.03.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.elstat.2016.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03647137v1</w:t>
+                <w:t xml:space="preserve">hal-04425167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors That Influence the Efficiency of a Propeller-Type Tribocharging Device for Granular Plastics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Mekhalef Benhafssa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11351,51 +11363,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Messal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Medles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 53 (2), pp.1446-1451. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11423,9064 +11435,9194 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of three high-voltage electrode configurations for the electrostatic separation of aluminum, copper and PVC from granular WEEE</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karim Medles</w:t>
+                <w:t xml:space="preserve">Experimental bench for studying the relation between the dynamic characteristics of the frictional motion and the electric potential at the surface of polymer slabs in sliding conformal contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Neagoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horia-Nicolai Teodorescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yopa Prawatya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elstat.2016.12.022⟩</w:t>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 111, pp.107-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2017.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04425693v1</w:t>
+                <w:t xml:space="preserve">hal-03647137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric-potential-measurement-based methodology for estimation of electric charge density at the surface of tribocharged insulating slabs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.B. Neagoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.E. Prawatya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electrostatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 90, pp.123-130. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.elstat.2017.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03647005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of continuous triboelectrification process for polymeric materials in dry contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Prawatya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Prawatya</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M Neagoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13th International Conference on Tribology, ROTRIB'16 22–24 September 2016, Galati, Romania, 174, pp.012067. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/174/1/012067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03664777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle Collection Efficiency of Polypropylene Nonwoven Filter Media Charged by Triode Corona Discharge</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Zouzou</w:t>
+                <w:t xml:space="preserve">Comparative study of three high-voltage electrode configurations for the electrostatic separation of aluminum, copper and PVC from granular WEEE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gontran Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhady Salama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Medles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 53 (4), pp.3970-3976. </w:t>
+              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 88, pp.29-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIA.2017.2678979⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.elstat.2016.12.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04484612v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belt-Type Corona-Electrostatic Separator for the Recovery of Conductive and Nonconductive Products From Micronized Wastes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdelkader Mekhalef Benhafssa</w:t>
+                <w:t xml:space="preserve">Particle Collection Efficiency of Polypropylene Nonwoven Filter Media Charged by Triode Corona Discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Fatihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 53 (2), pp.1424-1430. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIA.2016.2622684⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 53 (4), pp.3970-3976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2017.2678979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04425106v1</w:t>
+                <w:t xml:space="preserve">hal-04484612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsed-high-voltage-supplied variable cross-section cylindrical electrostatic precipitators for fly-ash particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Nicolae Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Particulate Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 36 (8), pp.1029-1036. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02726351.2017.1340377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02316930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of surface roughness on the tribo-electric process for a sliding contact between polymeric plate materials</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L Dascalescu</w:t>
+                <w:t xml:space="preserve">Belt-Type Corona-Electrostatic Separator for the Recovery of Conductive and Nonconductive Products From Micronized Wastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Messal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thami Zeghloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Mekhalef Benhafssa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/174/1/012003⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (2), pp.1424-1430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2016.2622684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03637211v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of a tribo-aero-electrostatic separator for finely-grinded matter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thami Zeghloul</w:t>
+                <w:t xml:space="preserve">Influence of surface roughness on the tribo-electric process for a sliding contact between polymeric plate materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. B. Neagoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkader Mekhalef-Benhafssa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
+                <w:t xml:space="preserve">Y. E. Prawatya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Zeghloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 89, pp.59-68. </w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13th International Conference on Tribology, ROTRIB'16 22–24 September 2016, Galati, Romania, 174, pp.012003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elstat.2017.08.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/174/1/012003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425733v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03637211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of relative humidity effect on the particles velocity and collection efficiency of laboratory scale electrostatic precipitator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study of a tribo-aero-electrostatic separator for finely-grinded matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Messal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thami Zeghloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Nouri</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Y. Zebboudj</w:t>
+                <w:t xml:space="preserve">Abdelkader Mekhalef-Benhafssa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Medles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Safety and Environmental Protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psep.2016.09.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 89, pp.59-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elstat.2017.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04484781v1</w:t>
+                <w:t xml:space="preserve">hal-04425733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sliding Conformal Contact Tribocharging of Polystyrene and Polyvinyl Chloride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Rouagdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Fatihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 52 (2), pp.1808-1813. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TIA.2015.2493065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03672289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Operation of a Plate-Type Corona-Electrostatic Separator for the Recovery of Metals and Plastics from Granular Wastes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of relative humidity effect on the particles velocity and collection efficiency of laboratory scale electrostatic precipitator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dascalescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zebboudj</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Process Safety and Environmental Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 104, pp.225-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psep.2016.09.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIA.2016.2533482⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04425029v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of surface potential of non-uniformly charged insulating materials using a non-contact electrostatic voltmeter</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Zouzou</w:t>
+                <w:t xml:space="preserve">Optimal Operation of a Plate-Type Corona-Electrostatic Separator for the Recovery of Metals and Plastics from Granular Wastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thami Zeghloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Touhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gontran Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Miloudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius-Bogdan Neagoe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdeljalil Reguig</w:t>
+                <w:t xml:space="preserve">Omar Dahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TDEI.2016.7556516⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (3), pp.2506-2512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2016.2533482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03629789v1</w:t>
+                <w:t xml:space="preserve">hal-04425029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of electric field and current density in an electrostatic precipitator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamou Nouri</w:t>
+                <w:t xml:space="preserve">Measurement of surface potential of non-uniformly charged insulating materials using a non-contact electrostatic voltmeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Fatihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius-Bogdan Neagoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hakim Ait Said</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abdeljalil Reguig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 23 (2), pp.665-670. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TDEI.2015.005324⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 23 (4), pp.2377-2384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TDEI.2016.7556516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04484787v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric potential distribution at the surface of insulating materials exposed to corona discharges from various electrode configurations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Dascalescu</w:t>
+                <w:t xml:space="preserve">Analysis of electric field and current density in an electrostatic precipitator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamou Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Ait Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Zebboudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elstat.2016.05.006⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (2), pp.665-670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TDEI.2015.005324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03672320v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the electric potential at the surface of nonuniformly charged polypropylene nonwoven media</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
+                <w:t xml:space="preserve">Electric potential distribution at the surface of insulating materials exposed to corona discharges from various electrode configurations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Reguig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bendaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Neagoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Prawatya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 82, pp.55-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elstat.2016.05.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/646/1/012035⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04484573v1</w:t>
+                <w:t xml:space="preserve">hal-03672320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient 4 way coupling CFD–DEM model for dense gas–solid particulate flows simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement of the electric potential at the surface of nonuniformly charged polypropylene nonwoven media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Fatihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Traoré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Laurentie</w:t>
+                <w:t xml:space="preserve">Gheorghe Iuga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2014.07.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 646, pp.012035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/646/1/012035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04460676v1</w:t>
+                <w:t xml:space="preserve">hal-04484573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Investigation of Electrohydrodynamic Plumes for Locally Enhanced Cooling in Dielectric Liquids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId370" w:history="1">
+                <w:t xml:space="preserve">An efficient 4 way coupling CFD–DEM model for dense gas–solid particulate flows simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Louste</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Laurentie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIA.2014.2328775⟩</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 113, pp.65-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2014.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615103v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory bench for the characterization of triboelectric properties of polymers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thami Zeghloul</w:t>
+                <w:t xml:space="preserve">Numerical Investigation of Electrohydrodynamic Plumes for Locally Enhanced Cooling in Dielectric Liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Louste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Souchet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fang-Bao Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 646, pp.012058. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (1), pp.669-678. </w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/646/1/012058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2014.2328775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662599v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrohydrodynamic Plumes due to Autonomous and Nonautonomous Charge Injection by a Sharp Blade Electrode in a Dielectric Liquid</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Louste</w:t>
+                <w:t xml:space="preserve">Laboratory bench for the characterization of triboelectric properties of polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Neagoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yopa Prawatya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Pelletier</w:t>
+                <w:t xml:space="preserve">Dominique Souchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 51 (3), pp.2504-2512. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 646, pp.012058. </w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIA.2014.2382763⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/646/1/012058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03629727v1</w:t>
+                <w:t xml:space="preserve">hal-03662599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart Home Precipitator for Biomass Furnaces: Design Considerations on a Small-Scale Electrostatic Precipitator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrohydrodynamic Plumes due to Autonomous and Nonautonomous Charge Injection by a Sharp Blade Electrode in a Dielectric Liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Louste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Fischer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Zouzou</w:t>
+                <w:t xml:space="preserve">Quentin Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 50 (3), pp.2219-2224. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIA.2013.2288430⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 51 (3), pp.2504-2512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2014.2382763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04484804v1</w:t>
+                <w:t xml:space="preserve">hal-03629727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Mobility Parameter on the Oscillatory Electroconvection of Dielectric Liquids Subject to Strong Unipolar Charge Injection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Louste</w:t>
+                <w:t xml:space="preserve">Smart Home Precipitator for Biomass Furnaces: Design Considerations on a Small-Scale Electrostatic Precipitator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Grass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fang-Bao Tian</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Greil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 50 (4), pp.2306-2313. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIA.2014.2301872⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 50 (3), pp.2219-2224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2013.2288430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615000v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of a Cost-Effective “Wire-Plate”-Type ESP for Installation in a Medical Waste Incinerator</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Zouzou</w:t>
+                <w:t xml:space="preserve">Effect of the Mobility Parameter on the Oscillatory Electroconvection of Dielectric Liquids Subject to Strong Unipolar Charge Injection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Louste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fang-Bao Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 50 (2), pp.1391-1396. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIA.2013.2272607⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 50 (4), pp.2306-2313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2014.2301872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04484806v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrostatic separation of peeling and gluten from finely ground wheat grains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokdad Remadnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Kachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Messal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mokdad Remadnia</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Adrian Oprean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Particulate Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 32 (6), pp.608-615. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02726351.2014.943379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of submicron particle electrostatic precipitation using dielectric barrier discharge in wire-to-square tube configuration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of a Cost-Effective “Wire-Plate”-Type ESP for Installation in a Medical Waste Incinerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi-Mohamed Remaoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Miloua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Tilmatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Gouri</w:t>
+                <w:t xml:space="preserve">Nacera Hammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 71 (3), pp.240-245. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (2), pp.1391-1396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elstat.2012.11.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2013.2272607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04486244v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tribo-aero-electrostatic separator for coarse granular insulating materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karim Medles</w:t>
+                <w:t xml:space="preserve">Enhancement of submicron particle electrostatic precipitation using dielectric barrier discharge in wire-to-square tube configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tilmatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TDEI.2013.6633677⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 71 (3), pp.240-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elstat.2012.11.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01104816v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04486244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the mobility parameter on the oscillatory electro-convection of dielectric liquids subject to strong unipolar charge injection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Louste</w:t>
+                <w:t xml:space="preserve">Tribo-aero-electrostatic separator for coarse granular insulating materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Miloudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane El-Mossouess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Medles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IAS.2013.6682450⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20, pp.1510 - 1515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TDEI.2013.6633677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04460682v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01104816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete element modeling of triboelectric charging of insulating materials in vibrated granular beds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Laurentie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electrostatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 71 (6), pp.951-957. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elstat.2013.08.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04460691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of DBD precipitator energized by a modified square waveform voltage</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Zouzou</w:t>
+                <w:t xml:space="preserve">Effect of the mobility parameter on the oscillatory electro-convection of dielectric liquids subject to strong unipolar charge injection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Louste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fang-Bao Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 20 (5), pp.1540-1546. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TDEI.2013.6633681⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IAS.2013.6682450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04484860v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of relative humidity on current–voltage characteristics of an electrostatic precipitator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Nouri</w:t>
+                <w:t xml:space="preserve">Study of DBD precipitator energized by a modified square waveform voltage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Gouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Tilmatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Y. Zebboudj</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 70 (1), pp.20-24. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (5), pp.1540-1546. </w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elstat.2011.08.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TDEI.2013.6633681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04486212v1</w:t>
+                <w:t xml:space="preserve">hal-04484860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collection efficiency of submicrometre particles using single and double DBD in a wire-to-square tube ESP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R Gouri</w:t>
+                <w:t xml:space="preserve">Effect of relative humidity on current–voltage characteristics of an electrostatic precipitator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">L Dascalescu</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dascalescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zebboudj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/44/49/495201⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 70 (1), pp.20-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elstat.2011.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04486187v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04486212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collection of submicron particles using DBD electrostatic precipitator in wire-to-square tube configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Gouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tilmatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 301, pp.012012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/301/1/012012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04486153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational strategies for 3D computation of the electric field in a vibratory tribocharger for mixed granular solids</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
+                <w:t xml:space="preserve">Collection efficiency of submicrometre particles using single and double DBD in a wire-to-square tube ESP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Gouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Tilmatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 301, pp.012062. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (49), pp.495201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/301/1/012062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/44/49/495201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04460723v1</w:t>
+                <w:t xml:space="preserve">hal-04486187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collection Efficiency of a DBD Electrostatic Precipitator under Different High Voltage Waveforms</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Moreau</w:t>
+                <w:t xml:space="preserve">Computational strategies for 3D computation of the electric field in a vibratory tribocharger for mixed granular solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Laurentie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasma Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 5 (2), pp.191-195. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 301, pp.012062. </w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34343/ijpest.2011.05.02.191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/301/1/012062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489081v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatic basis for separation of wheat bran tissues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collection Efficiency of a DBD Electrostatic Precipitator under Different High Voltage Waveforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Gouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Tilmatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIA.2010.2040050⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plasma Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (2), pp.191-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34343/ijpest.2011.05.02.191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02668749v1</w:t>
+                <w:t xml:space="preserve">hal-04489081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors that influence the surface potential decay on a thin film of polyethylene erephtalate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Herous</w:t>
+                <w:t xml:space="preserve">Electrostatic basis for separation of wheat bran tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciprian Dragan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Bilici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Beleca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Nemamcha</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Youna Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elstat.2009.01.028⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (2), pp.659-665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2010.2040050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00459933v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of insulating particle trajectories in roll-type corona-electrostatic separators</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Factors that influence the surface potential decay on a thin film of polyethylene erephtalate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Herous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nemamcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dascalescu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TDEI.2009.5128498⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 69, pp. 198-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elstat.2009.01.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00460252v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00459933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatic properties of wheat bran and its constitutive layers: Influence of particle size, composition, and moisture content</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical modelling of insulating particle trajectories in roll-type corona-electrostatic separators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tilmatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Medles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bendaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Hemery</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">R. Beleca</w:t>
+                <w:t xml:space="preserve">A. Samuila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2009.01.003⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16, pp. 629-634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TDEI.2009.5128498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00459931v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00460252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of charges insulating particles in “contact with a rotating roll electrode</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId450" w:history="1">
+                <w:t xml:space="preserve">Electrostatic properties of wheat bran and its constitutive layers: Influence of particle size, composition, and moisture content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Rouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dragan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bilici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Beleca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 93 (1), pp. 114-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2009.01.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elstat.2008.12.016⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00459893v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00459931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental modeling of star-connected three-phase capacitors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId445" w:history="1">
+                <w:t xml:space="preserve">Behaviour of charges insulating particles in “contact with a rotating roll electrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Samuila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dragan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIA.2009.2018923⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 69, pp. 189-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elstat.2008.12.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00460228v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00459893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariate Statistical Process Control of Electrostatic Separation Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Senouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bendaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tilmatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Medles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 46, pp. 1079-1085. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TIA.2009.2018939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00460229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plastic Waste Recovery Using Free-fall Electrostatic Separators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bendimerad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tilmatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bendimerad</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Ziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 66, pp.529-538</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00459875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors that influence the tribo-charging of insulating ducts in suction-type dilute-phase pneumatic transport systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId445" w:history="1">
+                <w:t xml:space="preserve">Numerical and experimental modeling of star-connected three-phase capacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Samuila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Radu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Lancu</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+                <w:t xml:space="preserve">P. Leonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 69, pp. 184-188. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 46, pp. 1074-1078. </w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elstat.2008.12.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2009.2018923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00459910v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00460228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrostatic separators of particles. Application to plastic/metal, metal/metal and plastic/plastic mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tilmatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Medles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bendimered</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bendimered</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F. Boukhoulda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 29 (1), pp. 228-232, Elsevier. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2008.06.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2008.06.008⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00460239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of conductive particle behaviour at the surface of a plate electrode affected by a dc corona field</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+                <w:t xml:space="preserve">Factors that influence the tribo-charging of insulating ducts in suction-type dilute-phase pneumatic transport systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dragan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Samuila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Lancu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bilici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dascalescu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Upkar Kumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electrostatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 69, pp. 167-172. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 69, pp. 184-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elstat.2008.12.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elstat.2008.11.010⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00459896v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00459910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">factors that influence the corona charging of fibrous dielectric materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation of conductive particle behaviour at the surface of a plate electrode affected by a dc corona field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">R. Mekideche</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Upkar Kumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electrostatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 69, pp. 193-197. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elstat.2009.01.047⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 69, pp. 167-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elstat.2008.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00460237v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00459896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capability evaluation and statistic control of electrostatic separation processes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">factors that influence the corona charging of fibrous dielectric materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tabti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dascalescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Plopeanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Antoniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mekideche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 69, pp. 193-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elstat.2009.01.047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IAS.2005.1518825⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00459952v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00460237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using experimental designs for modelling of intermittent air filtration process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId280" w:history="1">
+                <w:t xml:space="preserve">Capability evaluation and statistic control of electrostatic separation processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Medles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Senouci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tilmatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bendaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Brahami</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Mihalcioiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers of Electrical and Electronic Engineering in China</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 3 (2), pp. 218-222. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 46, pp. 1086-1094. </w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11460-008-0040-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IAS.2005.1518825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00384065v1</w:t>
+                <w:t xml:space="preserve">hal-00459952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling Particle Trajectory in Free-Fall Electrostatic Separators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using experimental designs for modelling of intermittent air filtration process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tilmatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Calin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Brahami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Miloua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dascalescu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIA.2008.926690⟩</w:t>
+              <w:t xml:space="preserve">Frontiers of Electrical and Electronic Engineering in China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (2), pp. 218-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11460-008-0040-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00368747v1</w:t>
+                <w:t xml:space="preserve">hal-00384065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Design of Experiments and Virtual Instrumentation to Evaluate the Tribocharging of Pulverulent Materials in Compressed-Air Devices</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId456" w:history="1">
+                <w:t xml:space="preserve">Controlling Particle Trajectory in Free-Fall Electrostatic Separators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Calin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mihalcioiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Caliap</w:t>
+                <w:t xml:space="preserve">V. Neamtu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dragan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 44 (1), pp 3-8. </w:t>
+              <w:t xml:space="preserve">, 2008, 44, pp 1038-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIA.2007.912801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2008.926690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00368755v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00368747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge-Decay Characteristics of Granular Materials Forming Monolayers at the Surface of Grounded Electrodes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+                <w:t xml:space="preserve">Using Design of Experiments and Virtual Instrumentation to Evaluate the Tribocharging of Pulverulent Materials in Compressed-Air Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Mihalcioiu</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Medles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Stochita</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Caliap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 44, pp 20-24. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIA.2007.912803⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 44 (1), pp 3-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2007.912801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00368756v1</w:t>
+                <w:t xml:space="preserve">hal-00368755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicriterion Control Charts for Electrostatic Separation Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Senouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bendaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Medles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tilmatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 142, pp.Conference Series. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/142/1/012018IOPPublishing⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00384052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tribocharging of Granular Plastic Mixtures in View of Electrostatic Separation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Neamtu</w:t>
+                <w:t xml:space="preserve">Charge-Decay Characteristics of Granular Materials Forming Monolayers at the Surface of Grounded Electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dascalescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mihalcioiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Stochita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Morar</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P.V. Notingher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 44, pp 1045-1051. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIA.2008.926689⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 44, pp 20-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2007.912803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00368744v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00368756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy Control of an Electrostatic Separation Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tilmatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Medles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 44, pp. 9-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TIA.2007.912802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00384273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle Charging in Combined Corona-Electrostatic Fields</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tribocharging of Granular Plastic Mixtures in View of Electrostatic Separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Calin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Caliap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Neamtu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Morar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.M. Dumitran</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Iuga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 44, pp 1385-1390. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIA.2008.2002935⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 44, pp 1045-1051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2008.926689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00368758v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00368744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the rapping process of an intermittent electrostatic precipitator</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Gouri</w:t>
+                <w:t xml:space="preserve">Particle Charging in Combined Corona-Electrostatic Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.M. Dumitran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Kadous</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+                <w:t xml:space="preserve">O. Blejan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.V. Notingher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Samuila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 41 (1), pp. 81-85. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44, pp 1385-1390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap:2007175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2008.2002935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00382898v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00368758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation of the intermittent operation of a wire-cylinder electrostatic precipitator Journal of Physics: Conference Series vol. 142, 2008. doi:10.1088/1742-6596/142/1/012019 IOP Publishing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tilmatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Miloua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kadous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Medles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 142, pp.Conference Series. </w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/142/1/012019IOPPublishing⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00384061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Dual Corona-Electrostatic Electrodes for Electrostatic Processes Applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId280" w:history="1">
+                <w:t xml:space="preserve">Optimization of the rapping process of an intermittent electrostatic precipitator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Miloua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tilmatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kadous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dascalescu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIA.2008.921376⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41 (1), pp. 81-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap:2007175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00368497v1</w:t>
+                <w:t xml:space="preserve">hal-00382898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of corona discharge in cylinder wire plate electrode configuration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
+                <w:t xml:space="preserve">Characterization of Dual Corona-Electrostatic Electrodes for Electrostatic Processes Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bendaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tilmatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Medles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rahli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petru Nothinger</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Huzau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elstat.2007.05.011⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44, pp. 692-698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2008.921376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00283704v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00368497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational and Experimental Study of Ionic Space Charge Generated by Combined Corona-Electrostatic Electrode Systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId530" w:history="1">
+                <w:t xml:space="preserve">Modelling of corona discharge in cylinder wire plate electrode configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurentiu Marius Dumitran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petru Nothinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Atten</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Petru Notingher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 42 (2), pp.378 à 384. </w:t>
+              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 65 (12), pp.758-763. </w:t>
             </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIA.2005.863913⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.elstat.2007.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00189497v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2-D corona field computation in configurations with ionising and non-ionising electrodes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId515" w:history="1">
+                <w:t xml:space="preserve">Computational and Experimental Study of Ionic Space Charge Generated by Combined Corona-Electrostatic Electrode Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.M. Dumitran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dascalescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Atten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petru Notingher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elstat.2005.05.005⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 42 (2), pp.378 à 384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2005.863913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00189575v1</w:t>
+                <w:t xml:space="preserve">hal-00189497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 5-GHz Fully Integrated Full PMOS Low-Phase-Noise LC VCO</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+                <w:t xml:space="preserve">2-D corona field computation in configurations with ionising and non-ionising electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.M. Dumitran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Atten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petru Notingher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Solid-State Circuits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSSC.2005.854601⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 64, pp.176 à 186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elstat.2005.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00683329v1</w:t>
+                <w:t xml:space="preserve">hal-00189575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise Optimisation in Active Microwave HEMT Gate Mixers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId544" w:history="1">
+                <w:t xml:space="preserve">Simplified Analytical Expression for Calculating Noise Figure of HEMT Gate Mixer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiza Amrouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Allam</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Duvanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mop.20619⟩</w:t>
+              <w:t xml:space="preserve">Fluctuation and Noise Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 5 (1), pp.97--104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219477505002446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03273831v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified Analytical Expression for Calculating Noise Figure of HEMT Gate Mixer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId544" w:history="1">
+                <w:t xml:space="preserve">Noise Optimisation in Active Microwave HEMT Gate Mixers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiza Amrouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Allam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Duvanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluctuation and Noise Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0219477505002446⟩</w:t>
+              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 44 (4), pp.307--311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mop.20619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03273832v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Low-Frequency Drain Termination and Injection on Nonlinear Amplifier Performances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A 5-GHz Fully Integrated Full PMOS Low-Phase-Noise LC VCO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe de Astis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Duvanaud</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
+                <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of RF and Microwave Computer-Aided Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mmce.20074⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Solid-State Circuits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 40 (10), pp.2087-2091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSSC.2005.854601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03273870v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00683329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New command circuit design for tuning high-Q pseudo 8-path switched-capacitor filter</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rachid Allam</w:t>
+                <w:t xml:space="preserve">Effects of Low-Frequency Drain Termination and Injection on Nonlinear Amplifier Performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Duvanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dardenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Huin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEICE Electronics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1587/elex.1.363⟩</w:t>
+              <w:t xml:space="preserve">International Journal of RF and Microwave Computer-Aided Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 15 (2), pp.231--240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mmce.20074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00947393v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatic Discharges from Charged Cylindrical Bodies to Grounded or Floating Surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New command circuit design for tuning high-Q pseudo 8-path switched-capacitor filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Oualkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guegnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Allam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 37 (5), pp.1483--1491. </w:t>
+              <w:t xml:space="preserve">IEICE Electronics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 1 (13), pp.363-367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/28.952525⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1587/elex.1.363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03360904v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00947393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Estimation of ESD Conditions between a Charged Body and a Conductor at Floating Potential</w:t>
+                <w:t xml:space="preserve">Electrostatic Discharges from Charged Cylindrical Bodies to Grounded or Floating Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Duvanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachid Allam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 37 (3), pp.759--765. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/28.924756⟩</w:t>
+              <w:t xml:space="preserve">, 2001, 37 (5), pp.1483--1491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/28.952525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03360902v1</w:t>
+                <w:t xml:space="preserve">hal-03360904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Analysis of Induction Charging of Conductive Cylinders in Non-Uniform Electric Fields</w:t>
+                <w:t xml:space="preserve">Computational Estimation of ESD Conditions between a Charged Body and a Conductor at Floating Potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Peter Levin</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Allam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0304-3886(01)00083-3⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 37 (3), pp.759--765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/28.924756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03360905v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Estimation of ESD Conditions between Charged Particles and Grounded Surfaces</w:t>
+                <w:t xml:space="preserve">Numerical Analysis of Induction Charging of Conductive Cylinders in Non-Uniform Electric Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rachid Allam</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Mihailescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Levin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 36 (1), pp.60--67. </w:t>
+              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 51-52, pp.597--602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/28.821797⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0304-3886(01)00083-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03360901v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified Analytical Method for Predicting Conversion Gain of HEMT Gate Mixers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId545" w:history="1">
+                <w:t xml:space="preserve">Computational Estimation of ESD Conditions between Charged Particles and Grounded Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Duvanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ribardière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Allam</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claude Duvanaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 36 (1), pp.60--67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/28.821797⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/el:19991313⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03360878v1</w:t>
+                <w:t xml:space="preserve">hal-03360901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Simplified Analytical Method for Predicting Conversion Gain of HEMT Gate Mixers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Allam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Duvanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 35 (22), pp.1900--1901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/el:19991313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Electrostatic Discharges from Charged Particles Approaching a Grounded Surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Duvanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ribardière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electrostatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 47 (4), pp.249--259. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0304-3886(99)00039-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20490,2698 +20632,2698 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the significance of surface electric potential values displayed by a non-contact electrostatic voltmeter in five situations of practical interest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nesrine Amiour</w:t>
+                <w:t xml:space="preserve">Electrostatic Separation of Valuable Metals from Finely-Ground WEEE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Moulai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Eddine Achouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour-Eddine Menad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Medles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrostatics 2025 International Conference on Electrostatics, 9-12 novembre 2025, Bologna, Italy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE Industry Applications Society Annual Meeting (IAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Nashville, United States. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IAS54024.2023.10406840⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05370638v1</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triboelectric charging properties of ABS and PS granules with different concentration of Brominated flame retardants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Siham Labiod</w:t>
+                <w:t xml:space="preserve">Assessing the significance of surface electric potential values displayed by a non-contact electrostatic voltmeter in five situations of practical interest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Amiour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sofiane bendilmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Dascalescu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrostatics 2025 International Conference on Electrostatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Electrostatics 2025 International Conference on Electrostatics, 9-12 novembre 2025, Bologna, Italy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Bologna, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05372916v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05370638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatic Separation of Valuable Metals from Finely-Ground WEEE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hakim Moulai</w:t>
+                <w:t xml:space="preserve">Triboelectric charging properties of ABS and PS granules with different concentration of Brominated flame retardants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siham Labiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Karim Medles</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sofiane Bendilmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Parenty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farida Tomasella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Industry Applications Society Annual Meeting (IAS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IAS54024.2023.10406840⟩</w:t>
+              <w:t xml:space="preserve">Electrostatics 2025 International Conference on Electrostatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Electrostatics Society of America, Nov 2025, Bologna, Italy. pp.104158, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elstat.2025.104158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04435063v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05372916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Custom-designed rotational tribometer for the study of the factors that influence the triboelectric charging process of polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Sofiane bendilmi</w:t>
+                <w:t xml:space="preserve">Recovery of Brominated Flame Retardant Plastics from Waste Electrical and Electronic Equipment (WEEE) Mixtures Using the Tribo-electrostatic Separation Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siham Labiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Siham Labiod</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sofiane Bendilmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farida Tomasella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Parenty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrostatics 2025 International Conference on Electrostatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 Joint Conference on Electrostatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Electrostatic Society of America (ESA); Institute of Electrostatics Japan (IEJ); Société française d’électrostatique (SFE); Electrostatic Processes Committee (EPC) of the IEEE Industrial Applications Society (IEEE-IAS), Jun 2025, St. Catharines (Ontario), Canada. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEEECONF65845.2025.11099111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05372930v1</w:t>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05204489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery of Brominated Flame Retardant Plastics from Waste Electrical and Electronic Equipment (WEEE) Mixtures Using the Tribo-electrostatic Separation Process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Custom-designed rotational tribometer for the study of the factors that influence the triboelectric charging process of polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sofiane bendilmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thami Zeghloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosmina Chiujdea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorin Cananau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siham Labiod</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Parenty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 Joint Conference on Electrostatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Electrostatics 2025 International Conference on Electrostatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Electrostatics Society of America, Nov 2025, Bologna, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05204489v1</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05372930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of high-voltage electrode shape on granular metal particle trajectories in a roll-type electrostatic separator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hakim Moulai</w:t>
+                <w:t xml:space="preserve">Continuous Operation of a Tribo-Electrostatic Separator for the Recovery of PET Fibers from Industrial Wastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Eddine Achouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nour-Eddine Menad</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Simonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 Joint Conference on Electrostatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Electrostatic Society of America (ESA); Institute of Electrostatics Japan (IEJ); Société française d’électrostatique (SFE); Electrostatic Processes Committee (EPC) of the IEEE Industrial Applications Society (IEEE-IAS), Jun 2025, St. Catharines (Ontario), Canada. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IEEECONF65845.2025.11099422⟩</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEEECONF65845.2025.11099433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05204488v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05204490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous Operation of a Tribo-Electrostatic Separator for the Recovery of PET Fibers from Industrial Wastes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imed Eddine Achouri</w:t>
+                <w:t xml:space="preserve">Influence of high-voltage electrode shape on granular metal particle trajectories in a roll-type electrostatic separator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Moulai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Simonelli</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour-Eddine Menad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 Joint Conference on Electrostatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Electrostatic Society of America (ESA); Institute of Electrostatics Japan (IEJ); Société française d’électrostatique (SFE); Electrostatic Processes Committee (EPC) of the IEEE Industrial Applications Society (IEEE-IAS), Jun 2025, St. Catharines (Ontario), Canada. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IEEECONF65845.2025.11099433⟩</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEEECONF65845.2025.11099422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05204490v1</w:t>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05204488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatic Separation Of Particulate Matter Current Challenges And Innovative Solutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electric charge neutralization of granular materials using an air-assisted ionizer under different operational conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Daioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thami Zeghloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Dascalescu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandru Iuga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 Joint Conference On Electrostatics, Brock University, St. Catharines, ON, Canada, June 22-26,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Electrostatics Society of America, Jun 2025, St. Catharines (Ontario), Canada</w:t>
+              <w:t xml:space="preserve">Electrostatics 2025 International Conference on Electrostatics, 9-12 novembre 2025, Bologna, Italy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05372887v1</w:t>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05370621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triboelectric charging of model granular polymers before and after exposure to an atmospheric DBD plasma</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zehira Ziari</w:t>
+                <w:t xml:space="preserve">Tribo-charging Characteristics of Poly-styrene with varying BFR Concentrations in view of Electrostatic Separation from Mixed Granular Waste Plastics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aadya Mohan Saini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Shakthi Prasad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucien Dascalescu</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 Joint Conference on Electrostatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Electrostatic Society of America (ESA); Institute of Electrostatics Japan (IEJ); Société française d’électrostatique (SFE); Electrostatic Processes Committee (EPC) of the IEEE Industrial Applications Society (IEEE-IAS), Jun 2025, St. Catharines (Ontario), Canada. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IEEECONF65845.2025.11099211⟩</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEEECONF65845.2025.11099435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05204486v1</w:t>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05204487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tribo-charging Characteristics of Poly-styrene with varying BFR Concentrations in view of Electrostatic Separation from Mixed Granular Waste Plastics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Shakthi Prasad</w:t>
+                <w:t xml:space="preserve">Triboelectric charging of model granular polymers before and after exposure to an atmospheric DBD plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Settaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zehira Ziari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 Joint Conference on Electrostatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Electrostatic Society of America (ESA); Institute of Electrostatics Japan (IEJ); Société française d’électrostatique (SFE); Electrostatic Processes Committee (EPC) of the IEEE Industrial Applications Society (IEEE-IAS), Jun 2025, St. Catharines (Ontario), Canada. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IEEECONF65845.2025.11099435⟩</w:t>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEEECONF65845.2025.11099211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05204487v1</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05204486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric charge neutralization of granular materials using an air-assisted ionizer under different operational conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khaled Daioui</w:t>
+                <w:t xml:space="preserve">Electrostatic Separation Of Particulate Matter Current Challenges And Innovative Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucien Dascalescu</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Medles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Iuga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrostatics 2025 International Conference on Electrostatics, 9-12 novembre 2025, Bologna, Italy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">2025 Joint Conference On Electrostatics, Brock University, St. Catharines, ON, Canada, June 22-26,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Electrostatics Society of America, Jun 2025, St. Catharines (Ontario), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05370621v1</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05372887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors that influence the triboelectric charging of textured plastic slabs in conformal contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosmina Chiujdea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin Cananau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sofiane bendilmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49th Leeds Lyon Symposium on Tribology : Tribology for the future of mankind: feet on the ground, reaching for the stars</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Ecully (Lyon), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05372797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of triboelectrification behavior of natural hair fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Rouagdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Nadjem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djillali Aouimeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 Annual Meeting of the Electrostatics Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Electrostatics Society of America (ESA), Jun 2024, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05372790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric barrier discharge treatment for improving the efficiency of tribo-electrostatic separation of polymer mixtures containing brominated flame retardants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving the efficiency of tribo-electrostatic separation of granular plastic waste by mastering their moisture content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siham Labiod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sofiane bendilmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siham Labiod</w:t>
+                <w:t xml:space="preserve">Khaled Daioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Sofiane Bendilmi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Farida Tomasella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE Industry Applications Society Annual Meeting (IAS 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2024 Annual Meeting of the Electrostatics Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Electrostatics Society of America (ESA), Jun 2024, Ottawa, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05372805v1</w:t>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05372777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the efficiency of tribo-electrostatic separation of granular plastic waste by mastering their moisture content</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Dielectric barrier discharge treatment for improving the efficiency of tribo-electrostatic separation of polymer mixtures containing brominated flame retardants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siham Labiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sofiane Bendilmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zehira Ziari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Dascalescu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 Annual Meeting of the Electrostatics Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE Industry Applications Society Annual Meeting (IAS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Industry Applications Society, Oct 2024, Phoenix (Arizona), United States. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IAS55788.2024.11023714⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05372777v1</w:t>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05372805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the efficiency of a commercially free-fall tribo-electrostatic separator for flakes plastic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Evaluation of a new pneumatic triboelectric charger for plastic flakes originating from packaging waste, in view of their electrostaic separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Daioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Perbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucien Dascalescu</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 Annual Meeting of the Electrostatics Society of America, University of Ottawa, Canada, June 9-13</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE Industry Applications Society Annual Meeting (IAS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Industry Applications Society, Oct 2024, Phoenix (Arizona), United States. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IAS55788.2024.11023730⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05372750v1</w:t>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05372824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the efficiency of triboelectrostatic separation of textile fibers from shredded end-of-life hoses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Eddine Achouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Medles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Simonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 Annual Meeting of the Electrostatics Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Electrostatics Society of America (ESA), Jun 2024, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05372765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a new pneumatic triboelectric charger for plastic flakes originating from packaging waste, in view of their electrostaic separation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Improving the efficiency of a commercially free-fall tribo-electrostatic separator for flakes plastic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Daioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Perbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE Industry Applications Society Annual Meeting (IAS 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2024 Annual Meeting of the Electrostatics Society of America, University of Ottawa, Canada, June 9-13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Electrostatics Society of America, Jun 2024, Ottawa (Canada), Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05372824v1</w:t>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05372750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Wire Spacing on Surface Potential Uniformity in PP Films Corona Charged by Two - and Three-Wire Electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allaoua Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouarda Chibane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Smili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Medles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th CANADA International Conference on Research in “Science, Engineering &amp; Technologies” (CRSET-24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eminent Association of Researchers in Engineering &amp; Technology (EARET), Aug 2024, Montréal (Québec), Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17758/eares17.eap0824126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04854592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpretation of the results of electrostatic potential and electric field measurements at the surface of non-planar bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Amiour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sofiane bendilmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the Electrostatics Society of America, University of Ottawa, Canada, June 9-13, 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Electrostatics Society of America, Jun 2024, Ottawa (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05370652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of electrode configuration on particle trajectory in a corona-electrostatic separator for a granular metallic mixture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hakim Moulai</w:t>
+                <w:t xml:space="preserve">Neutralization of electrically charged insulating granular materials with various AC voltage waveforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Daioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lucien Dascalescu</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 Annual Meeting of the Electrostatics Society of America, University of Ottawa, Canada, June 9-13,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE Industry Applications Society Annual Meeting (IAS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Industry Applications Society, Oct 2024, Phoenix (Arizona), United States. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IAS55788.2024.11023715⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05372755v1</w:t>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05372813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutralization of electrically charged insulating granular materials with various AC voltage waveforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khaled Daioui</w:t>
+                <w:t xml:space="preserve">Effect of electrode configuration on particle trajectory in a corona-electrostatic separator for a granular metallic mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Moulai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour-Eddine Menad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE Industry Applications Society Annual Meeting (IAS 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2024 Annual Meeting of the Electrostatics Society of America, University of Ottawa, Canada, June 9-13,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Electrostatics Society of America, Jun 2024, Ottawa (Canada), Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05372813v1</w:t>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05372755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DBD pre-treatement of granular plastic wastes in view of tribo-electrostatic separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sofiane bendilmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siham Labiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Parenty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zehira Ziari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23200,1944 +23342,1944 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISNPEDADM 2023, Plasma Environmental Science and Technology, La Rochelle, France, 2-5 octobre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Electrostatique, Oct 2023, La rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05372739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dielectric barrier discharge treatment of polypropylene films for charge dissipation improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siham Labiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zehira Ziari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sofiane bendilmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Sahli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference Record SFE 2023, Cherbourg, Fr, 4-6 Juillet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Electrostatique, Jul 2023, Cherbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05372641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of particle size on the electrostatic separation of finely-ground WEEE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Moulai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Menad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference Record SFE 2023, Cherbourg, Fr, 4-6 Juillet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Electrostatique, Jul 2023, Cherbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05372620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of the Triboelectric Properties of Polymers Exposed to Long-Term Action of High-Levels of Ambient Humidity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Csaba Dani</w:t>
+                <w:t xml:space="preserve">Electrostatic separation of ABS, PS and PC contained in the ‘heavy fraction’ recovered by flotation from WEEE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Eddine Achouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Medles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Djillali Aouimeur</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sofiane bendilmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farida Tomasella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Industry Applications Society Annual Meeting (IAS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference Record SFE 2023, Cherbourg, Fr, 4-6 Juillet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Electrostatique, Jul 2023, Cherbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04434997v1</w:t>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05372607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triboelectric Charging of DBD-Treated Granular Plastic Waste Previously-Exposed to Long-Term Action of High-Levels of Ambient Humidity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Siham Labiod</w:t>
+                <w:t xml:space="preserve">Electrostatic separation of PE et PP flakes from packaging waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Bouargoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Zehira Ziari</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Benmimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Fethi Bekkara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Perbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Industry Applications Society Annual Meeting (IAS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Electrostatics 2023 by the Dielectrics &amp; Electrostatics Group of the Institute of Physics, Brunel University, UK, 4th – 7th September</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dielectrics &amp; Electrostatics Group of the Institute of Physics, Sep 2023, London, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04435203v1</w:t>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05372711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatic separation of ABS, PS and PC contained in the ‘heavy fraction’ recovered by flotation from WEEE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karim Medles</w:t>
+                <w:t xml:space="preserve">Triboelectric Charging of DBD-Treated Granular Plastic Waste Previously-Exposed to Long-Term Action of High-Levels of Ambient Humidity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csaba Dani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siham Labiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sofiane bendilmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Farida Tomasella</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zehira Ziari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference Record SFE 2023, Cherbourg, Fr, 4-6 Juillet</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE Industry Applications Society Annual Meeting (IAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Nashville, France. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IAS54024.2023.10406499⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05372607v1</w:t>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatic separation of PE et PP flakes from packaging waste</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Bouargoub</w:t>
+                <w:t xml:space="preserve">Modification of the Triboelectric Properties of Polymers Exposed to Long-Term Action of High-Levels of Ambient Humidity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csaba Dani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nils Perbet</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihail Lungu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Eddine Achouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djillali Aouimeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrostatics 2023 by the Dielectrics &amp; Electrostatics Group of the Institute of Physics, Brunel University, UK, 4th – 7th September</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE Industry Applications Society Annual Meeting (IAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Nashville, France. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IAS54024.2023.10406481⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05372711v1</w:t>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triboelectric charging of brominated and bromine-free polymers in vibratory devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of the charging process for non-conductive particles using a novel triboelectric charger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Rezoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Touhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wessim Aksa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference SFE 2023, Cherbourg, Fr, 4-6 Juillet</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE Industry Applications Society Annual Meeting (IAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Nashville, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IAS54024.2023.10406557⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05372592v1</w:t>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the charging process for non-conductive particles using a novel triboelectric charger</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Triboelectric charging of brominated and bromine-free polymers in vibratory devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sofiane bendilmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Medles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Parenty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Dascalescu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Industry Applications Society Annual Meeting (IAS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference SFE 2023, Cherbourg, Fr, 4-6 Juillet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Electrostatique, Jul 2023, Cherbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04435226v1</w:t>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05372592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of the electrostatic separation to the recycling of industrial waste</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Modelling and Optimization of the Tribo-Electrostatic Separation of PET Fibers from End-of-Life Tires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Eddine Achouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Medles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Simonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le-Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISNPEDADM 2023, Plasma Environmental Science and Technology, La Rochelle, France, 2-5 octobre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE Industry Applications Society Annual Meeting (IAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Nashville, France. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IAS54024.2023.10406882⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05372724v1</w:t>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la faisabilité de la valorisation du minerai phosphaté par séparation électrostatique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution of the electrostatic separation to the recycling of industrial waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference Record SFE 2023, Cherbourg, Fr, 4-6 Juillet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Electrostatique, Jul 2023, Cherbourg, France</w:t>
+              <w:t xml:space="preserve">ISNPEDADM 2023, Plasma Environmental Science and Technology, La Rochelle, France, 2-5 octobre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Electrostatique, Oct 2023, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05372653v1</w:t>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05372724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Modelling and Optimization of the Tribo-Electrostatic Separation of PET Fibers from End-of-Life Tires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imed Eddine Achouri</w:t>
+                <w:t xml:space="preserve">Étude de la faisabilité de la valorisation du minerai phosphaté par séparation électrostatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Derrardjia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Nettour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Le-Clerc</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djillali Aouimeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Industry Applications Society Annual Meeting (IAS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference Record SFE 2023, Cherbourg, Fr, 4-6 Juillet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Electrostatique, Jul 2023, Cherbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04435045v1</w:t>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05372653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vérification expérimentale de la loi de Paschen en milieu gazeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kheira Hazadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Benmimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Fethi Bekkara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sofiane bendilmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference Record SFE 2023, Cherbourg, Fr, 4-6 Juillet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Electrostatique, Jul 2023, Cherbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05372671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corona-electrostatic separation of finely grinded WEEE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hakim Moulai</w:t>
+                <w:t xml:space="preserve">Influence of 3D printed surface texturing on the tribo-charging process of polymer slabs in conformal contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosmina Chiujdea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lucien Dascalescu</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorin Cananau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sofiane bendilmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISNPEDADM 2023, Plasma Environmental Science and Technology, La Rochelle, France, 2-5 octobre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE Industry Applications Society Annual Meeting (IAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Nashville, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IAS54024.2023.10406393⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05372731v1</w:t>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of 3D printed surface texturing on the tribo-charging process of polymer slabs in conformal contact</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cosmina Chiujdea</w:t>
+                <w:t xml:space="preserve">Corona-electrostatic separation of finely grinded WEEE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Moulai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour-Eddine Menad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Industry Applications Society Annual Meeting (IAS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISNPEDADM 2023, Plasma Environmental Science and Technology, La Rochelle, France, 2-5 octobre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Electrostatique, Oct 2023, La Rochelle, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04434963v1</w:t>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05372731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of humidity on the tribo-aero-electrostatic separation of granular insulating mixtures containing brominated flame retardants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Benabderrahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Medles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Tomasella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 Electrostatics Joint Conference, University of North Carolina at Charlotte, Charlotte, NC USA, June 12-15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Electrostatics Society of America, Jun 2022, Charlotte (North Carolina), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05372555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New vibrating-table-type tribo-electrostatic separator for selective sorting of granular plastic wastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Eddine Achouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gontran Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Medles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25152,2408 +25294,2408 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 Electrostatics Joint Conference, University of North Carolina at Charlotte, Charlotte, NC USA, June 12-15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Electrostatics Society of America, Jun 2022, Charlotte (North Carolina), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05372543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of ambient humidity on the tribo-electrostatic separation of granular plastic mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Eddine Achouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Mekhalef Benhafssa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Csaba Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lungu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrostatics Joint Conference, University of North Carolina at Charlotte, Charlotte, NC USA, June 12-15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Electrostatics Society of America, Jun 2022, Charlotte (North Carolina), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05372525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Ambient Air Relative Humidity on the Surface Electric Potential Decay of Tribocharged Polypropylene and Polyvinyl Chloride Slabs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Tilmatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Fatu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Medles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE Industry Applications Society Annual Meeting (IAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Vancouver, Canada. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IAS48185.2021.9677354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple-Rotating-Cylinder-Type Tribocharger for Mixed Granular Polymers in View of Electrostatic Separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Eddine Achouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Medles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gontran Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 ESA Annual Meeting of the Electrostatics Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Electrostatics Society of America, Jun 2021, Norman (Oklahoma), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05370921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Study between Numerical Simulated and Experimental Trajectories of Insulating and Conducting Particles in a Multifunctional Electrostatic Separator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Medles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Touhami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wessim Aksa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 ESA Annual Meeting of the Electrostatics Society of America, 100% Virtual, June 14-16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Electrostatics Society of America, Jun 2021, Norman (Oklahoma), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05372482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the effect of the duration of the cold plasma treatment on the triboelectric properties of polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Omar Tilmatine</w:t>
+                <w:t xml:space="preserve">Tribo-electrostatic separation of two or more plastics contained in granular mixtures originating from WEEE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Eddine Achouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurelian Fatu</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Medles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gontran Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Medles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE Industry Applications Society Annual Meeting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IAS44978.2020.9334857⟩</w:t>
+              <w:t xml:space="preserve">2021 IEEE Industry Applications Society Annual Meeting (IAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Vancouver, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IAS48185.2021.9677288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675461v1</w:t>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tribo-electrostatic separation of two or more plastics contained in granular mixtures originating from WEEE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imed Eddine Achouri</w:t>
+                <w:t xml:space="preserve">Study of the effect of the duration of the cold plasma treatment on the triboelectric properties of polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Tilmatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Fatu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Medles</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE Industry Applications Society Annual Meeting (IAS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IAS48185.2021.9677288⟩</w:t>
+              <w:t xml:space="preserve">2020 IEEE Industry Applications Society Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Detroit, United States. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IAS44978.2020.9334857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04233647v1</w:t>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Humidity on the Triboelectric Charging of Granular Plastics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Deposited Charge Uniformity and Chemical Modification of a Dielectric Surface Exposed to the Corona Discharge Generated by a Multi-Needle Electrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sofiane bendilmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zehira Ziari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thami Zeghloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Medles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId645" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 Annual Meeting of the Electrostatics Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Electrostatics Society of America, Jun 2021, Norman (Oklahoma), United States</w:t>
+              <w:t xml:space="preserve">2021 ESA Annual Meeting of the Electrostatics Society of America, 100% Virtual, June 14-16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Norman (Oklahoma), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05370913v1</w:t>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05372495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deposited Charge Uniformity and Chemical Modification of a Dielectric Surface Exposed to the Corona Discharge Generated by a Multi-Needle Electrode</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Effect of Humidity on the Triboelectric Charging of Granular Plastics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Benabderrahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Medles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Benaissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Bilici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 ESA Annual Meeting of the Electrostatics Society of America, 100% Virtual, June 14-16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Norman (Oklahoma), United States</w:t>
+              <w:t xml:space="preserve">2021 Annual Meeting of the Electrostatics Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Electrostatics Society of America, Jun 2021, Norman (Oklahoma), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05372495v1</w:t>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05370913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triboelectrostatic Separation of Polymer Mixtures Containing Brominated Flame Retardants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Benabderrahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Benaissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Medles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Parenty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE Industry Applications Society Annual Meeting (IAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Vancouver, Canada. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IAS48185.2021.9677392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental observation of charged particles trajectories in roll-type electrostatic separators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wessim Aksa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed-Eddine Achouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Medles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE Industry Applications Society Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Detroit, United States. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IAS44978.2020.9334908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03796607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors influencing the triboelectric charging of granular plastics in a new multi-cylinder type device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Eddine Achouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gontran Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Medles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fodil Boukhoulda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE Industry Applications Society Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Detroit, United States. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IAS44978.2020.9334904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternating Current Corona neutralization of charged filters media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boukhalfa Bendahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akila Messaoudene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE 3rd International Conference on Dielectrics (ICD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Valencia, Spain. pp.910-913, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICD46958.2020.9341941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of a tri-needle-type corona electrode</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Sofiane Bendilmi</w:t>
+                <w:t xml:space="preserve">Tribocharging of granular polymer as affected by the voltage waveform and frequency of a pretreatment by a dielectric barrier discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Nadjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Kachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Medles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gontran Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE Industry Applications Society Annual Meeting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IAS44978.2020.9334774⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Advanced Electrical Engineering 2019 (ICAEE 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Algérienne de Génie Électrique et Électronique; Algeria Section of the Institute of Electrical and Electronics Engineers (IEEE), Nov 2019, Alger, Algeria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICAEE47123.2019.9014670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03795655v1</w:t>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tribocharging of granular polymer as affected by the voltage waveform and frequency of a pretreatment by a dielectric barrier discharge</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Experimental characterization of a tri-needle-type corona electrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sofiane Bendilmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thami Zeghloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zehira Ziari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Medles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advanced Electrical Engineering 2019 (ICAEE 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICAEE47123.2019.9014670⟩</w:t>
+              <w:t xml:space="preserve">2020 IEEE Industry Applications Society Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Detroit, United States. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IAS44978.2020.9334774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04976746v1</w:t>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application du traitement de surface par plasma froid de DBD à la séparation électrostatique des déchets en polymères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Fethi Bekkara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Benmimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Tilmatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Conférence Nationale sur la Haute Tension (CNHT 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université des Sciences et de la Technologie d'Oran Mohamed Boudiaf, Apr 2019, Oran, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of the numerical model of particle trajectories in a multifunctional electrostatic separator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Medles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wessim Aksa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Touhami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE Industry Applications Society Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Baltimore, France. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IAS.2019.8912391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04432777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental modeling and optimization of the active neutralization of a PP film, using design of experiments methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akila Messaoudene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rachid Mekideche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boukhalfa Bendahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belaid Tabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Medles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE Industry Applications Society Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Baltimore, United States. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IAS.2019.8912025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic modelling of Tribo-Aero Electrostatic separator with two electrodes rotating disks using NARX neural network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Ayache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Dahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Mekhalef Benhafssa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Medles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Conférence Nationale sur la Haute Tension (CNHT 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université des Sciences et de la Technologie d'Oran Mohamed Boudiaf, Apr 2019, Oran, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of electrostatic separation for plastic waste management in indonesia : a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yopa Eka Prawatya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudi Kurnianto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Wahyuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27568,779 +27710,779 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">National Seminar on Nuclear Energy Infrastructure Pontianak (Indonesia)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Pontianak, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05370891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insulating conveyor-belt-type electrostatic separator for triboelectrically-charged granular plastic wastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Benaouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Medles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Ei-Mouloud Zelmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Tilmatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE Industry Applications Society Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Baltimore, United States. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IAS.2019.8911963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endurance Test of a Rotating-Cylinder-Type Tribocharger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Eddine Achouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gontran Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Medles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khouira Senouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE Industry Applications Society Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Baltimore, France. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IAS.2019.8912352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02439610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Dielectric Barrier Discharge Exposure on the Triboelectric Charging of Granular Plastics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahlem Benabderrahmane</w:t>
+                <w:t xml:space="preserve">Experimental analysis of the operation of a free-fall separator equipped with four rotating cylinders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafida Reriballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wessim Aksa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Touhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Medles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE Industry Applications Society Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, Baltimore, United States. pp.1-4, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IAS.2019.8912382⟩</w:t>
+              <w:t xml:space="preserve">, IEEE, Sep 2019, Baltimore, United States. pp.32-36, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IAS.2019.8911985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02441834v1</w:t>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triboelectrostatic separation of brominated flame retardants polymers from mixed granular wastes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Effect of Dielectric Barrier Discharge Exposure on the Triboelectric Charging of Granular Plastics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Benabderrahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thami Zeghloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Medles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Renoux</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Tilmatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE Industry Applications Society Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, Baltimore, France. pp.1-4, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IAS.2019.8912375⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2019, Baltimore, United States. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IAS.2019.8912382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02439669v1</w:t>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of the operation of a free-fall separator equipped with four rotating cylinders</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Triboelectrostatic separation of brominated flame retardants polymers from mixed granular wastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Benabderrahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Medles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Renoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE Industry Applications Society Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IEEE, Sep 2019, Baltimore, United States. pp.32-36, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IAS.2019.8911985⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2019, Baltimore, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IAS.2019.8912375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04431115v1</w:t>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02439669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triboelectric Charging of Polymers after Atmospheric Plasma Treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Mellouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lazhar Herous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Neagoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yopa Eka Prawatya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28359,808 +28501,808 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Conférence Nationale sur la Haute Tension (CNHT 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université des Sciences et de la Technologie d'Oran Mohamed Boudiaf, Apr 2019, Oran, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of fine dielectric particles behavior in a traveling wave electric field</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Factors influencing tribo-electrification of granular polymers in a coaxialcounter-rotating-cylinders tribo-charger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Benabderrahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thami Zeghloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gontran Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Medles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Tilmatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Electrostatics Joint Conference, ESA'2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Boston, United States</w:t>
+              <w:t xml:space="preserve">2018 Electrostatics Joint Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Boston, France. pp.P3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04491507v1</w:t>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors influencing tribo-electrification of granular polymers in a coaxialcounter-rotating-cylinders tribo-charger</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of fine dielectric particles behavior in a traveling wave electric field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Electrostatics Joint Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Boston, France. pp.P3</w:t>
+              <w:t xml:space="preserve">2018 Electrostatics Joint Conference, ESA'2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04429268v1</w:t>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of electrically-charged polymer surfaces effect on friction coefficient in lubricated sliding contacts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yopa Eka Prawatya</w:t>
+                <w:t xml:space="preserve">Numerical simulation of insulating particles trajectories in a multifunctional electrostatic separator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wessim Aksa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fodil Boukhoulda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Touhami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 Electrostatics Joint Conference, Boston University, U.S.A., June 17-20</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2018, Boston, United States. pp.C1 1-6</w:t>
+              <w:t xml:space="preserve">, Jun 2018, Boston, United States. pp.P5 1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04429119v1</w:t>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of insulating particles trajectories in a multifunctional electrostatic separator</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Seddik Touhami</w:t>
+                <w:t xml:space="preserve">Analysis of electrically-charged polymer surfaces effect on friction coefficient in lubricated sliding contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian-Bogdan Neagoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thami Zeghloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yopa Eka Prawatya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 Electrostatics Joint Conference, Boston University, U.S.A., June 17-20</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2018, Boston, United States. pp.P5 1-11</w:t>
+              <w:t xml:space="preserve">, Jun 2018, Boston, United States. pp.C1 1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04431018v1</w:t>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche du point de fonctionnement optimal d’un séparateur tribo-aéro-électrostatique à électrodes disques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed-Eddine Achouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Medles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamou Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Conférence de la Société Française d'Électrostatique (SFE) (SFE 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Électrostatique (SFE), Aug 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Operating Point a Tribo-Aero-Electrostatic Separator with Rotating Disk Electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Eddine Achouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Medles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamou Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 Electrostatics Joint Conference, Boston University, U.S.A., June 17-20</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Boston, United States. pp.P4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Dielectric Barrier Discharge treatment on the triboelectric charging and the electrostatic separation of plastic particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gontran Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Benabderrahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Medles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29175,431 +29317,431 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 Electrostatics Joint Conference, Boston University, U.S.A., June 17-20</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Boston, France. pp.D3 1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chargement triboélectrique par goulotte oscillante en « zigzag » et séparation électrostatique d’un mélange de déchets plastiques granulaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse de la trajectoire des particules isolantes dans un séparateur électrostatique à chute libre de quatre électrodes cylindriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Touhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wessim Aksa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Medles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Conférence de la Société Française d'Électrostatique (SFE) (SFE 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Électrostatique (SFE), Aug 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId690" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04976547v1</w:t>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la trajectoire des particules isolantes dans un séparateur électrostatique à chute libre de quatre électrodes cylindriques</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chargement triboélectrique par goulotte oscillante en « zigzag » et séparation électrostatique d’un mélange de déchets plastiques granulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Mekhalef Benhafssa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Medles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Dascalescu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Conférence de la Société Française d'Électrostatique (SFE) (SFE 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Électrostatique (SFE), Aug 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04976622v1</w:t>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the trajectory of insulating particles in a free fall electrostatic separator with four vertical cylindrical electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Touhami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wessim Aksa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Medles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 Electrostatics Joint Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESA, Jun 2018, Boston, United States. pp.B4 1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan des forces électrostatiques appliquées sur des particules dans un champ électrique à onde progressive: Application au transport de matières diélectriques finement divisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -29628,579 +29770,579 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème conférence de la Société Française d’Electrostatique, SFE'2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique des trajectoires des particules isolantes dans un séparateur électrostatique multifonctionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wessim Aksa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fodil Boukhoulda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Touhami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Conférence de la Société Française d'Électrostatique (SFE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Électrostatique (SFE), Aug 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of grinding and particle size on charge generation and electrostatic separation efficiency of granular plastic mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Benabderrahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Medles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Tilmatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Conférence de la Société Française d'Électrostatique (SFE) (SFE 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Électrostatique (SFE), Aug 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Optimization of a Roll-type Tribo-electrostatic Separator for Granular Plastic Mixtures</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polymer surface friction trace monitoring in sliding contact: accordance between electrostatic charge and thermal cartography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yopa Eka Prawatya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Neagoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Dascalescu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA '17 - Annual Meeting of the Electrostatics Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Electrostatics Society of America, Jun 2017, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">2nd African Conference in Tribology (ACT 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428539v1</w:t>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymer surface friction trace monitoring in sliding contact: accordance between electrostatic charge and thermal cartography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling and Optimization of a Roll-type Tribo-electrostatic Separator for Granular Plastic Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Benabderrahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gontran Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Tilmatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delisor Ana Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd African Conference in Tribology (ACT 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">ESA '17 - Annual Meeting of the Electrostatics Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Electrostatics Society of America, Jun 2017, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04976448v1</w:t>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation between surface contact geometry and tribocharging behavior of several polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yopa Eka Prawatya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Neagoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30215,316 +30357,290 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd African Congress in Tribology (ACT2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tribo-aero-electrostatic Separation of Micronized Waste Plastics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Eddine Achouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Medles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gontran Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamou Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the Electrostatics Society of America (ESA '17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Ottawa, Jun 2017, Ottawa, Canada. pp.P1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04427166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of two-stage-type electrostatic precipitator in axisymmetric configuration applied to finely ground lignocellulosic materials</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The influence of surface electric charge depose on ABS, PP and PVC slabs for droplets of water and two different kind of oils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Neagoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yopa Eka Prawatya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thami Zeghloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Dascalescu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE Industry Applications Society Annual Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd African Congress in Tribology (ACT2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Marrakech, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IAS.2017.8101688⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01837524v1</w:t>
+                <w:t xml:space="preserve">hal-04976528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of travelling wave electric field on fine particles motion on an electrodynamic board</w:t>
               </w:r>
@@ -30608,415 +30724,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03204144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of surface electric charge depose on ABS, PP and PVC slabs for droplets of water and two different kind of oils</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study of two-stage-type electrostatic precipitator in axisymmetric configuration applied to finely ground lignocellulosic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kherbouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dascalescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd African Congress in Tribology (ACT2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE Industry Applications Society Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Cincinnati, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IAS.2017.8101688⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04976528v1</w:t>
+                <w:t xml:space="preserve">hal-01837524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of a roll-type tribo-electrostatic separator for granular waste plastics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Benabderrahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Medles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Tilmatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE Industry Applications Society Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Oct 2017, Cincinnati, United States. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IAS.2017.8101696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premises for industrial application of a two-rotating-disks-type tribo-aero-electrostatic separator for micronized WEEE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Eddine Achouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gontran Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Medles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamou Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE Industry Applications Society Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Oct 2017, Cincinnati, United States. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IAS.2017.8101697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical process control of the tribocharging of polymer slabs in frictional sliding contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yopa Prawatya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -31025,405 +31167,405 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khouira Senouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Neagoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE Industry Applications Society Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Cincinnati, United States. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IAS.2017.8101698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors that affect tribocharging of PE granules after exposure to a dielectric barrier discharge (DBD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gontran Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Benabderrahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Medles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Tilmatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE Industry Applications Society Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Oct 2017, Cincinnati, United States. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IAS.2017.8101699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tribocharging of PP Granules after exposure to a Dielectric Barrier Discharge (DBD). Effect of Exposure Duration, Voltage Amplitude and Frequency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gontran Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Nadjem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Medles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloud Kachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the Electrostatics Society of America (ESA '17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Ottawa, Jun 2017, Ottawa, Canada. pp.I12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04427278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology of non-contact measurement of electric potential at the surface of dielectrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Neagoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yopa Eka Prawatya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31451,480 +31593,480 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e conférence de la Société Française d’Électrostatique (SFE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d’Électrostatique (SFE), Aug 2016, Poitiers (Université de Poitiers), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs influents du processus de tribo-charge au contact conforme entre deux polymères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Mellouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Neagoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yopa Eka Prawatya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lazhar Herous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e conférence de la Société Française d’Électrostatique (SFE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d’Électrostatique (SFE), Aug 2016, Poitiers (Université de Poitiers), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tribocharging of polymer plates as influenced by Surface Roughness</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yopa Eka Prawatya</w:t>
+                <w:t xml:space="preserve">Factors that Influence the Efficiency of a Tribo-Aero-Electrostatic Separator for Finely-Grinded Matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Messal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekhaleff Abdelkader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Medles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lucien Dascalescu</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71st STLE Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Las Vegas, Nevada, U.S.A., United States</w:t>
+              <w:t xml:space="preserve">2016 Electrostatics Joint Conference June 13-16, 2016. Purdue University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Purdue, United States. pp.A5 1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId719" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04976120v1</w:t>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors that Influence the Efficiency of a Tribo-Aero-Electrostatic Separator for Finely-Grinded Matter</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karim Medles</w:t>
+                <w:t xml:space="preserve">Tribocharging of polymer plates as influenced by Surface Roughness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Neagoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yopa Eka Prawatya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Souchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 Electrostatics Joint Conference June 13-16, 2016. Purdue University</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Purdue, United States. pp.A5 1-10</w:t>
+              <w:t xml:space="preserve">71st STLE Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Las Vegas, Nevada, U.S.A., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId720" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04426830v1</w:t>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude comparative des techniques d’intelligence artificielle dans le contexte du contrôle optimale d’un séparateur électrostatique industriel à électrode rotative</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Numerical and experimental study of a roll-type electrostatic separator for the recovery of aluminum and copper from waste electric wires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhady Salama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gontran Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Medles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31939,119 +32081,106 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e conférence de la Société Française d’Électrostatique (SFE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d’Électrostatique (SFE), Aug 2016, Poitiers (Université de Poitiers), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId722" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04976305v1</w:t>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental study of a roll-type electrostatic separator for the recovery of aluminum and copper from waste electric wires</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karim Medles</w:t>
+                <w:t xml:space="preserve">Thermally-controlled tribo-charging of polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yopa Eka Prawatya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Neagoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -32060,106 +32189,119 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e conférence de la Société Française d’Électrostatique (SFE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d’Électrostatique (SFE), Aug 2016, Poitiers (Université de Poitiers), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04976429v1</w:t>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermally-controlled tribo-charging of polymers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Neagoe</w:t>
+                <w:t xml:space="preserve">Étude comparative des techniques d’intelligence artificielle dans le contexte du contrôle optimale d’un séparateur électrostatique industriel à électrode rotative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Dahou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Touhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Medles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -32168,234 +32310,234 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e conférence de la Société Française d’Électrostatique (SFE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d’Électrostatique (SFE), Aug 2016, Poitiers (Université de Poitiers), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId724" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04976389v1</w:t>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental modeling and optimization of the tribochrging process in a sliding contact between polymeric materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yopa Eka Prawatya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Neagoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Souchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">71st Society of Tribologists and Lubrication Engineers Annual Meeting and Exhibition 2016 (71st STLE Annual Meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society of Tribologists and Lubrication Engineers (STLE), May 2016, Las Vegas (Nevada), United States. pp.611-624</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corona discharge as affected by the presence of various dielectric materials on the surface of a grounded electrode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloud Kachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Nadjem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32410,113 +32552,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème conférence de la Société Française d’Electrostatique, SFE'2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement en continu d’un séparateur tribo-électrostatique à lit fluidisé et deux électrodes-disques tournantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Mekhalef Benhafssa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Messal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Medles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32531,113 +32673,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e conférence de la Société Française d’Électrostatique (SFE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d’Électrostatique (SFE), Aug 2016, Poitiers (Université de Poitiers), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Propeller-Type Tribocharger for Granular Plastics Mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Mekhalef Benhafssa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Messal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Medles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32652,2711 +32794,2711 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 Electrostatics Joint Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESA, Jun 2016, West Lafayette, United States. pp.G6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04426893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation d’un convoyeur à ondes mobiles à champ électrique polyphasé pour le transport et la séparation des matériaux pulvérulents</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
+                <w:t xml:space="preserve">Séparation tribo-aéro-électrostatique du PVC contenu dans un mélange de matériaux granulaires issus des déchets des équipements électriques et électroniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Claude Aba'a Ndong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thami Zeghloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Samuila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Touhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème conférence de la Société Française d’Electrostatique, SFE'2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Poitiers, France</w:t>
+              <w:t xml:space="preserve">10e conférence de la Société Française d’Électrostatique (SFE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d’Électrostatique (SFE), Aug 2016, Poitiers (Université de Poitiers), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId729" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493681v1</w:t>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séparation tribo-aéro-électrostatique du PVC contenu dans un mélange de matériaux granulaires issus des déchets des équipements électriques et électroniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Claude Aba'a Ndong</w:t>
+                <w:t xml:space="preserve">Correlations between mechanical and tribocharging properties of polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yopa Eka Prawatya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Neagoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Seddik Touhami</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Souchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e conférence de la Société Française d’Électrostatique (SFE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d’Électrostatique (SFE), Aug 2016, Poitiers (Université de Poitiers), France</w:t>
+              <w:t xml:space="preserve">71st Society of Tribologists and Lubrication Engineers Annual Meeting and Exhibition 2016 (71st STLE Annual Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society of Tribologists and Lubrication Engineers (STLE), May 2016, Las Vegas (Nevada), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId732" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04976239v1</w:t>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlations between mechanical and tribocharging properties of polymers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationship between electrostatic charge and wear of polymeric materials in translational tribocharging Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Neagoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yopa Eka Prawatya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Souchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">71st Society of Tribologists and Lubrication Engineers Annual Meeting and Exhibition 2016 (71st STLE Annual Meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society of Tribologists and Lubrication Engineers (STLE), May 2016, Las Vegas (Nevada), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId734" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04976217v1</w:t>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between electrostatic charge and wear of polymeric materials in translational tribocharging Process</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucien Dascalescu</w:t>
+                <w:t xml:space="preserve">Utilisation d’un convoyeur à ondes mobiles à champ électrique polyphasé pour le transport et la séparation des matériaux pulvérulents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Belgacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Tilmatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah-Eddine Bendimerad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71st Society of Tribologists and Lubrication Engineers Annual Meeting and Exhibition 2016 (71st STLE Annual Meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society of Tribologists and Lubrication Engineers (STLE), May 2016, Las Vegas (Nevada), United States</w:t>
+              <w:t xml:space="preserve">10ème conférence de la Société Française d’Electrostatique, SFE'2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId735" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04976172v1</w:t>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corona-assisted plate-type electrostatic separation process for granular plastic wastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Touhami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Miloudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Dahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE Industry Applications Society Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Addison (Texas), United States. pp.2015-EPC-0516, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IAS.2015.7356772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04426695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collection of ultrafine particles using polypropylene non-woven filter media charged by triode corona discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Fatihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE Industry Applications Society Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Addison, United States. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IAS.2015.7356774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04486801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorting of finely-grinded granular mixtures using a belt-type corona-electrostatic separator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Messal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Mekhalef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE Industry Applications Society Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Adisson, TX, United States. pp.2015-EPC-0500, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IAS.2015.7356757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04426661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premises of evaluation of the filtration efficiency of an electrostatic precipitator by measuring of the electric charge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Bengrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Miloua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Miloudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Tilmatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE Industry Applications Society Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Addison, United States. pp.1-5, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IAS.2015.7356760⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId746" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04486812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between the surface-electric-potential characteristics of tribo- and corona-charged polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yopa Prawatya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Neagoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE Industry Applications Society Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Addison, United States. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IAS.2015.7356756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03666632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tribocharging phenomena in sliding contacts between polymeric materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Rouagdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Fatihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 IEEE Industry Applications Society Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Vancouver, Canada. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IAS.2014.6978340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la procédure de charge couronne sur la distribution spatio-temporelle du potentiel électrique à la surface des médias non-tissé en polypropylène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Fatihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Rouagdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atallah Smaili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belaid Tabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème conférence de la Société Française d’Electrostatique, SFE'2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Toulouse, France. pp.202-207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpretation of surface potential measurements performed with the vibrating capacitive probe of an electrostatic voltmeter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Fatihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurentiu Marius Dumitran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 IEEE Industry Applications Society Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Vancouver, United States. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IAS.2014.6978354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04486793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a cost-efficient electrostatic precipitator for hospital wastes incineration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Miloua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Tilmatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi-Mohammed Remaoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Bengrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 IEEE Industry Applications Society Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Lake Buena Vista, United States. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IAS.2013.6682464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04486788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electro-Hydro-Dynamic plumes due to autonomous and non autonomous charge injection by a sharp blade electrode in a dielectric liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Louste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 IEEE Industry Applications Society Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Lake Buena Vista, United States. pp.1-9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IAS.2013.6682443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation of electrohydrodynamic plumes for locally enhanced cooling in dielectric liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Louste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fang-Bao Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th IEEE Industry Applications Society Annual Meeting (IEEE IAS 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE Industry Applications Society, Oct 2013, Lake Buena Vista (Florida), United States. pp.1-9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IAS.2013.6682449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation d’un filtre électrostatique avec un bon rapport qualité-prix pour un incinérateur de déchets médicaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi-Mohamed Remaoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Tilmatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Miloua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacera Hammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Conférence de la Société Française d’Electrostatique, SFE'2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française d’électrostatique (SFE), Jul 2012, Cherbourg-Octeville, France. pp.345-348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04492491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collection of submicron particles using a DBD precipitator energized by a modified square waveform voltage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Gouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Tilmatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Conférence de la Société Française d’Electrostatique, SFE'2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Cherbourg-Octeville, France. pp.267-272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart Home Precipitator for biomass-furnaces: Design considerations on a small scale electrostatic precipitator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Greil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 IEEE Industry Applications Society Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Las Vegas, United States. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IAS.2012.6373987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04486775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of a Cost-Effective “Wire-Plate” Type ESP for Installation in a Medical Wastes Incinerator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi-Mohamed Remaoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Tilmatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Miloua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacera Hammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 Electrostatics Joint Conference, ESA'2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Cambridge, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of DBD electrostatic precipitator under different high voltage waveforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Gouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Tilmatine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Electrostatic Precipitation, ICESP’XII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Nuremberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of barrier discharge electrostatic precipitator in a wire-to-square tube configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Gouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Tilmatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Conférence Nationale sur la Haute Tension, CNHT'2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Tiaret, Algeria. pp.264-268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Pressure and Humidity on Properties of the Corona Discharge in ESP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamou Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massinissa Aissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Zebboudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -35371,113 +35513,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Conférence Nationale sur la Haute Tension, CNHT'2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Tiaret, Algeria. pp.307-312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite Element Analysis of Electrostatic Precipitator Performence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamou Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massinissa Aissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Zebboudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -35492,4828 +35634,4828 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Conférence Nationale sur la Haute Tension, CNHT'2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Tiaret, Algeria. pp.136-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Relative Humidity on the Electrical Behavior of an Electrostatic Precipitator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamou Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Zebboudj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e Conférence de la Société Française d’Electrostatique, SFE'2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française d’électrostatique (SFE), Aug 2010, Montpellier, France. pp.366-371</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the Dielectric Barrier on the Collection Efficiency of Submicron Particles in a Wire to Square Glass Tube ESP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Gouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Tilmatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e Conférence de la Société Française d’Electrostatique, SFE'2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française d’électrostatique, Aug 2010, Montpellier, France. pp.377-381</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Relative Humidity on the Collection Efficiency of a Wire-To-Plane Electrostatic Precipitator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Zebboudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 IEEE Industry Applications Society Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Houston, United States. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IAS.2010.5615948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04486666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation expérimentale de la décharge couronne dans une configuration fil-cylindre en polarité positive. Application de la méthodologie des plans d'expériences</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId280" w:history="1">
+                <w:t xml:space="preserve">Effect of logitidunal distribution of DC corona discharge in wire-to-plane ESP on the collection efficiency of submicron particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Miloua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tilmatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId780" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algerian Journal of Technology, Série B- Numéro Spécial (Proc. 7ème Conférence Nationale sur la Haute Tension</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Sidi Bel Abbès, Algérie. pp.299-304</w:t>
+              <w:t xml:space="preserve">International Symposium on Electrohydrodynamics ISEHD'2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Sarawa, Malaysia. pp.N°D3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId778" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00524677v1</w:t>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00465161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of logitidunal distribution of DC corona discharge in wire-to-plane ESP on the collection efficiency of submicron particles</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId280" w:history="1">
+                <w:t xml:space="preserve">Modélisation expérimentale de la décharge couronne dans une configuration fil-cylindre en polarité positive. Application de la méthodologie des plans d'expériences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId783" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rezouga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tilmatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dascalescu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Electrohydrodynamics ISEHD'2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Sarawa, Malaysia. pp.N°D3</w:t>
+              <w:t xml:space="preserve">Algerian Journal of Technology, Série B- Numéro Spécial (Proc. 7ème Conférence Nationale sur la Haute Tension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Sidi Bel Abbès, Algérie. pp.299-304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId781" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00465161v1</w:t>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00524677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédés électrostatique et protection de l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Conférence Nationale sur la Haute Tension, Sidi-Bel-Abbèes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Sidi-Bel-Abbèes, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00462431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Calcul de la capabilité de la sonde électrostatique dans un dispositif de mesure de charge</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Amélioration de la commande floue d'un séparateur électrostatique à cylindre tournant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Medles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tilmatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Samuila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth International Symposium on Turbulence and Shear Flow Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Sidi-Bel-Abbèes, Algérie. pp.00</w:t>
+              <w:t xml:space="preserve">7ème Conférence Nationale sur la Haute Tension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Sidi-Bel-Abbèes, Algérie. pp.PP 288-291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId783" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00527851v1</w:t>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00555355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la commande floue d'un séparateur électrostatique à cylindre tournant</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">« Calcul de la capabilité de la sonde électrostatique dans un dispositif de mesure de charge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Senouci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bendaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Medles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tilmatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dascalescu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Conférence Nationale sur la Haute Tension</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Sidi-Bel-Abbèes, Algérie. pp.PP 288-291</w:t>
+              <w:t xml:space="preserve">Sixth International Symposium on Turbulence and Shear Flow Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Sidi-Bel-Abbèes, Algérie. pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId784" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00555355v1</w:t>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The collection efficiency of submicron particles in wire-to-cylinder ESP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Miloua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tilmatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algerian Journal of Technology, Série B- Numéro Spécial (Proc. 7ème Conférence Nationale sur la Haute Tension)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Sidi-Bel-Abbèes, Algeria. pp. 324-327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00465152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Discretization of the Active Electrode of Wire to Cylinder ESP on the Collection Efficiency of Submicron Particles for Different Particle Sizes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId280" w:history="1">
+                <w:t xml:space="preserve">Optimisation du processus de séparation électrostatique par les algorithmes génétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId791" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dahou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Medles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tilmatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dascalescu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CD proc. Joint Conference ESA/IEJ/IEA/IEEE-EPC/SFE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Boston, United States. pp.N° P1.04</w:t>
+              <w:t xml:space="preserve">7ème Conférence Nationale sur la Haute Tension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Sidi-Bel-Abbèes, Algérie. pp. 283-287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId787" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00465158v1</w:t>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00462429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation du processus de séparation électrostatique par les algorithmes génétiques</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId280" w:history="1">
+                <w:t xml:space="preserve">Effect of the Discretization of the Active Electrode of Wire to Cylinder ESP on the Collection Efficiency of Submicron Particles for Different Particle Sizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Miloua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tilmatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Conférence Nationale sur la Haute Tension</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Sidi-Bel-Abbèes, Algérie. pp. 283-287</w:t>
+              <w:t xml:space="preserve">CD proc. Joint Conference ESA/IEJ/IEA/IEEE-EPC/SFE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Boston, United States. pp.N° P1.04</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId788" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00462429v1</w:t>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00465158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale de la décharge couronne générée par une configuration fil-plan modifiée pour des applications de procédés électrostatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bendaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tilmatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Medles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Senouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Blejan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Conférence Nationale sur la Haute Tension</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Sidi-Bel-Abbèes, Algérie. pp. 332-336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00460990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingénierie des hautes tensions et protection de l'environnement&amp;quot;, Conférence Nationale sur la Haute Tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNHT'2009, Algeria, April 19-21, 2009.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Sidi Bel Abbès, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00460814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tribo-electrostatic Phenomena in Sucction-type Dilute-phase Pneumatic Transport Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dragan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Lancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bilici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6-ème Conférence SFE, SUPELEC, Gif-sur-Yvette, 7-9 juillet 2008.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Gif-Sur Yvette, France. pp. 178-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00396722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of Granular Insulating Materials in View of Electrostatic Separation</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Numerical Modelling of Insulating Particles Trajectories in Roll-Type Corona-Electrostatic Separators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tilmatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Medles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bendaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Samuila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Colloque sur les Matériaux pour Génie Electrique, Toulouse, 15-16 mai 2008.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Toulouse, France</w:t>
+              <w:t xml:space="preserve">6-ème Conférence SFE, SUPELEC, Gif-sur-Yvette 7-9 juillet 2008.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Gif-Sur Yvette, France. pp. 184-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId793" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00389110v1</w:t>
+            <w:hyperlink r:id="rId796" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00416712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Set-Point Identification and Robustness Testing of a Free-Fall Triboelectrostatic Separation Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tilmatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bendimerad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Medles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bendaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industry Applications Society Annual Meeting, 2008. IAS '08. IEEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Edmonton, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/08IAS.2008.102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00406838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Modelling of Insulating Particles Trajectories in Roll-Type Corona-Electrostatic Separators</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterisation of Granular Insulating Materials in View of Electrostatic Separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dascalescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mihalcioiu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6-ème Conférence SFE, SUPELEC, Gif-sur-Yvette 7-9 juillet 2008.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Gif-Sur Yvette, France. pp. 184-187</w:t>
+              <w:t xml:space="preserve">4ème Colloque sur les Matériaux pour Génie Electrique, Toulouse, 15-16 mai 2008.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId796" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00416712v1</w:t>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00389110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors that Influence the Fluidized-Bed Tribo-Electrostatic Separation of Plastic Granular Mixtures</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+                <w:t xml:space="preserve">Modélisation expérimentale et numérique des phénomènes électrostatiques / Séparation électrostatique / Installations et procédés industriels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industry Applications Society Annual Meeting, 2008. IAS '08. IEEE 5-9 Oct. 2008</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées du groupe de travail sur les matériaux diélectriques du GDR SEEDS Université de Montpellier II, 29-30 janvier 2008.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId797" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00388424v1</w:t>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00384652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premises for the Optimal Design of a Combined Corona- Electrostatic Electrode System</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+                <w:t xml:space="preserve">Le tri électrostatique pour le recyclage des matériaux organiques, les matériaux et les composants organiques pour l'électronique et le génie électrique de demain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6-ème Conférence SFE, SUPELEC, pp. 150-153, Gif-sur-Yvette, 7-9 juillet 2008.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Gif-Sur Yvette, France</w:t>
+              <w:t xml:space="preserve">Journées thématiques des sections électronique et électrotechnique du Club EEA, ENSIL Limoges, 12-13 mars 2008.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId799" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00403527v1</w:t>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00384643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tri électrostatique pour le recyclage des matériaux organiques, les matériaux et les composants organiques pour l'électronique et le génie électrique de demain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+                <w:t xml:space="preserve">Factors that Influence the Fluidized-Bed Tribo-Electrostatic Separation of Plastic Granular Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Calin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Iuga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Samuila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dragan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées thématiques des sections électronique et électrotechnique du Club EEA, ENSIL Limoges, 12-13 mars 2008.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Industry Applications Society Annual Meeting, 2008. IAS '08. IEEE 5-9 Oct. 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Edmonton, Canada. pp. 1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId803" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/08IAS.2008.129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00384643v1</w:t>
+                <w:t xml:space="preserve">hal-00388424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId803" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation expérimentale et numérique des phénomènes électrostatiques / Séparation électrostatique / Installations et procédés industriels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+                <w:t xml:space="preserve">Premises for the Optimal Design of a Combined Corona- Electrostatic Electrode System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId805" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. M. Dumitran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId806" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Badicu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Plopeanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.V. Notingher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du groupe de travail sur les matériaux diélectriques du GDR SEEDS Université de Montpellier II, 29-30 janvier 2008.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Montpellier, France</w:t>
+              <w:t xml:space="preserve">6-ème Conférence SFE, SUPELEC, pp. 150-153, Gif-sur-Yvette, 7-9 juillet 2008.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Gif-Sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId803" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00384652v1</w:t>
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00403527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId804" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premises for the Electrostatic Separation of Wheat Bran Tissues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+                <w:t xml:space="preserve">Surface Charge of Fibrous Dielectrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tabti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId809" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Makideche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Plopeanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.M. Dumitran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industry Applications Society Annual Meeting, 2008. IAS '08. IEEE 5-9 Oct. 2008.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6-ème Conférence SFE, SUPELEC, Gif-sur-Yvette, 7-9 juillet 2008.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Gif-Sur Yvette, France. pp. 154-157</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId804" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00388714v1</w:t>
+            <w:hyperlink r:id="rId807" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00406782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId806" w:history="1">
+            <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Charge of Fibrous Dielectrics</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+                <w:t xml:space="preserve">Premises for the Electrostatic Separation of Wheat Bran Tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dragan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bilici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Beleca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6-ème Conférence SFE, SUPELEC, Gif-sur-Yvette, 7-9 juillet 2008.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Industry Applications Society Annual Meeting, 2008. IAS '08. IEEE 5-9 Oct. 2008.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Edmonton, Canada. pp. 1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId811" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/08IAS.2008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId806" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00406782v1</w:t>
+            <w:hyperlink r:id="rId810" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00388714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude comparative entre les cartes de contrôle Shewhart et CUSUM appliquées aux procédés de séparation électrostatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Senouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bendaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Medles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tilmatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6-ème Conférence SFE, SUPELEC, pp. 158-161, Gif-sur-Yvette, 7-9 juillet 2008.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Gif-sur-Yvette, France. pp. 158-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00406405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrostatic Properties of Wheat Bran Tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Rouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dragan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bilici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Beleca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6-ème Conférence SFE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SUPELEC, Jul 2008, Gif-sur-Yvette, France. pp. 194-197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00403612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corona Charging and Charge Decay Characteristics of Non-Woven Filter Media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId807" w:history="1">
+                <w:t xml:space="preserve">Surface Potential Decay for Non-woven Fabrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId808" w:history="1">
+            <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Makideche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Plopeanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.M. Dumitran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId812" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dascalescu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industry Applications Society Annual Meeting, 2008. IAS '08. IEEE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Joint International Conference on Materials for Electrical Engineering, Bucarest, 15-16 juin 2008.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Bucarest, Romania</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId811" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00406800v1</w:t>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00406784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Potential Decay for Non-woven Fabrics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId807" w:history="1">
+                <w:t xml:space="preserve">Corona Charging and Charge Decay Characteristics of Non-Woven Filter Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId808" w:history="1">
+            <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Makideche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Plopeanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.M. Dumitran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.M. Herous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint International Conference on Materials for Electrical Engineering, Bucarest, 15-16 juin 2008.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Industry Applications Society Annual Meeting, 2008. IAS '08. IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Edmonton, Canada. pp. 1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/08IAS.2008.109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId814" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00406784v1</w:t>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00406800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId815" w:history="1">
+            <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Study between the Shewhart and CUSUM Charts for the Statistic Control of Electrostatic Separation Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Senouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bendaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Medles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tilmatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industry Applications Society Annual Meeting, 2008. IAS '08. IEEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Edmonton, Canada. pp. 1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId816" w:history="1">
+            <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/08IAS.2008.103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId815" w:history="1">
+            <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00406431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId817" w:history="1">
+            <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Modelling of Tribocharging Phenomena in Dust Aspirators</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental Study of Corona Discharge Generated in a Modified Wire-Plate Electrode Configuration for Electrostatic Processes Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bendaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tilmatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Medles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Blejan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint International Conference on Materials for Electrical Engineering, Bucarest, 15-16 juin 2008.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Industry Applications Society Annual Meeting, 2008. IAS '08. IEEE, 5-9 Oct. 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Edmonton, Canada. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId821" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/08IAS.2008.106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId817" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00389135v1</w:t>
+            <w:hyperlink r:id="rId820" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00388322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of Corona Discharge Generated in a Modified Wire-Plate Electrode Configuration for Electrostatic Processes Applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental Modelling of Tribocharging Phenomena in Dust Aspirators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dragan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Lancu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bilici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dascalescu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industry Applications Society Annual Meeting, 2008. IAS '08. IEEE, 5-9 Oct. 2008</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Joint International Conference on Materials for Electrical Engineering, Bucarest, 15-16 juin 2008.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Bucarest, Romania</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId818" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00388322v1</w:t>
+            <w:hyperlink r:id="rId822" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00389135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId820" w:history="1">
+            <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular dynamics of poly 3-hexyl thiophene by broadband dielectric spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId821" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Petre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId822" w:history="1">
+            <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId823" w:history="1">
+            <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Reyes-Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Saini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId825" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z.R. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAS '08 : IEEE Industry Applications Society Annual Meeting, Edmonton, Canada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Edmonton, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId820" w:history="1">
+            <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03965227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId826" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrostatic Separation Methods for the recycling of Information Technology Wastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Renewable Energy and Eco-Design in Electrical Engineering iREED'08, Montpellier, 11 décembre 2008. (cd)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId826" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00388712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId827" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of corona discharge in cylinder-wire-plate electrode configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.M. Dumitran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petru Notingher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Atten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the ESA/IEEE-IAS/IEJ/SFE Joint Conference on Electrostatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Berkeley, United States. pp.690-699</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId827" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00197123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId828" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of corona discharge in cylinder-wire-plate electrode configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.M. Dumitran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petru Notingher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Atten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5éme conférence de la société française d'électrostatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Grenoble, France. pp. 240-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId828" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00202939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId829" w:history="1">
+            <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dual band SiGe quadrature VCO design for GSM/DCS-PCS applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe de Astis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. European Microwave Conference (EMC 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Amsterdam, Netherlands. pp.197-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId829" w:history="1">
+            <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03777785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId830" w:history="1">
+            <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of low noise mixer for microwave applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiza Amrouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Allam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. Asia-Pacific Microwave Conference (APMC 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2004, New-Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId830" w:history="1">
+            <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03777771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId831" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 5 GHz fully integrated full PMOS low phasenoise LC VCO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe de Astis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. IEEE Compound Semiconductor Integrated Circuit Symposium (IEEE CSICS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Monterey,USA, United States. pp.151-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId831" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03777787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId832" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de recherche de l'optimum de bruit de phase dans les oscillateurs LC - Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Duvanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. Journées Nationales Microondes (JNM 2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Lille, France. pp.5B2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId832" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03759366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId833" w:history="1">
+            <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fully monolithic SiGe quadrature voltage controlled oscillator design for GSM/DCS-PCS applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId834" w:history="1">
+            <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cam Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe de Astis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. IEEE IMS Radio Frequency. Integrated Circuit Symposium (RFIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, Seattle,USA, United States. pp.455-458</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId833" w:history="1">
+            <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03702467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId835" w:history="1">
+            <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures optimales de transistors HEMT pour mélangeurs micro-ondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Allam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Duvanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. Colloque Traitement Analogique de l'Information, du Signal et ses Applications (TAISA 2000)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId835" w:history="1">
+            <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03655161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId836" w:history="1">
+            <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and design of Millimeter-wave HEMT gate mixers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Allam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Duvanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. IEEE/ MTT Microwave Symposium (IEEE/MMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, Tétouan, Morocco. pp.168-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId836" w:history="1">
+            <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03655160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId837" w:history="1">
+            <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode simplifiée de calcul du gain de conversion d’un mélangeur à HEMT par la grille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Allam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId838" w:history="1">
+            <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kolanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Duvanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. Journées Nationales Microondes (JNM 1999)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1999, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId837" w:history="1">
+            <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03637751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -40323,267 +40465,267 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId839" w:history="1">
+            <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrostatic separation of mineral and vegetal powders with a custom built corona separator: application to biorefinery of rice husk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId840" w:history="1">
+            <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rova Karine Rajaonarivony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId841" w:history="1">
+            <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Conference on Micromechanics of Granular Media (Powders &amp; Grains)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montpellier, France. EDP Sciences, EPJ Web of Conferences, 140, 2017, EPJ Web of Conferences. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId845" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714013020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId842" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId843" w:history="1">
+            <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dry fractionation of plant material powders using an electrostatic corona separator: a model study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId841" w:history="1">
+            <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId844" w:history="1">
+            <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Cadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Messal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Conference on Green Process Engineering GPE2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Mont Tremblant, Canada. Engineering Conferences International, ECI Symposium Series, 16AG, 2016, ECI Symposium Series</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId843" w:history="1">
+            <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -40593,133 +40735,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId845" w:history="1">
+            <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrostatic Separation of Metals and Plastics From Waste Electrical and Electronic Equipment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Iuga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WEEE Recycling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.75-106, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId846" w:history="1">
+            <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-803363-0.00004-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId845" w:history="1">
+            <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -40729,192 +40871,192 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId847" w:history="1">
+            <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale des phénomènes tribo-électrostatiques dans les médias des filtres d'air d'habitacle automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.M. Dumitran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Plopeanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId847" w:history="1">
+            <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00418122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId848" w:history="1">
+            <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of Experiments and Virtual Instrumentation for Electrostatic Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId848" w:history="1">
+            <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00417836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -40924,114 +41066,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId849" w:history="1">
+            <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMPORTEMENT DE GRANULES CONDUCTEURS EN CHAMP ELECTRIQUE MONO-IONISE DANS L'AIR ATMOSPHERIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId850" w:history="1">
+            <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Doru Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique [physics]. Université Joseph Fourier (Grenoble I), 1994. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId851" w:history="1">
+            <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId849" w:history="1">
+            <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02129780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId852"/>
+      <w:footerReference w:type="default" r:id="rId855"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -41178,51 +41320,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570236v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Settaf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehira Ziari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thami Zeghloul" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Dascalescu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2026.104273" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191815v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelly Saini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Shakthi Prasad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Dascalescu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2025.3591391" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222229v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Labiod" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sofiane Bendilmi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Daioui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Tomasella" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2025.104157" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975883v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Medles" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Iuga" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ELSTAT.2025.104036" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261939v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2025.104168" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245388v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Parenty" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2025.104158" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148318v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmina Chiujdea" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Cananau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2025.3548027" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049320v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Eddine Achouri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Simonelli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2025.104081" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032730v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloua Fethi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Miloudi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touhami Seddik" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2025.2489484" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893607v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Moulai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Menad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2024.104014" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184477v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Amiour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2025.104130" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951705v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Perbet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2025.104046" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469501v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba Dani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Sofiane Bendilmi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2025.3647379" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928958v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sofiane bendilmi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2025.104041" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975855v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed-Eddine Achouri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djillali Aouimeur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Lungu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2024.3462902" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291394v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Chouali" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kasdi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2025.104186" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847944v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Miloua" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Nemmi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su162411142" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975845v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Derrardjia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Nettour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chettibi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Chaib" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15587/2706-5448.2024.300766" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942673v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Rezoug" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Touhami" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maammar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wessim Aksa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2024.3524196" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04829581v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bouargoub" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Benmimoun" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Fethi Bekkara" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02726351.2024.2388522" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705833v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le-Clerc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2024.3427680" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457479v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2702/1/012026" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457489v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lungu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2702/1/012025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04928986v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2702/1/012018" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426563v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02726351.2023.2295399" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280489v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Bekakria" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2023.103814" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426521v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Benabderrahmane" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2023.3272872" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426576v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gontran Richard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2023.3340633" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546831v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2023.3281309" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280486v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Atroune" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Taib" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukhalfa Bendahmane" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Tilmatine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2023.103816" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219647v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2021.103656" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129587v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Fodil Boukhoulda" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2022.3197544" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865414v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2021.3130012" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223784v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Achouri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2022.103672" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280492v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fodil Boukhoulda" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2022.3197557" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681135v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Tilmatine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Fatu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2021.103651" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820525v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Melahi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Bogdan Neagoe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2022.103733" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213156v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouarda Chibane" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allaoua Rahmani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Smili" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2021.103575" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426442v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Renoux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2020.3031579" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621228v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Catinean" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu Marius Dumitran" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Samuila" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02726351.2020.1756545" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280484v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2021.3080662" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952706v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2021.3103485" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678968v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2021.3081607" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400471v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Messaoud&#232;ne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rachid Mekideche" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belaid Tabti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2019.103407" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703620v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Benaouda" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El-Mouloud Zelmat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2020.3020902" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703611v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2020.3021059" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481368v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Achouri" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zeghloul" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Medles" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Richard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dascalescu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/724/1/012048" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084616v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Alibida" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Zelmat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elmouloud Zelmat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Miloua" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02726351.2019.1600084" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546865v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2020.2976788" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664802v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Tilmatine" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Zeghloul" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fatu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dascalescu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/724/1/012050" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689379v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Messaoudene" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Rachid Mekideche" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2020.3001538" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690430v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafidha Reriballah" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2020.3007126" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441759v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benabderrahmane" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546866v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2019.2947660" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370625v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1322/1/012020" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283108v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Zouaghi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Zouzou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2018.11.065" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301049v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yopa Eka Prawatya" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouira Senouci" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2019.2923165" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326548v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horia-Nicolai Teodorescu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yopa Prawatya" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2019.04.014" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285916v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02726351.2019.1624664" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154625v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer-Laigle" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rouau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Kherbouche" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2018.2885964" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285944v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Ouiddir" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2019.103357" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283309v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2018.2866969" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426013v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2019.2920805" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283067v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamou Nouri" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2018.2866546" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400372v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouteffaha" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelber Bendaoud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Reguig" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2019.103367" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371007v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tilmatine" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1322/1/012005" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371037v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheira Hazadji" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian-Bogdan Neagoe" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1322/1/012011" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425991v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Touhami" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Aksa" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maammar" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2018.11.004" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295703v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Mekhalef Benhafssa" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2018.08.044" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315716v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Rouagdia" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nemamcha" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Herous" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2017.006423" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315677v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Daioui" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rezoug" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendaoud" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2017.006602" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316610v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Kachi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Nadjem" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Moussaoui" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2017.006493" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294204v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salama" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2018.03.036" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285429v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radjaa Messafeur" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Mahi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02726351.2018.1445150" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315519v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reguig" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tilmatine" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2017.006520" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295441v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2018.08.003" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316618v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mellouki" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Herous" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Neagoe" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Prawatya" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2018.006880" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315486v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belgacem" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bellebna" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miloua" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zouzou" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2017.006601" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915396v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Fethi Bekkara" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2017170149" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425889v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662885v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2016.12.003" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662691v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2017.2650145" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664718v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Neagoe" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Prawatya" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/174/1/012002" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425638v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2016.06.036" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425615v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bekkara" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2016.12.017" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425167v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhady Salama" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2016.11.002" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647137v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Neagoe" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2017.03.006" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425140v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Messal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2016.2636299" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425693v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2016.12.022" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647005v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Neagoe" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.E. Prawatya" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2017.10.007" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664777v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/174/1/012067" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484612v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fatihou" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2017.2678979" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425106v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2016.2622684" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316930v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Nicolae Popa" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02726351.2017.1340377" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637211v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Neagoe" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. E. Prawatya" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/174/1/012003" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425733v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Mekhalef-Benhafssa" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2017.08.004" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484781v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nouri" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zebboudj" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2016.09.001" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZKV80WQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672289v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2015.2493065" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425029v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Dahou" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2016.2533482" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629789v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius-Bogdan Neagoe" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljalil Reguig" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2016.7556516" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484787v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Ait Said" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Zebboudj" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2015.005324" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672320v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2016.05.006" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBWMPSR6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484573v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Iuga" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/646/1/012035" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460676v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Traor&#233;" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Laurentie" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2014.07.017" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-01TN518W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615103v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Wu" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Louste" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang-Bao Tian" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2014.2328775" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662599v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Souchet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/646/1/012058" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629727v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pelletier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2014.2382763" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484804v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fischer" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Grass" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Greil" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2013.2288430" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615000v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2014.2301872" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484806v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi-Mohamed Remaoun" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Hammadi" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2013.2272607" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268916v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokdad Remadnia" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Oprean" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02726351.2014.943379" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486244v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gouri" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2012.11.037" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8M63L4CJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104816v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Li" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane El-Mossouess" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2013.6633677" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460682v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2013.6682450" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460691v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2013.08.001" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0761G7PD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484860v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Gouri" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2013.6633681" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486212v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreau" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2011.08.011" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TP6QHFV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486187v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gouri" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Moreau" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/49/495201" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-ZT9VX5Q2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486153v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/301/1/012012" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460723v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/301/1/012062" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489081v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moreau" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34343/ijpest.2011.05.02.191" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668749v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Dragan" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Bilici" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Beleca" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Hemery" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2010.2040050" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459933v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nemamcha" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saad" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2009.01.028" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWDJWMX7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460252v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Younes" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Samuila" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2009.5128498" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459931v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hemery" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Rouau" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dragan" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bilici" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beleca" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2009.01.003" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRCX3XQF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459893v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Das" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2008.12.016" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HKXH98FM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460228v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Radu" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leonte" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2009.2018923" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460229v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Senouci" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2009.2018939" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459875v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bendimerad" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ziane" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459910v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Lancu" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2008.12.020" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZK4X2VMN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460239v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bendimered" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boukhoulda" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2008.06.008" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7FTN32R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459896v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Upkar Kumar" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2008.11.010" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMZWQZ60-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460237v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tabti" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plopeanu" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antoniu" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mekideche" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2009.01.047" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8F5TX5XL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459952v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mihalcioiu" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2005.1518825" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384065v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brahami" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11460-008-0040-4" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368747v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Calin" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Neamtu" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2008.926690" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368755v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caliap" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2007.912801" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368756v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stochita" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.V. Notingher" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2007.912803" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384052v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/142/1/012018IOPPublishing" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368744v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morar" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iuga" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2008.926689" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384273v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2007.912802" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368758v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Dumitran" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Blejan" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2008.2002935" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382898v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kadous" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2007175" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-7Z8WP9NX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384061v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/142/1/012019IOPPublishing" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368497v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rahli" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huzau" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2008.921376" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283704v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Nothinger" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Atten" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2007.05.011" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189497v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Notingher" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2005.863913" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189575v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2005.05.005" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7TJ58D2S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683329v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe de Astis" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cordeau" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Paillot" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSSC.2005.854601" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273831v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Amrouche" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Allam" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Duvanaud" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.20619" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WQTB3FBM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273832v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219477505002446" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273870v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Robin" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dardenne" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Huin" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mmce.20074" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P75XLXGX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00947393v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Oualkadi" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guegnaud" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1587/elex.1.363" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360904v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ribardi&#232;re" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/28.952525" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360902v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/28.924756" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360905v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Mihailescu" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Levin" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3886(01)00083-3" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJN49WPC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360901v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/28.821797" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360878v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19991313" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360903v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3886(99)00039-X" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0DJLFKCH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370638v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372916v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435063v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS54024.2023.10406840" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372930v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204489v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF65845.2025.11099111" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204488v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF65845.2025.11099422" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204490v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF65845.2025.11099433" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372887v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204486v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF65845.2025.11099211" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204487v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aadya Mohan Saini" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF65845.2025.11099435" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370621v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372797v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372790v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372805v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS55788.2024.11023714" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372777v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372750v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372765v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372824v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS55788.2024.11023730" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854592v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17758/eares17.eap0824126" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370652v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372755v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372813v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS55788.2024.11023715" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372739v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372641v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Sahli" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372620v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434997v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS54024.2023.10406481" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435203v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS54024.2023.10406499" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372607v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372711v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372592v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435226v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS54024.2023.10406557" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372724v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372653v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435045v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS54024.2023.10406882" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372671v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372731v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434963v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS54024.2023.10406393" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372555v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372543v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372525v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba Dany" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233655v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS48185.2021.9677354" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370921v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372482v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675461v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS44978.2020.9334857" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233647v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS48185.2021.9677288" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370913v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Benaissa" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372495v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233676v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS48185.2021.9677392" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796607v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS44978.2020.9334908" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795460v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS44978.2020.9334904" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795626v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD46958.2020.9341941" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795655v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS44978.2020.9334774" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976746v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAEE47123.2019.9014670" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976662v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432777v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2019.8912391" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441814v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2019.8912025" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976707v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ayache" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370891v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi Kurnianto" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Wahyuni" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441864v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ei-Mouloud Zelmat" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2019.8911963" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439610v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2019.8912352" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441834v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2019.8912382" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439669v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2019.8912375" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431115v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Reriballah" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2019.8911985" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976686v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mellouki" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491507v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429268v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429119v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431018v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976587v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429324v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429219v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976547v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976622v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429166v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494038v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976633v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976568v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428539v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delisor Ana Maria" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976448v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976474v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427166v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837524v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zouaghi" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kherbouche" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2017.8101688" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204144v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ias.2017.8101701" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976528v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429079v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2017.8101696" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428612v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2017.8101697" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675449v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2017.8101698" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429055v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2017.8101699" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427278v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976397v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976359v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976120v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426830v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekhaleff Abdelkader" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976305v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976429v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976389v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976206v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493718v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976377v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426893v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493681v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Belgacem" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Bendimerad" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976239v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Claude Aba'a Ndong" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976217v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976172v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426695v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2015.7356772" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486801v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2015.7356774" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426661v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Mekhalef" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2015.7356757" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486812v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Bengrit" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Miloudi" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2015.7356760" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666632v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2015.7356756" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675383v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2014.6978340" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493179v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atallah Smaili" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486793v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2014.6978354" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486788v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi-Mohammed Remaoun" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2013.6682464" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540427v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Traore" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2013.6682443" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462509v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2013.6682449" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492491v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491753v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486775v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Gras" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2012.6373987" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491491v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489419v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494346v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494307v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Aissou" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494280v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495083v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495090v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486666v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2010.5615948" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524677v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rezouga" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allali" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465161v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462431v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527851v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555355v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Younes" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465152v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465158v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462429v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dahou" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460990v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460814v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396722v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389110v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406838v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/08IAS.2008.102" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416712v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388424v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/08IAS.2008.129" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403527v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Dumitran" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Badicu" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384643v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384652v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388714v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/08IAS.2008" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406782v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tabti" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Makideche" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406405v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403612v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406800v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Herous" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/08IAS.2008.109" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406784v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406431v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/08IAS.2008.103" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389135v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388322v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/08IAS.2008.106" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965227v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Petre" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sombel Diaham" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reyes-Melo" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Saini" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.R. Li" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388712v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197123v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202939v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777785v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777771v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777787v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759366v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702467v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam Herv&#233;" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655161v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655160v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637751v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolanowski" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608134v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rova Karine Rajaonarivony" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714013020" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604381v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Cadin" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493767v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803363-0.00004-3" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418122v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417836v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02129780v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Doru Dascalescu" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570236v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Settaf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehira Ziari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thami Zeghloul" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Dascalescu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2026.104273" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597264v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Labiod" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sofiane Bendilmi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Dascalescu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2026.3675153" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222229v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Daioui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Tomasella" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2025.104157" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191815v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelly Saini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Shakthi Prasad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2025.3591391" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975883v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Medles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Iuga" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ELSTAT.2025.104036" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261939v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2025.104168" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245388v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Parenty" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2025.104158" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148318v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmina Chiujdea" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Cananau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2025.3548027" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049320v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Eddine Achouri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Simonelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2025.104081" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893607v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Moulai" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Menad" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2024.104014" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032730v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloua Fethi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Miloudi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touhami Seddik" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2025.2489484" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184477v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Amiour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2025.104130" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469501v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba Dani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Sofiane Bendilmi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2025.3647379" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951705v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Perbet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2025.104046" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975855v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed-Eddine Achouri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djillali Aouimeur" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Lungu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2024.3462902" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928958v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sofiane bendilmi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2025.104041" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291394v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Chouali" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kasdi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2025.104186" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847944v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Miloua" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Nemmi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su162411142" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975845v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Derrardjia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Nettour" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chettibi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Chaib" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15587/2706-5448.2024.300766" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942673v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Rezoug" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Touhami" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maammar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wessim Aksa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2024.3524196" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04829581v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bouargoub" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Benmimoun" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Fethi Bekkara" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02726351.2024.2388522" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705833v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le-Clerc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2024.3427680" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457479v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2702/1/012026" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04928986v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2702/1/012018" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457489v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lungu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2702/1/012025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426563v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02726351.2023.2295399" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280489v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Bekakria" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2023.103814" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426521v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Benabderrahmane" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2023.3272872" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426576v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gontran Richard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2023.3340633" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546831v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2023.3281309" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280486v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Atroune" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Taib" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukhalfa Bendahmane" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Tilmatine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2023.103816" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219647v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2021.103656" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129587v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Fodil Boukhoulda" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2022.3197544" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280492v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fodil Boukhoulda" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2022.3197557" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865414v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2021.3130012" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223784v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Achouri" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2022.103672" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820525v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Melahi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Bogdan Neagoe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2022.103733" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681135v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Tilmatine" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Fatu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2021.103651" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213156v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouarda Chibane" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allaoua Rahmani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Smili" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2021.103575" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426442v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Renoux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2020.3031579" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621228v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Catinean" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu Marius Dumitran" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Samuila" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02726351.2020.1756545" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280484v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2021.3080662" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952706v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2021.3103485" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678968v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2021.3081607" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400471v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Messaoud&#232;ne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rachid Mekideche" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belaid Tabti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2019.103407" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703611v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2020.3021059" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703620v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Benaouda" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El-Mouloud Zelmat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2020.3020902" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084616v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Alibida" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Zelmat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elmouloud Zelmat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Miloua" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02726351.2019.1600084" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481368v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Achouri" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zeghloul" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Medles" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Richard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dascalescu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/724/1/012048" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546865v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2020.2976788" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664802v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Tilmatine" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Zeghloul" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fatu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dascalescu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/724/1/012050" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689379v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Messaoudene" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Rachid Mekideche" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2020.3001538" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690430v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafidha Reriballah" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2020.3007126" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441759v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benabderrahmane" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546866v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2019.2947660" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283108v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Zouaghi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Zouzou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2018.11.065" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301049v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yopa Eka Prawatya" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouira Senouci" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2019.2923165" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326548v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horia-Nicolai Teodorescu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yopa Prawatya" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2019.04.014" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370625v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1322/1/012020" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285944v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Ouiddir" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2019.103357" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285916v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02726351.2019.1624664" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154625v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer-Laigle" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rouau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Kherbouche" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2018.2885964" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426013v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2019.2920805" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283309v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2018.2866969" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283067v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamou Nouri" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2018.2866546" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400372v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouteffaha" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelber Bendaoud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Reguig" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2019.103367" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371007v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tilmatine" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1322/1/012005" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425991v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Touhami" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Aksa" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maammar" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2018.11.004" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371037v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheira Hazadji" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian-Bogdan Neagoe" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1322/1/012011" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295703v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Mekhalef Benhafssa" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2018.08.044" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315716v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Rouagdia" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nemamcha" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Herous" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2017.006423" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315677v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Daioui" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rezoug" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendaoud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2017.006602" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316610v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Kachi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Nadjem" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Moussaoui" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2017.006493" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294204v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salama" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2018.03.036" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGN9B3Z3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285429v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radjaa Messafeur" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Mahi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02726351.2018.1445150" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315519v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reguig" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tilmatine" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2017.006520" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295441v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2018.08.003" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425889v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315486v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belgacem" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bellebna" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miloua" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zouzou" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2017.006601" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316618v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mellouki" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Herous" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Neagoe" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Prawatya" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2018.006880" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915396v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Fethi Bekkara" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2017170149" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662691v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2017.2650145" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664718v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Neagoe" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Prawatya" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/174/1/012002" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662885v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2016.12.003" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425638v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2016.06.036" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425615v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bekkara" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2016.12.017" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425167v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhady Salama" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2016.11.002" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425140v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Messal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2016.2636299" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647137v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Neagoe" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2017.03.006" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647005v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Neagoe" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.E. Prawatya" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2017.10.007" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664777v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/174/1/012067" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425693v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2016.12.022" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484612v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fatihou" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2017.2678979" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316930v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Nicolae Popa" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02726351.2017.1340377" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425106v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2016.2622684" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637211v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Neagoe" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. E. Prawatya" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/174/1/012003" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425733v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Mekhalef-Benhafssa" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2017.08.004" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672289v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2015.2493065" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484781v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nouri" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zebboudj" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2016.09.001" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZKV80WQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425029v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Dahou" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2016.2533482" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629789v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius-Bogdan Neagoe" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljalil Reguig" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2016.7556516" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484787v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Ait Said" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Zebboudj" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2015.005324" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672320v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2016.05.006" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBWMPSR6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484573v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Iuga" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/646/1/012035" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460676v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Traor&#233;" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Laurentie" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2014.07.017" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-01TN518W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615103v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Wu" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Louste" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang-Bao Tian" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2014.2328775" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662599v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Souchet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/646/1/012058" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629727v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pelletier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2014.2382763" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484804v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fischer" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Grass" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Greil" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2013.2288430" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615000v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2014.2301872" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268916v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokdad Remadnia" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Oprean" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02726351.2014.943379" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484806v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi-Mohamed Remaoun" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Hammadi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2013.2272607" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486244v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gouri" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2012.11.037" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8M63L4CJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104816v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Li" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane El-Mossouess" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2013.6633677" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460691v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2013.08.001" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0761G7PD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460682v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2013.6682450" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484860v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Gouri" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2013.6633681" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486212v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreau" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2011.08.011" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TP6QHFV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486153v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gouri" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Moreau" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/301/1/012012" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486187v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/49/495201" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-ZT9VX5Q2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460723v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/301/1/012062" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489081v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moreau" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34343/ijpest.2011.05.02.191" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668749v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Dragan" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Bilici" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Beleca" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Hemery" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2010.2040050" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459933v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nemamcha" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saad" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2009.01.028" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWDJWMX7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460252v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Younes" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Samuila" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2009.5128498" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459931v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hemery" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Rouau" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dragan" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bilici" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beleca" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2009.01.003" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRCX3XQF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459893v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Das" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2008.12.016" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HKXH98FM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460229v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Senouci" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2009.2018939" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459875v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bendimerad" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ziane" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460228v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Radu" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leonte" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2009.2018923" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460239v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bendimered" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boukhoulda" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2008.06.008" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7FTN32R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459910v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Lancu" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2008.12.020" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZK4X2VMN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459896v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Upkar Kumar" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2008.11.010" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMZWQZ60-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460237v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tabti" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plopeanu" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antoniu" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mekideche" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2009.01.047" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8F5TX5XL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459952v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mihalcioiu" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2005.1518825" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384065v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brahami" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11460-008-0040-4" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368747v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Calin" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Neamtu" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2008.926690" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368755v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caliap" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2007.912801" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384052v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/142/1/012018IOPPublishing" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368756v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stochita" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.V. Notingher" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2007.912803" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384273v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2007.912802" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368744v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morar" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iuga" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2008.926689" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368758v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Dumitran" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Blejan" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2008.2002935" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384061v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kadous" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/142/1/012019IOPPublishing" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382898v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2007175" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-7Z8WP9NX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368497v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rahli" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huzau" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2008.921376" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283704v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Nothinger" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Atten" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2007.05.011" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189497v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Notingher" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2005.863913" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189575v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2005.05.005" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7TJ58D2S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273832v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Amrouche" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Allam" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219477505002446" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273831v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Paillot" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Duvanaud" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.20619" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WQTB3FBM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683329v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe de Astis" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cordeau" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSSC.2005.854601" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273870v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Robin" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dardenne" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Huin" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mmce.20074" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P75XLXGX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00947393v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Oualkadi" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guegnaud" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1587/elex.1.363" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360904v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ribardi&#232;re" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/28.952525" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360902v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/28.924756" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360905v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Mihailescu" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Levin" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3886(01)00083-3" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJN49WPC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360901v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/28.821797" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360878v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19991313" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360903v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3886(99)00039-X" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0DJLFKCH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435063v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS54024.2023.10406840" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370638v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372916v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204489v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF65845.2025.11099111" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372930v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204490v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF65845.2025.11099433" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204488v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF65845.2025.11099422" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370621v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204487v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aadya Mohan Saini" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF65845.2025.11099435" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204486v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF65845.2025.11099211" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372887v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372797v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372790v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372777v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372805v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS55788.2024.11023714" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372824v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS55788.2024.11023730" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372765v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372750v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854592v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17758/eares17.eap0824126" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370652v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372813v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS55788.2024.11023715" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372755v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372739v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372641v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Sahli" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372620v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372607v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372711v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435203v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS54024.2023.10406499" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434997v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS54024.2023.10406481" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435226v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS54024.2023.10406557" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372592v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435045v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS54024.2023.10406882" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372724v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372653v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372671v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434963v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS54024.2023.10406393" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372731v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372555v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372543v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372525v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba Dany" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233655v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS48185.2021.9677354" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370921v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372482v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233647v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS48185.2021.9677288" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675461v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS44978.2020.9334857" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372495v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370913v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Benaissa" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233676v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS48185.2021.9677392" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796607v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS44978.2020.9334908" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795460v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS44978.2020.9334904" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795626v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD46958.2020.9341941" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976746v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAEE47123.2019.9014670" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795655v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS44978.2020.9334774" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976662v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432777v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2019.8912391" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441814v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2019.8912025" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976707v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ayache" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370891v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi Kurnianto" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Wahyuni" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441864v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ei-Mouloud Zelmat" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2019.8911963" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439610v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2019.8912352" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431115v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Reriballah" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2019.8911985" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441834v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2019.8912382" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439669v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2019.8912375" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976686v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mellouki" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429268v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491507v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431018v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429119v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976587v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429324v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429219v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976622v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976547v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429166v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494038v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976633v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976568v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976448v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428539v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delisor Ana Maria" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976474v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427166v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976528v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204144v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ias.2017.8101701" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837524v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zouaghi" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kherbouche" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2017.8101688" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429079v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2017.8101696" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428612v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2017.8101697" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675449v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2017.8101698" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429055v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2017.8101699" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427278v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976397v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976359v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426830v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekhaleff Abdelkader" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976120v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976429v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976389v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976305v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976206v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493718v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976377v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426893v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976239v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Claude Aba'a Ndong" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976217v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976172v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493681v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Belgacem" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Bendimerad" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426695v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2015.7356772" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486801v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2015.7356774" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426661v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Mekhalef" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2015.7356757" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486812v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Bengrit" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Miloudi" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2015.7356760" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666632v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2015.7356756" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675383v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2014.6978340" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493179v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atallah Smaili" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486793v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2014.6978354" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486788v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi-Mohammed Remaoun" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2013.6682464" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540427v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Traore" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2013.6682443" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462509v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2013.6682449" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492491v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491753v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486775v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Gras" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2012.6373987" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491491v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489419v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494346v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494307v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Aissou" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494280v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495083v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495090v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486666v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2010.5615948" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465161v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524677v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rezouga" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allali" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462431v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555355v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Younes" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527851v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465152v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462429v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dahou" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465158v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460990v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460814v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396722v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416712v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406838v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/08IAS.2008.102" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389110v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384652v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384643v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388424v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/08IAS.2008.129" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403527v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Dumitran" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Badicu" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406782v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tabti" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Makideche" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388714v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/08IAS.2008" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406405v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403612v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406784v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406800v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Herous" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/08IAS.2008.109" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406431v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/08IAS.2008.103" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388322v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/08IAS.2008.106" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389135v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965227v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Petre" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sombel Diaham" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reyes-Melo" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Saini" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.R. Li" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388712v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197123v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202939v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777785v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777771v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777787v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759366v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702467v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam Herv&#233;" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655161v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655160v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637751v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolanowski" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608134v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rova Karine Rajaonarivony" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714013020" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604381v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Cadin" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493767v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803363-0.00004-3" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418122v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417836v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02129780v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Doru Dascalescu" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>