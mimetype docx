--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -234,265 +234,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LMI-Based Conditions for Mode Detectability Analysis of Discrete-Time Switched Linear Systems Estimated with Minimum Distance Algorithm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kevin Guelton</w:t>
+                <w:t xml:space="preserve">A robust unknown input observer for open channel irrigation systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Arango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Etienne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kokou Langueh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Segovia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2024.112024⟩</w:t>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 165, pp.106510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2025.106510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04722431v1</w:t>
+                <w:t xml:space="preserve">hal-05239538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust unknown input observer for open channel irrigation systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan Pablo Arango</w:t>
+                <w:t xml:space="preserve">LMI-Based Conditions for Mode Detectability Analysis of Discrete-Time Switched Linear Systems Estimated with Minimum Distance Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.M. Motchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Etienne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 165, pp.106510. </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 173, pp.112024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2025.106510⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2024.112024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05239538v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic model predictive control of an irrigation canal with integrated performance-driven path planning of a measurement robot</w:t>
               </w:r>
@@ -2245,441 +2245,441 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Unknown Input Observer Design for Nonlinear LPV Systems</w:t>
+                <w:t xml:space="preserve">Constraint-Based Formation for Multiple Surface Aquatic Drones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Pablo Arango Restrepo</w:t>
+                <w:t xml:space="preserve">Nasiru Sambo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vicenç Puig</w:t>
+                <w:t xml:space="preserve">Auwal Tijjani Shehu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Fabresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Etienne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Rio de Janeiro (BRAZIL), Brazil</w:t>
+              <w:t xml:space="preserve">CMWRS IFAC Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Douai, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05166799v1</w:t>
+                <w:t xml:space="preserve">hal-05239465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Nonlinear State Feedback Tracking Controller for Open Channel Irrigation Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">A Novel Unknown Input Observer Design for Nonlinear LPV Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pablo Arango Restrepo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicenç Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Segovia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMWRS IFAC Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Douai, France, France</w:t>
+              <w:t xml:space="preserve">CDC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Rio de Janeiro (BRAZIL), Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05239421v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraint-Based Formation for Multiple Surface Aquatic Drones</w:t>
+                <w:t xml:space="preserve">A Nonlinear State Feedback Tracking Controller for Open Channel Irrigation Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasiru Sambo</w:t>
+                <w:t xml:space="preserve">Juan Pablo Arango Restrepo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auwal Tijjani Shehu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Fabresse</w:t>
+                <w:t xml:space="preserve">Vicenç Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Segovia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMWRS IFAC Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Douai, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05239465v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05239421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interval Luenberger like observer for fault detection and state estimation in One Sided Lipschitz-Quadratically Inner Bounded Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pablo Arango Restrepo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicenç Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2747,64 +2747,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions LMIs pour la détectabilité des modes des systèmes à commutations identifiés avec la méthode de distance minimum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.M. Motchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2842,64 +2842,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unknown Input Observer design for LPV OSL-QIB nonlinear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pablo Arango Restrepo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicenç Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2967,90 +2967,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Unknown Input Observer Design for Uncertain and Noisy QIB-OSL Nonlinear Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pablo Arango Restrepo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicenç Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Segovia Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4253,261 +4253,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03614755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of Centralized MPC on the Quadruple-tank Process with Guaranteeing Stability</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Duviella</w:t>
+                <w:t xml:space="preserve">An Algebraic Approach for Discrete Dynamic Reconstruction for Switched Bilinear Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.M.D. Motchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Rajaoarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Maestre</w:t>
+                <w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lucien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Informatics in Control, Automation and Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Lieusaint - Paris, France. pp.56-62, </w:t>
+              <w:t xml:space="preserve">IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Berlin, Germany. pp.1912-1917, </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0009827700560062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03604818v1</w:t>
+                <w:t xml:space="preserve">hal-03100710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Algebraic Approach for Discrete Dynamic Reconstruction for Switched Bilinear Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lala Rajaoarisoa</w:t>
+                <w:t xml:space="preserve">Implementation of Centralized MPC on the Quadruple-tank Process with Guaranteeing Stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roza Ranjbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Lucien</w:t>
+                <w:t xml:space="preserve">José Maestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Berlin, Germany. pp.1912-1917, </w:t>
+              <w:t xml:space="preserve">17th International Conference on Informatics in Control, Automation and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Lieusaint - Paris, France. pp.56-62, </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2583⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0009827700560062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03100710v1</w:t>
+                <w:t xml:space="preserve">hal-03604818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impulsive observer design for switched linear systems with time varying sampling and (a)synchronous switching rules</w:t>
               </w:r>
@@ -4532,51 +4532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.M.D. Motchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Berlin, Germany. pp.6434-6439, </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6182,51 +6182,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166661v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Arango" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Etienne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duviella" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Langueh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Segovia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3580325" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722431v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Motchon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guelton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.112024" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239538v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2025.106510" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166646v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Ranjbar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maestre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/hydro.2025.300" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076595v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Karkaba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Russeil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Simo Tala" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bougeard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boonaert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2023.120359" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216295v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Etienne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Pelay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simo Tala" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.119332" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449275v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Karimi Pour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604715v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Segovia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Puig" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2021.01.007" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224978v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Acosta L&#250;a" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Di Gennaro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Barbot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-018-0484-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330523v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M.D. Motchon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecoeuche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4752" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604787v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Maria Maestre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2020.11.004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330531v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2018.2881122" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304891v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu Hetel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Efimov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.04.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286513v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Girard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Greco" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.11.014" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330568v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Rajaoarisoa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.138" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561527v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lucien" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Di Gennaro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3802" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441605v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Khaled" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2016.08.028" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637888v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaly Petreczky" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.07.050" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166799v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Arango Restrepo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicen&#231; Puig" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239421v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239465v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasiru Sambo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auwal Tijjani Shehu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fabresse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166778v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou A.A. Langueh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083564v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166741v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166718v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Segovia Castillo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140974v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446889v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCRE57112.2023.10155573" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610878v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Anderson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Martin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mougin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noury Bouraqadi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Duviella" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.630" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056675v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647736v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Etienne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Langueh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794045v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Anani Agbessi Langueh" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Karkaba" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Iovine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc51059.2022.9992459" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056747v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Anderson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Garc&#237;a" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446913v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Rajaoarisoa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED54222.2022.9837186" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604832v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guekam" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC54610.2021.9655058" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614755v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604818v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maestre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009827700560062" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100710v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komi Midzodzi Pekpe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2583" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095359v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1785" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272849v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K M D Motchon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fiter" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915514v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915489v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Motchon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lecoeuche" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01508776v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hetel Laurentiu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petreczky Mihaly" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340928v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Di Gennaro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01195559v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2015.7170950" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01195569v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2015.7172072" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923757v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752170v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Pelay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Russeil" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Voguelin SIMO TALA" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614738v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604687v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maria Maestre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92442-3_5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01689253v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fiter" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taki-Eddine Korabi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01338640v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166661v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Arango" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Etienne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duviella" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Langueh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Segovia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3580325" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239538v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2025.106510" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722431v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Motchon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guelton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.112024" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166646v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Ranjbar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maestre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/hydro.2025.300" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076595v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Karkaba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Russeil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Simo Tala" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bougeard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boonaert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2023.120359" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216295v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Etienne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Pelay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simo Tala" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.119332" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449275v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Karimi Pour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604715v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Segovia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Puig" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2021.01.007" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224978v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Acosta L&#250;a" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Di Gennaro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Barbot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-018-0484-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330523v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M.D. Motchon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecoeuche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4752" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604787v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Maria Maestre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2020.11.004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330531v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2018.2881122" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304891v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu Hetel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Efimov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.04.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286513v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Girard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Greco" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.11.014" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330568v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Rajaoarisoa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.138" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561527v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lucien" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Di Gennaro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3802" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441605v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Khaled" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2016.08.028" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637888v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaly Petreczky" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.07.050" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239465v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasiru Sambo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auwal Tijjani Shehu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fabresse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166799v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Arango Restrepo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicen&#231; Puig" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239421v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166778v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou A.A. Langueh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083564v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166741v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166718v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Segovia Castillo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140974v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446889v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCRE57112.2023.10155573" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610878v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Anderson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Martin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mougin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noury Bouraqadi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Duviella" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.630" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056675v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647736v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Etienne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Langueh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794045v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Anani Agbessi Langueh" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Karkaba" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Iovine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc51059.2022.9992459" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056747v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Anderson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Garc&#237;a" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446913v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Rajaoarisoa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED54222.2022.9837186" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604832v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guekam" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC54610.2021.9655058" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614755v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100710v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komi Midzodzi Pekpe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2583" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604818v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maestre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009827700560062" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095359v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1785" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272849v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K M D Motchon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fiter" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915514v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915489v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Motchon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lecoeuche" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01508776v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hetel Laurentiu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petreczky Mihaly" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340928v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Di Gennaro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01195559v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2015.7170950" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01195569v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2015.7172072" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923757v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752170v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Pelay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Russeil" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Voguelin SIMO TALA" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614738v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604687v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maria Maestre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92442-3_5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01689253v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fiter" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taki-Eddine Korabi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01338640v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>