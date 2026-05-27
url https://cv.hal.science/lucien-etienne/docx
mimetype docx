--- v1 (2026-05-03)
+++ v2 (2026-05-27)
@@ -234,265 +234,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust unknown input observer for open channel irrigation systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan Pablo Arango</w:t>
+                <w:t xml:space="preserve">LMI-Based Conditions for Mode Detectability Analysis of Discrete-Time Switched Linear Systems Estimated with Minimum Distance Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.M. Motchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Etienne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2025.106510⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 173, pp.112024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2024.112024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05239538v1</w:t>
+                <w:t xml:space="preserve">hal-04722431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LMI-Based Conditions for Mode Detectability Analysis of Discrete-Time Switched Linear Systems Estimated with Minimum Distance Algorithm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kevin Guelton</w:t>
+                <w:t xml:space="preserve">A robust unknown input observer for open channel irrigation systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Arango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Etienne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kokou Langueh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Segovia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 173, pp.112024. </w:t>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 165, pp.106510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2024.112024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2025.106510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04722431v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05239538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic model predictive control of an irrigation canal with integrated performance-driven path planning of a measurement robot</w:t>
               </w:r>
@@ -2747,64 +2747,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions LMIs pour la détectabilité des modes des systèmes à commutations identifiés avec la méthode de distance minimum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.M. Motchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3799,256 +3799,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03794045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Map Meshing Impact on the Efficiency of Nonlinear Set-based Model Predictive Control for Water Quality Assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self triggered controller co-design using LASSO regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lucien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kokou A.A. Langueh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Anderson</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lala Rajaoarisoa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMWRS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 30th Mediterranean Conference on Control and Automation (MED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Vouliagmeni, France. pp.139-144, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED54222.2022.9837186⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04056747v1</w:t>
+                <w:t xml:space="preserve">hal-04446913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self triggered controller co-design using LASSO regression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Lucien</w:t>
+                <w:t xml:space="preserve">Map Meshing Impact on the Efficiency of Nonlinear Set-based Model Predictive Control for Water Quality Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noury Bouraqadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kokou A.A. Langueh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 30th Mediterranean Conference on Control and Automation (MED)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CMWRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04446913v1</w:t>
+                <w:t xml:space="preserve">hal-04056747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical model predictive control and moving horizon estimation for open-channel systems with multiple time delays</w:t>
               </w:r>
@@ -4272,51 +4272,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Algebraic Approach for Discrete Dynamic Reconstruction for Switched Bilinear Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.M.D. Motchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lala Rajaoarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4532,51 +4532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.M.D. Motchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Berlin, Germany. pp.6434-6439, </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6182,51 +6182,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166661v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Arango" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Etienne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duviella" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Langueh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Segovia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3580325" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239538v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2025.106510" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722431v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Motchon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guelton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.112024" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166646v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Ranjbar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maestre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/hydro.2025.300" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076595v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Karkaba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Russeil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Simo Tala" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bougeard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boonaert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2023.120359" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216295v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Etienne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Pelay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simo Tala" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.119332" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449275v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Karimi Pour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604715v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Segovia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Puig" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2021.01.007" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224978v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Acosta L&#250;a" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Di Gennaro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Barbot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-018-0484-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330523v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M.D. Motchon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecoeuche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4752" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604787v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Maria Maestre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2020.11.004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330531v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2018.2881122" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304891v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu Hetel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Efimov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.04.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286513v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Girard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Greco" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.11.014" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330568v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Rajaoarisoa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.138" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561527v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lucien" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Di Gennaro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3802" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441605v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Khaled" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2016.08.028" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637888v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaly Petreczky" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.07.050" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239465v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasiru Sambo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auwal Tijjani Shehu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fabresse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166799v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Arango Restrepo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicen&#231; Puig" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239421v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166778v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou A.A. Langueh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083564v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166741v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166718v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Segovia Castillo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140974v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446889v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCRE57112.2023.10155573" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610878v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Anderson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Martin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mougin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noury Bouraqadi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Duviella" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.630" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056675v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647736v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Etienne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Langueh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794045v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Anani Agbessi Langueh" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Karkaba" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Iovine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc51059.2022.9992459" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056747v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Anderson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Garc&#237;a" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446913v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Rajaoarisoa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED54222.2022.9837186" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604832v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guekam" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC54610.2021.9655058" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614755v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100710v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komi Midzodzi Pekpe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2583" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604818v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maestre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009827700560062" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095359v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1785" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272849v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K M D Motchon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fiter" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915514v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915489v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Motchon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lecoeuche" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01508776v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hetel Laurentiu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petreczky Mihaly" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340928v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Di Gennaro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01195559v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2015.7170950" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01195569v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2015.7172072" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923757v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752170v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Pelay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Russeil" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Voguelin SIMO TALA" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614738v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604687v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maria Maestre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92442-3_5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01689253v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fiter" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taki-Eddine Korabi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01338640v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166661v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Arango" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Etienne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duviella" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Langueh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Segovia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3580325" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722431v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Motchon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guelton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.112024" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239538v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2025.106510" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166646v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Ranjbar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maestre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/hydro.2025.300" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076595v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Karkaba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Russeil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Simo Tala" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bougeard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boonaert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2023.120359" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216295v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Etienne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Pelay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simo Tala" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.119332" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449275v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Karimi Pour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604715v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Segovia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Puig" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2021.01.007" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224978v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Acosta L&#250;a" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Di Gennaro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Barbot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-018-0484-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330523v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M.D. Motchon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecoeuche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4752" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604787v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Maria Maestre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2020.11.004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330531v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2018.2881122" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304891v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu Hetel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Efimov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.04.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286513v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Girard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Greco" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.11.014" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330568v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Rajaoarisoa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.138" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561527v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lucien" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Di Gennaro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3802" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441605v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Khaled" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2016.08.028" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637888v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaly Petreczky" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.07.050" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239465v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasiru Sambo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auwal Tijjani Shehu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fabresse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166799v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Arango Restrepo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicen&#231; Puig" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239421v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166778v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou A.A. Langueh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083564v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166741v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166718v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Segovia Castillo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140974v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446889v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCRE57112.2023.10155573" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610878v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Anderson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Martin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mougin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noury Bouraqadi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Duviella" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.630" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056675v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647736v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Etienne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Langueh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794045v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Anani Agbessi Langueh" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Karkaba" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Iovine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc51059.2022.9992459" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446913v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Rajaoarisoa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED54222.2022.9837186" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056747v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Anderson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Garc&#237;a" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604832v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guekam" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC54610.2021.9655058" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614755v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100710v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komi Midzodzi Pekpe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2583" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604818v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maestre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009827700560062" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095359v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1785" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272849v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K M D Motchon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fiter" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915514v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915489v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Motchon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lecoeuche" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01508776v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hetel Laurentiu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petreczky Mihaly" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340928v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Di Gennaro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01195559v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2015.7170950" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01195569v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2015.7172072" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923757v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752170v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Pelay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Russeil" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Voguelin SIMO TALA" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614738v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604687v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maria Maestre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92442-3_5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01689253v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fiter" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taki-Eddine Korabi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01338640v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>