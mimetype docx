--- v0 (2026-03-26)
+++ v1 (2026-04-29)
@@ -820,265 +820,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05539787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A homogenization technique for materials with periodic lacunar fractal microstructure</w:t>
+                <w:t xml:space="preserve">Local measurement on oedometric compression tests: Time and temperature ageing effects on a fluorosilicone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rawad Wakim</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cristian Ovalle Rodas</w:t>
+                <w:t xml:space="preserve">Clémence Logeais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Ovalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crmeca.330⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 200, pp.105193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2024.105193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05443780v1</w:t>
+                <w:t xml:space="preserve">hal-04943295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local measurement on oedometric compression tests: Time and temperature ageing effects on a fluorosilicone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A homogenization technique for materials with periodic lacunar fractal microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawad Wakim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Javey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Logeais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cristian Ovalle</w:t>
+                <w:t xml:space="preserve">Cristian Ovalle Rodas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 200, pp.105193. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 353 (G1), pp.1185-1200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2024.105193⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crmeca.330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04943295v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05443780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of fibre concentration on the mechanical properties of welded reinforced polypropylene</w:t>
               </w:r>
@@ -1192,291 +1192,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04420214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation and cavitation at the spherulite scale of an isotactic polypropylene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanisms of void nucleation on neat and Glass Syntactic PolyPropylene using in situ synchrotron radiation tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theophile Hourdou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Ovalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Blassiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Thionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 284, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/jtcam.11335⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2024.111696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04100630v3</w:t>
+                <w:t xml:space="preserve">hal-04943282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of void nucleation on neat and Glass Syntactic PolyPropylene using in situ synchrotron radiation tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deformation and cavitation at the spherulite scale of an isotactic polypropylene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theophile Hourdou</w:t>
+                <w:t xml:space="preserve">Olga Klinkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Ovalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Blassiau</w:t>
+                <w:t xml:space="preserve">Peter Cloetens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Thionnet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Henry Proudhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 284, </w:t>
+              <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2024.111696⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46298/jtcam.11335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04943282v1</w:t>
+                <w:t xml:space="preserve">hal-04100630v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physics informed self-supervised segmentation of elastic composite materials</w:t>
               </w:r>
@@ -1937,581 +1937,581 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04420174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term creep and low cycle fatigue unified criterion for a hybridised composite material</w:t>
+                <w:t xml:space="preserve">Thermal Degradation of Fluorosilicone Elastomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Gillet</w:t>
+                <w:t xml:space="preserve">Emmanuel Richaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Jacopin</w:t>
+                <w:t xml:space="preserve">Leticia Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Joannès</w:t>
+                <w:t xml:space="preserve">Sébastien Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nacera Bedrici</w:t>
+                <w:t xml:space="preserve">Laurianne Truffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 155, pp.106571. </w:t>
+              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 405 (1), pp.2100220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2021.106571⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/masy.202100220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03462858v1</w:t>
+                <w:t xml:space="preserve">hal-03825121v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Degradation of Fluorosilicone Elastomers</w:t>
+                <w:t xml:space="preserve">Short-term creep and low cycle fatigue unified criterion for a hybridised composite material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Richaud</w:t>
+                <w:t xml:space="preserve">Stéphane Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leticia Pires</w:t>
+                <w:t xml:space="preserve">Thomas Jacopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Roland</w:t>
+                <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurianne Truffault</w:t>
+                <w:t xml:space="preserve">Nacera Bedrici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 405 (1), pp.2100220. </w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 155, pp.106571. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/masy.202100220⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2021.106571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03825121v2</w:t>
+                <w:t xml:space="preserve">hal-03462858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocavitation mechanisms in deformed High Density PolyEthylene (HDPE) using synchrotron radiation NanoTomography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Henry Proudhon</w:t>
+                <w:t xml:space="preserve">Ductile crack initiation and growth on a plasticized Polyvinylchloride during air bag deployment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thilo F. Morgeneyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
+                <w:t xml:space="preserve">Clément Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Amouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Ovalle Rodas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2021.123959⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/jtcam.7401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03288721v1</w:t>
+                <w:t xml:space="preserve">hal-03206110v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ductile crack initiation and growth on a plasticized Polyvinylchloride during air bag deployment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanocavitation mechanisms in deformed High Density PolyEthylene (HDPE) using synchrotron radiation NanoTomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Ovalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Cloetens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Proudhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thilo F. Morgeneyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cristian Ovalle Rodas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2021, pp.1-18. </w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 229, pp.123959. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/jtcam.7401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2021.123959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03206110v2</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03288721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact speed dependency of the ductile failure threshold temperature for a plasticized polyvinylchloride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Amouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ovalle Ovalle Rodas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2565,1195 +2565,1195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03359093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure-mechanical properties relationships in vibration welded glass-fiber-reinforced polyamide 66: A high-resolution X-ray microtomography study</w:t>
+                <w:t xml:space="preserve">Elastic Properties of Polychloroprene Rubbers in Tension and Compression during Ageing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eeva Mofakhami</w:t>
+                <w:t xml:space="preserve">Rami Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Truffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Tencé-Girault</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gervat</w:t>
+                <w:t xml:space="preserve">Rouslan Borisov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Ovalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2020.106454⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (10), pp.2354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym12102354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02532971v1</w:t>
+                <w:t xml:space="preserve">hal-02980985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Void growth measurement and modelling in a thermosetting epoxy resin using SEM and tomography techniques</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microstructural observations supporting thermography measurements for short glass fibre thermoplastic composites under fatigue loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thilo F. Morgeneyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Helfen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 32 (2), pp.471-488. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00161-020-00865-5⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 32, pp.451-469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00161-019-00748-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03189508v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the Fracture Resistance of Ductile Polymers: The ESIS TC4 Recent Experience</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Uncertainty in Fibre Strength Characterisation Due to Uncertainty in Measurement and Sampling Randomness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Joannès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faisal Islam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Performance and Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1520/MPC20190175⟩</w:t>
+              <w:t xml:space="preserve">Applied Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (3), pp.165-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10443-020-09803-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03207111v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03110082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty in Fibre Strength Characterisation Due to Uncertainty in Measurement and Sampling Randomness</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Investigation of tensile strength and dimensional variation of T700 carbon fibres using an improved experimental setup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faisal Islam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Bucknell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony R. Bunsell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10443-020-09803-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Reinforced Plastics and Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (3-4), pp.144 - 162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0731684419873712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03110082v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic Properties of Polychloroprene Rubbers in Tension and Compression during Ageing</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cristian Ovalle</w:t>
+                <w:t xml:space="preserve">Hybrid Effect in In-Plane Loading of Carbon/Glass Fibre Based Inter- and Intraply Hybrid Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashok Rajpurohit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Joannès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicky Singery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym12102354⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composites Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (1), pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcs4010006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02980985v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02469579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural observations supporting thermography measurements for short glass fibre thermoplastic composites under fatigue loading</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of stress triaxiality ratio on the heat build-up of polyamide 11 under loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ovalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00161-019-00748-4⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 145, pp.103375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2020.103375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02052685v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of tensile strength and dimensional variation of T700 carbon fibres using an improved experimental setup</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anthony R. Bunsell</w:t>
+                <w:t xml:space="preserve">Microstructure-mechanical properties relationships in vibration welded glass-fiber-reinforced polyamide 66: A high-resolution X-ray microtomography study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eeva Mofakhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Tencé-Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Scheel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gervat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Reinforced Plastics and Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0731684419873712⟩</w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 85, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2020.106454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321387v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02532971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Effect in In-Plane Loading of Carbon/Glass Fibre Based Inter- and Intraply Hybrid Composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of the Fracture Resistance of Ductile Polymers: The ESIS TC4 Recent Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Agnelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Andena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashok Rajpurohit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Joannès</w:t>
+                <w:t xml:space="preserve">Bamber Blackman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vicky Singery</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Leonardo Castellani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composites Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcs4010006⟩</w:t>
+              <w:t xml:space="preserve">Materials Performance and Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (5), pp.20190175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1520/MPC20190175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02469579v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03207111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of stress triaxiality ratio on the heat build-up of polyamide 11 under loading</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Void growth measurement and modelling in a thermosetting epoxy resin using SEM and tomography techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Rojek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ovalle</w:t>
+                <w:t xml:space="preserve">Christian Breite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Boisot</w:t>
+                <w:t xml:space="preserve">Yentl Swolfs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 145, pp.103375. </w:t>
+              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (2), pp.471-488. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2020.103375⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00161-020-00865-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03189505v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Critical Parameters in Tensile Strength Measurement of Single Fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faisal Islam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4034,51 +4034,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Proudhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrating Materials and Manufacturing Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 8 (3), pp.378-387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4210,291 +4210,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01759183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time dependent voiding mechanisms in polyamide 6 submitted to high stress triaxiality : experimental characterisation and finite element modelling</w:t>
+                <w:t xml:space="preserve">Study of the plastic deformation behaviour of ductile polymers: Use of the material key curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Selles</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Henry Proudhon</w:t>
+                <w:t xml:space="preserve">S. Agnelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Saintier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Castellani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Pisoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11043-017-9360-1⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 117, pp.105-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2017.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874758v1</w:t>
+                <w:t xml:space="preserve">hal-01677854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the plastic deformation behaviour of ductile polymers: Use of the material key curves</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time dependent voiding mechanisms in polyamide 6 submitted to high stress triaxiality : experimental characterisation and finite element modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Pisoni</w:t>
+                <w:t xml:space="preserve">Nathan Selles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Proudhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vighi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Saintier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 117, pp.105-115. </w:t>
+              <w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (3), pp.351-371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2017.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11043-017-9360-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01677854v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element modelling of woven composite failure modes at the mesoscopic scale : deterministic versus stochastic approaches</w:t>
               </w:r>
@@ -4506,51 +4506,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Roirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Missoum-Benziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Thionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4597,103 +4597,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voiding mechanisms in deformed polyamide 6 observed at the nanometric scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Selles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Cloetens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Proudhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thilo F. Morgeneyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Klinkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 50 (11), pp.4372-4383. </w:t>
@@ -4725,1109 +4725,1109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01549074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural versus microstructural evolution of semi-crystalline polymers during necking under tension: Influence of the skin-core effects, the relative humidity and the strain rate</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Observations by in-situ X-ray synchrotron computed tomography of the microstructural evolution of semi-crystalline Polyamide 11 during deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexis Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hochstetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Proudhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Testing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 55, pp.297-309. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2016.09.012⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 56, pp.245-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2016.10.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717685v1</w:t>
+                <w:t xml:space="preserve">hal-01421561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations by in-situ X-ray synchrotron computed tomography of the microstructural evolution of semi-crystalline Polyamide 11 during deformation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling of failure of woven composites. Part 1 : Nomenclature defining the interzone concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henry Proudhon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Thionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Roirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony R. Bunsell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2016.10.023⟩</w:t>
+              <w:t xml:space="preserve">Applied Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (4), pp.659-679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10443-016-9479-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01421561v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of failure of woven composites. Part 1 : Nomenclature defining the interzone concept</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of voiding mechanisms in semi-crystalline polyamide 6 during tensile and creep tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Selles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck N'Guyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thilo F. Morgeneyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Thionnet</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Henry Proudhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Ludwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10443-016-9479-2⟩</w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49, pp.137-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2015.11.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357875v1</w:t>
+                <w:t xml:space="preserve">hal-01269595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of voiding mechanisms in semi-crystalline polyamide 6 during tensile and creep tests</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">Three dimensional quantification of anisotropic void evolution in deformed semi-crystalline polyamide 6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Klinkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck N'Guyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Proudhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thilo F. Morgeneyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wolfgang Ludwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 83, pp.19-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2016.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2015.11.019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01269595v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three dimensional quantification of anisotropic void evolution in deformed semi-crystalline polyamide 6</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D damage micromechanisms in polyamide 6 ahead of a severe notch studied by in situ synchrotron laminography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yin Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Helfen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Proudhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Klinkova</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thilo F. Morgeneyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2016.04.001⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 217, pp.701-715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/macp.201500316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357865v1</w:t>
+                <w:t xml:space="preserve">hal-01402600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D damage micromechanisms in polyamide 6 ahead of a severe notch studied by in situ synchrotron laminography</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling of failure of woven composites. Part 2 : Experimental and numerical justification of the interzone concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lukas Helfen</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Roirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony R. Bunsell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henry Proudhon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Thionnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/macp.201500316⟩</w:t>
+              <w:t xml:space="preserve">Applied Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (4), pp.681-705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10443-016-9480-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01402600v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of failure of woven composites. Part 2 : Experimental and numerical justification of the interzone concept</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Voiding mechanisms in semi-crystalline polyamide 6 during creep tests assessed by damage based constitutive relationships and finite elements calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Selles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saintier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Thionnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Composite Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 86, pp.112-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2016.08.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10443-016-9480-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01357881v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01421403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voiding mechanisms in semi-crystalline polyamide 6 during creep tests assessed by damage based constitutive relationships and finite elements calculations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Structural versus microstructural evolution of semi-crystalline polymers during necking under tension: Influence of the skin-core effects, the relative humidity and the strain rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Selles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Klinkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thilo F. Morgeneyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Proudhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 86, pp.112-127. </w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55, pp.297-309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2016.08.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2016.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01421403v1</w:t>
+                <w:t xml:space="preserve">hal-01717685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of continuum damage mechanics and Mechanics of Porous Media based on multi-mechanism model on Polyamide 6 semi-crystalline polymer</w:t>
               </w:r>
@@ -5917,90 +5917,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the load separation criterion in J-testing of ductile polymers: A round-robin testing exercise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Agnelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.R.K. Blackman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Castellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. Frontini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6090,64 +6090,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yin Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thilo F. Morgeneyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 149, pp.214-229. </w:t>
@@ -6197,90 +6197,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanovoid morphology and distribution in deformed HDPE studied by magnified synchrotron radiation holotomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thilo F. Morgeneyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Proudhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Cloetens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Ludwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Roirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6724,534 +6724,534 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01078760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage based constitutive relationships in semi-crystalline polymer by using multi-mechanisms model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the determination of the point of fracture initiation by the load separation criterion in J-testing of ductile polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Agnelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri-Alexandre Cayzac</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
+                <w:t xml:space="preserve">Theonis Riccò</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 51, pp.47-64. </w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (8), pp.1326-1333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2013.06.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2013.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00905508v1</w:t>
+                <w:t xml:space="preserve">hal-03359095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the determination of the point of fracture initiation by the load separation criterion in J-testing of ductile polymers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Damage based constitutive relationships in semi-crystalline polymer by using multi-mechanisms model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Alexandre Cayzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kacem Sai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Theonis Riccò</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 32 (8), pp.1326-1333. </w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51, pp.47-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2013.08.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2013.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03359095v1</w:t>
+                <w:t xml:space="preserve">hal-00905508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bending effect on the risk for delamination at the reinforcement/matrix interface of 3D woven fabric composite using a shell-like RVE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fracture behavior of amorphous and semicrystalline blends of poly(vinylidene fluoride) and poly(methyl methacrylate)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Piezel</w:t>
+                <w:t xml:space="preserve">Yannick Nziakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.C.N. Mercatoris</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Louis Halary</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 94, pp.2343-2357. </w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Deformation, Yield and Fracture of Polymers, 50 (24), pp.1740-1747. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2012.03.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/polb.23188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00700994v1</w:t>
+                <w:t xml:space="preserve">hal-03359089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fracture behavior of amorphous and semicrystalline blends of poly(vinylidene fluoride) and poly(methyl methacrylate)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bending effect on the risk for delamination at the reinforcement/matrix interface of 3D woven fabric composite using a shell-like RVE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Piezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.C.N. Mercatoris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Thionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Deformation, Yield and Fracture of Polymers, 50 (24), pp.1740-1747. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 94, pp.2343-2357. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/polb.23188⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2012.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03359089v1</w:t>
+                <w:t xml:space="preserve">hal-00700994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the effects of various contents of fillers on the relaxation rate of elastomers</w:t>
               </w:r>
@@ -7360,282 +7360,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00624105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining X‐ray Microtomography with Full Field Finite Elements Method to Study 3D Cracking in Structural Materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Effect of multiaxial stress state on morphology and spatial distribution of voids in deformed semicrystalline polymer assessed by x-ray tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thilo F. Morgeneyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Proudhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck N'Guyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jia Li</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Éric Maire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45, pp.4658-4668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma3005247⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01668797v1</w:t>
+                <w:t xml:space="preserve">hal-00725911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of multiaxial stress state on morphology and spatial distribution of voids in deformed semicrystalline polymer assessed by x-ray tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining X‐ray Microtomography with Full Field Finite Elements Method to Study 3D Cracking in Structural Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Proudhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thilo F. Morgeneyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00725911v1</w:t>
+                <w:t xml:space="preserve">hal-01668797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toughness improvement of epoxy networks by nanophase-separating antiplasticizers</w:t>
               </w:r>
@@ -7647,51 +7647,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Halary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 123, pp.3437-3447. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7750,64 +7750,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale modelling of heterogeneous shell structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.J. Massart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.C.N. Mercatoris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Piezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Berke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8048,51 +8048,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hochstetter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 48 (19), pp.2642-2654. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8551,64 +8551,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage of semicrystalline polyamide 6 assessed by 3D X-ray tomography: From microstructural evolution to constitutive modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thilo F. Morgeneyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Proudhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Regrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8649,908 +8649,908 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00509794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-mechanism models for semi-crystalline polymer: Constitutive relations and finite element implementation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accounting for porosity, time and temperature dependency in fracture mechanics concepts on polyvinylidene fluoride material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Toillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kacem Sai</w:t>
+                <w:t xml:space="preserve">Mélanie Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hochstetter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 25, pp.1253-1279. </w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 76, pp.2766-2779. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2008.09.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2009.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00390737v1</w:t>
+                <w:t xml:space="preserve">hal-00438800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for porosity, time and temperature dependency in fracture mechanics concepts on polyvinylidene fluoride material</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A local approach to creep fracture by slow crack growth in an MDPE : damage modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Ben Hadj Hamouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Hochstetter</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Piques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 76, pp.2766-2779. </w:t>
+              <w:t xml:space="preserve">International Journal of Pressure Vessels and Piping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 86, pp.228-238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2009.06.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpvp.2008.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00438800v1</w:t>
+                <w:t xml:space="preserve">hal-00367963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A local approach to creep fracture by slow crack growth in an MDPE : damage modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and numerical study of creep and creep rupture behavior of PA6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Regrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hedi Ben Hadj Hamouda</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Roland Piques</w:t>
+                <w:t xml:space="preserve">Sophie Toillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pressure Vessels and Piping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 86, pp.228-238. </w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 76, pp.2656-2665. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpvp.2008.09.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2009.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00367963v1</w:t>
+                <w:t xml:space="preserve">hal-00438802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of creep and creep rupture behavior of PA6</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temperature dependent mechanical behaviour of PVDF: Experiments and numerical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Toillon</w:t>
+                <w:t xml:space="preserve">Mélanie Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hochstetter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 76, pp.2656-2665. </w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25, pp.1301-1324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2009.04.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2008.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00438802v1</w:t>
+                <w:t xml:space="preserve">hal-00390741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependent mechanical behaviour of PVDF: Experiments and numerical modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-mechanism models for semi-crystalline polymer: Constitutive relations and finite element implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Regrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gilles Hochstetter</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Toillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kacem Sai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Plasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 25, pp.1301-1324. </w:t>
+              <w:t xml:space="preserve">, 2009, 25, pp.1253-1279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2008.09.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2008.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00390741v1</w:t>
+                <w:t xml:space="preserve">hal-00390737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscoplastic behaviour of a medium density polyethylene (MDPE) : constitutive equations based on double nonlinear deformation model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
+                <w:t xml:space="preserve">Fracture mechanics global approach concepts applied to creep slow crack growth in a medium density polyethylene (MDPE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Ben Hadj Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Piques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 23, pp.1307-1327. </w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 74, pp.2187-2204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2006.11.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2006.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00154584v1</w:t>
+                <w:t xml:space="preserve">hal-00154573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fracture mechanics global approach concepts applied to creep slow crack growth in a medium density polyethylene (MDPE)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
+                <w:t xml:space="preserve">Viscoplastic behaviour of a medium density polyethylene (MDPE) : constitutive equations based on double nonlinear deformation model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Ben Hadj Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Piques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 74, pp.2187-2204. </w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23, pp.1307-1327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2006.10.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2006.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00154573v1</w:t>
+                <w:t xml:space="preserve">hal-00154584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-scale analysis of the microstructure and the tensile mechanical behaviour of polyamide 66 fibre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Marcellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony R. Bunsell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9962,51 +9962,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03359092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -10074,208 +10074,318 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Taylor &amp; Francis Group / Balkema, 460 p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00284329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constitutive Models for rubbers V</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Boukamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Méo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Boukamel and L. Laiarinandrasana and S. Méo and E. Verron. Taylor &amp; Francis Group, 2007, 978-0-415-45442-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781003759782⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01236407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of &amp;quot;Deformation and cavitation at the spherulite scale of semi-crystalline polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Klinkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Ovalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Cloetens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Proudhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId337"/>
+      <w:footerReference w:type="default" r:id="rId340"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10343,51 +10453,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2F62943A"/>
+    <w:nsid w:val="B1C88083"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10574,51 +10684,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucien-laiarinandrasana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8751-3703" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057431213" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444205v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pons" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baf&#233;t&#233;gu&#233; Ouattara" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A.E. Boyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Laiarinandrasana" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2025.114535" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05441451v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Della Mea" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Dokl&#225;dal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decenci&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ovalle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.118686" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539787v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gillet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bedrici" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joann&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. King" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamming" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2026.109567" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05443780v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawad Wakim" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Javey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gentil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ovalle Rodas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.330" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943295v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Logeais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2024.105193" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420214v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mofakhami" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gervat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fayolle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Miquelard-Garnier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2023.111111" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100630v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Klinkova" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cloetens" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.11335" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943282v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Hourdou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Blassiau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thionnet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2024.111696" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04707183v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Basso Della Mea" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117355" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944053v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Blay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Deffieux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tanter" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marcellan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SM00909F" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420186v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Broudin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laiarinandrasana" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12467" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420174v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Odou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hermary" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-023-01261-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03462858v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gillet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacopin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joann&#232;s" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Bedrici" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2021.106571" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825121v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Richaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Pires" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roland" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Truffault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.202100220" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288721v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo F. Morgeneyer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.123959" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206110v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bertaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Amouroux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.7401" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359093v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ovalle Ovalle Rodas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-021-01026-y" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532971v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eeva Mofakhami" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tenc&#233;-Girault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Perrin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Scheel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gervat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2020.106454" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189508v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Rojek" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Breite" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yentl Swolfs" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-020-00865-5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207111v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Baldi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Agnelli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Andena" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bamber Blackman" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Castellani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/MPC20190175" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03110082v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Islam" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-020-09803-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980985v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Bouaziz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouslan Borisov" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12102354" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02052685v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cheng" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Helfen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Saux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-019-00748-4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02321387v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bucknell" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leray" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony R. Bunsell" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684419873712" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469579v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Rajpurohit" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Singery" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sanial" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs4010006" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189505v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ovalle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boisot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2020.103375" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02321373v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs3030069" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486413v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Marcellan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bunsell" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Piques" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.24823" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189519v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst9060298" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355866v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pelerin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40192-019-00143-6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01759183v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ayadi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacem Sai" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789516679494" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01874758v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Selles" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saintier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-017-9360-1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01677854v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Agnelli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baldi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Castellani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pisoni" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vighi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2017.11.002" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01610235v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Roirand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Missoum-Benziane" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-017-0553-2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01549074v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b00727" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717685v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2016.09.012" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCJ2GRH3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421561v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Poulet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hochstetter" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2016.10.023" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K06F3JKN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01357875v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Trabelsi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-016-9479-2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01269595v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck N'Guyen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ludwig" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2015.11.019" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01357865v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2016.04.001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLFM1DCR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402600v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Cheng" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Helfen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201500316" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01357881v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-016-9480-9" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421403v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2016.08.004" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2BMCXNB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01101447v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeridi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.10.031" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01165294v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R.K. Blackman" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Frontini" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2015.03.019" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01272301v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ricard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guign&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2015.08.031" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GKLH36R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01102339v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2014.10.022" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6JMW7HK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00942920v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2013.11.011" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJVC2H24-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148574v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cantournet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Layouni" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.02.005" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PGZ6S23F-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01078760v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Devilliers" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Lucatelli" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gaudichet-Maurin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Brossard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpvp.2014.07.002" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W7921FBX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00905508v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Alexandre Cayzac" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2013.06.008" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PWVFP02N-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359095v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theonis Ricc&#242;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2013.08.007" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GR38D1K2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00700994v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Piezel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C.N. Mercatoris" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2012.03.015" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2378302-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359089v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Nziakou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Halary" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.23188" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KHQ90B1S-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00624105v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jean" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeulin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2011.06.054" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJ7FQWGZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668797v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Li" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chiaruttini" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00725911v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma3005247" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00675986v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.34646" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6MLGVXM9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00714256v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Massart" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berke" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00565851v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oberti" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaudichet-Maurin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpvp.2010.12.002" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00624022v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boisot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fond" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.05.016" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TFCR6X53-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00595870v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaudichet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpvp.2011.01.002" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZWX29ZW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00659435v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fernandes" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lucatelli" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00553177v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Naceur" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2010.09.071" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-178WRXLF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509794v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Regrain" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.22043" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390737v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Toillon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2008.09.010" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K5QJQBF2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00438800v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lafarge" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2009.06.003" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MBJFDQP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367963v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Ben Hadj Hamouda" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpvp.2008.09.002" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TN9TDL0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00438802v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2009.04.016" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7W5H1G27-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390741v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2008.09.008" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9G0N81Q2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154584v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2006.11.007" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RXCPJ19-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154573v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2006.10.009" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T59CM4V3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136818v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2005.10.093" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6TGMZ0N-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136795v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Kabiri" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2006.00973.x" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2X6WW1NN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359090v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Rachid Kabiri" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Reytier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2005.10.004" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2PCBNZL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359092v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Challier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2005.06.007" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CP1D42QL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284329v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Boukamel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane M&#233;o" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Verron" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614645v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucien-laiarinandrasana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8751-3703" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057431213" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444205v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pons" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baf&#233;t&#233;gu&#233; Ouattara" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A.E. Boyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Laiarinandrasana" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2025.114535" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05441451v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Della Mea" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Dokl&#225;dal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decenci&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ovalle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.118686" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539787v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gillet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bedrici" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joann&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. King" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamming" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2026.109567" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943295v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Logeais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2024.105193" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05443780v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawad Wakim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Javey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gentil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ovalle Rodas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.330" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420214v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mofakhami" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gervat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fayolle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Miquelard-Garnier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2023.111111" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943282v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Hourdou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Blassiau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thionnet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2024.111696" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100630v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Klinkova" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cloetens" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.11335" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04707183v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Basso Della Mea" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117355" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944053v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Blay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Deffieux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tanter" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marcellan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SM00909F" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420186v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Broudin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laiarinandrasana" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12467" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420174v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Odou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hermary" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-023-01261-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825121v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Richaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Pires" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roland" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Truffault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.202100220" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03462858v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gillet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacopin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joann&#232;s" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Bedrici" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2021.106571" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206110v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bertaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Amouroux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.7401" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288721v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo F. Morgeneyer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.123959" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359093v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ovalle Ovalle Rodas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-021-01026-y" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980985v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Bouaziz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouslan Borisov" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12102354" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02052685v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cheng" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Helfen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Saux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-019-00748-4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03110082v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Islam" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-020-09803-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02321387v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bucknell" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leray" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony R. Bunsell" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684419873712" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469579v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Rajpurohit" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Singery" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sanial" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs4010006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189505v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ovalle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boisot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2020.103375" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532971v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eeva Mofakhami" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tenc&#233;-Girault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Perrin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Scheel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gervat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2020.106454" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207111v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Baldi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Agnelli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Andena" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bamber Blackman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Castellani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/MPC20190175" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189508v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Rojek" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Breite" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yentl Swolfs" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-020-00865-5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02321373v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs3030069" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486413v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Marcellan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bunsell" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Piques" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.24823" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189519v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst9060298" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355866v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pelerin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40192-019-00143-6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01759183v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ayadi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacem Sai" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789516679494" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01677854v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Agnelli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baldi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Castellani" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pisoni" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vighi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2017.11.002" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01874758v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Selles" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saintier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-017-9360-1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01610235v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Roirand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Missoum-Benziane" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-017-0553-2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01549074v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b00727" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421561v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Poulet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hochstetter" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2016.10.023" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K06F3JKN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01357875v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Trabelsi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-016-9479-2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01269595v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck N'Guyen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ludwig" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2015.11.019" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01357865v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2016.04.001" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLFM1DCR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402600v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Cheng" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Helfen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201500316" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01357881v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-016-9480-9" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421403v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2016.08.004" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2BMCXNB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717685v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2016.09.012" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCJ2GRH3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01101447v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeridi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.10.031" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01165294v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R.K. Blackman" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Frontini" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2015.03.019" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01272301v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ricard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guign&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2015.08.031" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GKLH36R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01102339v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2014.10.022" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6JMW7HK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00942920v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2013.11.011" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJVC2H24-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148574v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cantournet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Layouni" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.02.005" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PGZ6S23F-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01078760v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Devilliers" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Lucatelli" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gaudichet-Maurin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Brossard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpvp.2014.07.002" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W7921FBX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359095v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theonis Ricc&#242;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2013.08.007" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GR38D1K2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00905508v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Alexandre Cayzac" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2013.06.008" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PWVFP02N-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359089v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Nziakou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Halary" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.23188" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KHQ90B1S-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00700994v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Piezel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C.N. Mercatoris" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2012.03.015" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2378302-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00624105v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jean" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeulin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2011.06.054" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJ7FQWGZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00725911v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma3005247" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668797v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Li" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chiaruttini" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00675986v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.34646" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6MLGVXM9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00714256v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Massart" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berke" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00565851v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oberti" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaudichet-Maurin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpvp.2010.12.002" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00624022v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boisot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fond" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.05.016" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TFCR6X53-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00595870v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaudichet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpvp.2011.01.002" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZWX29ZW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00659435v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fernandes" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lucatelli" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00553177v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Naceur" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2010.09.071" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-178WRXLF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509794v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Regrain" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.22043" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00438800v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lafarge" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2009.06.003" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MBJFDQP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367963v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Ben Hadj Hamouda" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpvp.2008.09.002" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TN9TDL0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00438802v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Toillon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2009.04.016" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7W5H1G27-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390741v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2008.09.008" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9G0N81Q2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390737v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2008.09.010" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K5QJQBF2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154573v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2006.10.009" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T59CM4V3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154584v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2006.11.007" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RXCPJ19-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136818v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2005.10.093" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6TGMZ0N-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136795v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Kabiri" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2006.00973.x" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2X6WW1NN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359090v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Rachid Kabiri" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Reytier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2005.10.004" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2PCBNZL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359092v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Challier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2005.06.007" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CP1D42QL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284329v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Boukamel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane M&#233;o" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Verron" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236407v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;o" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003759782" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614645v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>