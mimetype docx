--- v1 (2026-04-29)
+++ v2 (2026-05-20)
@@ -1937,291 +1937,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04420174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Degradation of Fluorosilicone Elastomers</w:t>
+                <w:t xml:space="preserve">Short-term creep and low cycle fatigue unified criterion for a hybridised composite material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Richaud</w:t>
+                <w:t xml:space="preserve">Stéphane Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leticia Pires</w:t>
+                <w:t xml:space="preserve">Thomas Jacopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Roland</w:t>
+                <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurianne Truffault</w:t>
+                <w:t xml:space="preserve">Nacera Bedrici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 405 (1), pp.2100220. </w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 155, pp.106571. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/masy.202100220⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2021.106571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03825121v2</w:t>
+                <w:t xml:space="preserve">hal-03462858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term creep and low cycle fatigue unified criterion for a hybridised composite material</w:t>
+                <w:t xml:space="preserve">Thermal Degradation of Fluorosilicone Elastomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Gillet</w:t>
+                <w:t xml:space="preserve">Emmanuel Richaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Jacopin</w:t>
+                <w:t xml:space="preserve">Leticia Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Joannès</w:t>
+                <w:t xml:space="preserve">Sébastien Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nacera Bedrici</w:t>
+                <w:t xml:space="preserve">Laurianne Truffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 155, pp.106571. </w:t>
+              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 405 (1), pp.2100220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2021.106571⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/masy.202100220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03462858v1</w:t>
+                <w:t xml:space="preserve">hal-03825121v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ductile crack initiation and growth on a plasticized Polyvinylchloride during air bag deployment</w:t>
               </w:r>
@@ -2565,325 +2565,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03359093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic Properties of Polychloroprene Rubbers in Tension and Compression during Ageing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstructural observations supporting thermography measurements for short glass fibre thermoplastic composites under fatigue loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thilo F. Morgeneyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rami Bouaziz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurianne Truffault</w:t>
+                <w:t xml:space="preserve">Y. Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rouslan Borisov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
+                <w:t xml:space="preserve">L. Helfen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym12102354⟩</w:t>
+              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32, pp.451-469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00161-019-00748-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02980985v1</w:t>
+                <w:t xml:space="preserve">hal-02052685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural observations supporting thermography measurements for short glass fibre thermoplastic composites under fatigue loading</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elastic Properties of Polychloroprene Rubbers in Tension and Compression during Ageing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Truffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouslan Borisov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Ovalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">V. Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 32, pp.451-469. </w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (10), pp.2354. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00161-019-00748-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/polym12102354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02052685v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02980985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty in Fibre Strength Characterisation Due to Uncertainty in Measurement and Sampling Randomness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faisal Islam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2956,51 +2956,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of tensile strength and dimensional variation of T700 carbon fibres using an improved experimental setup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faisal Islam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Bucknell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3090,51 +3090,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Effect in In-Plane Loading of Carbon/Glass Fibre Based Inter- and Intraply Hybrid Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashok Rajpurohit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicky Singery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3690,248 +3690,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Critical Parameters in Tensile Strength Measurement of Single Fibres</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Joannès</w:t>
+                <w:t xml:space="preserve">In Situ tensile tests to analyze the mechanical response, crack initiation, and crack propagation in single polyamide 66 fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba Marcellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bunsell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Piques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composites Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcs3030069⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 57 (11), pp.680-690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/polb.24823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02321373v1</w:t>
+                <w:t xml:space="preserve">hal-02486413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ tensile tests to analyze the mechanical response, crack initiation, and crack propagation in single polyamide 66 fibers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roland Piques</w:t>
+                <w:t xml:space="preserve">Evaluation of Critical Parameters in Tensile Strength Measurement of Single Fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faisal Islam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 57 (11), pp.680-690. </w:t>
+              <w:t xml:space="preserve">Journal of Composites Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (3), pp.69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/polb.24823⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jcs3030069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02486413v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress Heterogeneity Leading to Void Nucleation within Spherulites for Semi-Crystalline Polymers</w:t>
               </w:r>
@@ -4210,291 +4210,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01759183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the plastic deformation behaviour of ductile polymers: Use of the material key curves</w:t>
+                <w:t xml:space="preserve">Time dependent voiding mechanisms in polyamide 6 submitted to high stress triaxiality : experimental characterisation and finite element modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Agnelli</w:t>
+                <w:t xml:space="preserve">Nathan Selles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Proudhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Baldi</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Saintier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2017.11.002⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (3), pp.351-371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11043-017-9360-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01677854v1</w:t>
+                <w:t xml:space="preserve">hal-01874758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time dependent voiding mechanisms in polyamide 6 submitted to high stress triaxiality : experimental characterisation and finite element modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the plastic deformation behaviour of ductile polymers: Use of the material key curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Agnelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Castellani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Selles</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Henry Proudhon</w:t>
+                <w:t xml:space="preserve">K. Pisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Saintier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Vighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 22 (3), pp.351-371. </w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 117, pp.105-115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11043-017-9360-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2017.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874758v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element modelling of woven composite failure modes at the mesoscopic scale : deterministic versus stochastic approaches</w:t>
               </w:r>
@@ -4597,51 +4597,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voiding mechanisms in deformed polyamide 6 observed at the nanometric scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Selles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Cloetens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4783,51 +4783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Proudhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Testing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 56, pp.245-260. </w:t>
@@ -5007,51 +5007,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of voiding mechanisms in semi-crystalline polyamide 6 during tensile and creep tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Selles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck N'Guyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5415,316 +5415,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01402600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of failure of woven composites. Part 2 : Experimental and numerical justification of the interzone concept</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Voiding mechanisms in semi-crystalline polyamide 6 during creep tests assessed by damage based constitutive relationships and finite elements calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Selles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saintier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Thionnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 23 (4), pp.681-705. </w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 86, pp.112-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10443-016-9480-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2016.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357881v1</w:t>
+                <w:t xml:space="preserve">hal-01421403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voiding mechanisms in semi-crystalline polyamide 6 during creep tests assessed by damage based constitutive relationships and finite elements calculations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling of failure of woven composites. Part 2 : Experimental and numerical justification of the interzone concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Roirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony R. Bunsell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Thionnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (4), pp.681-705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10443-016-9480-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2016.08.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01421403v1</w:t>
+                <w:t xml:space="preserve">hal-01357881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural versus microstructural evolution of semi-crystalline polymers during necking under tension: Influence of the skin-core effects, the relative humidity and the strain rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Selles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Klinkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5917,90 +5917,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the load separation criterion in J-testing of ductile polymers: A round-robin testing exercise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Agnelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.R.K. Blackman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Castellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. Frontini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6498,51 +6498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Layouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Piques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 342, pp.299-310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6969,289 +6969,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00905508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fracture behavior of amorphous and semicrystalline blends of poly(vinylidene fluoride) and poly(methyl methacrylate)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bending effect on the risk for delamination at the reinforcement/matrix interface of 3D woven fabric composite using a shell-like RVE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Piezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.C.N. Mercatoris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Thionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Deformation, Yield and Fracture of Polymers, 50 (24), pp.1740-1747. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 94, pp.2343-2357. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/polb.23188⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2012.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03359089v1</w:t>
+                <w:t xml:space="preserve">hal-00700994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bending effect on the risk for delamination at the reinforcement/matrix interface of 3D woven fabric composite using a shell-like RVE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fracture behavior of amorphous and semicrystalline blends of poly(vinylidene fluoride) and poly(methyl methacrylate)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Piezel</w:t>
+                <w:t xml:space="preserve">Yannick Nziakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.C.N. Mercatoris</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Louis Halary</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 94, pp.2343-2357. </w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Deformation, Yield and Fracture of Polymers, 50 (24), pp.1740-1747. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2012.03.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/polb.23188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00700994v1</w:t>
+                <w:t xml:space="preserve">hal-03359089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the effects of various contents of fillers on the relaxation rate of elastomers</w:t>
               </w:r>
@@ -7360,454 +7360,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00624105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of multiaxial stress state on morphology and spatial distribution of voids in deformed semicrystalline polymer assessed by x-ray tomography</w:t>
+                <w:t xml:space="preserve">Toughness improvement of epoxy networks by nanophase-separating antiplasticizers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Maire</w:t>
+                <w:t xml:space="preserve">Y. Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Halary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 45, pp.4658-4668. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 123, pp.3437-3447. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ma3005247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/app.34646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00725911v1</w:t>
+                <w:t xml:space="preserve">hal-00675986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining X‐ray Microtomography with Full Field Finite Elements Method to Study 3D Cracking in Structural Materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of multiaxial stress state on morphology and spatial distribution of voids in deformed semicrystalline polymer assessed by x-ray tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thilo F. Morgeneyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Proudhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jia Li</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck N'Guyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Éric Maire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45, pp.4658-4668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma3005247⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01668797v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toughness improvement of epoxy networks by nanophase-separating antiplasticizers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining X‐ray Microtomography with Full Field Finite Elements Method to Study 3D Cracking in Structural Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Proudhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thilo F. Morgeneyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00675986v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale modelling of heterogeneous shell structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.J. Massart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.C.N. Mercatoris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Piezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Berke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7990,298 +7990,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00565851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigations and modeling of volume change induced by void growth in polyamide 11</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of aging on the creep behaviour and residual lifetime assessment of polyvinyl chloride (PVC) pipes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Boisot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gilles Hochstetter</w:t>
+                <w:t xml:space="preserve">E. Gaudichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Oberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Devilliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2011.05.016⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pressure Vessels and Piping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 88, pp.99-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpvp.2011.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00624022v1</w:t>
+                <w:t xml:space="preserve">hal-00595870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of aging on the creep behaviour and residual lifetime assessment of polyvinyl chloride (PVC) pipes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental investigations and modeling of volume change induced by void growth in polyamide 11</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Boisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Gaudichet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Clémence Devilliers</w:t>
+                <w:t xml:space="preserve">C. Fond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hochstetter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pressure Vessels and Piping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 88, pp.99-108. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 48 (19), pp.2642-2654. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpvp.2011.01.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2011.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00595870v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00624022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions chimiques des tubes en polyéthylène avec le chlore en eau potable</w:t>
               </w:r>
@@ -8431,51 +8431,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ben Naceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jeridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8649,259 +8649,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00509794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for porosity, time and temperature dependency in fracture mechanics concepts on polyvinylidene fluoride material</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A local approach to creep fracture by slow crack growth in an MDPE : damage modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Ben Hadj Hamouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Hochstetter</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Piques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 76, pp.2766-2779. </w:t>
+              <w:t xml:space="preserve">International Journal of Pressure Vessels and Piping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 86, pp.228-238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2009.06.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpvp.2008.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00438800v1</w:t>
+                <w:t xml:space="preserve">hal-00367963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A local approach to creep fracture by slow crack growth in an MDPE : damage modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accounting for porosity, time and temperature dependency in fracture mechanics concepts on polyvinylidene fluoride material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hedi Ben Hadj Hamouda</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Roland Piques</w:t>
+                <w:t xml:space="preserve">Mélanie Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hochstetter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pressure Vessels and Piping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 86, pp.228-238. </w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 76, pp.2766-2779. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpvp.2008.09.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2009.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00367963v1</w:t>
+                <w:t xml:space="preserve">hal-00438800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical study of creep and creep rupture behavior of PA6</w:t>
               </w:r>
@@ -9016,64 +9016,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature dependent mechanical behaviour of PVDF: Experiments and numerical modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hochstetter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9261,77 +9261,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fracture mechanics global approach concepts applied to creep slow crack growth in a medium density polyethylene (MDPE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Ben Hadj Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Piques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 74, pp.2187-2204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9377,77 +9377,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscoplastic behaviour of a medium density polyethylene (MDPE) : constitutive equations based on double nonlinear deformation model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Ben Hadj Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Piques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Plasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 23, pp.1307-1327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9493,90 +9493,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-scale analysis of the microstructure and the tensile mechanical behaviour of polyamide 66 fibre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba Marcellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony R. Bunsell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Piques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 47, pp.367-378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9854,77 +9854,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage and fracture of polyvinylidene fluoride (PVDF) at 20°C: Experiments and modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Challier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Piques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 73 (1), pp.79-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10453,51 +10453,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B1C88083"/>
+    <w:nsid w:val="035ED4ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10684,51 +10684,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucien-laiarinandrasana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8751-3703" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057431213" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444205v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pons" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baf&#233;t&#233;gu&#233; Ouattara" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A.E. Boyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Laiarinandrasana" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2025.114535" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05441451v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Della Mea" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Dokl&#225;dal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decenci&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ovalle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.118686" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539787v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gillet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bedrici" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joann&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. King" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamming" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2026.109567" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943295v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Logeais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2024.105193" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05443780v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawad Wakim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Javey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gentil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ovalle Rodas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.330" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420214v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mofakhami" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gervat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fayolle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Miquelard-Garnier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2023.111111" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943282v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Hourdou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Blassiau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thionnet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2024.111696" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100630v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Klinkova" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cloetens" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.11335" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04707183v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Basso Della Mea" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117355" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944053v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Blay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Deffieux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tanter" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marcellan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SM00909F" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420186v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Broudin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laiarinandrasana" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12467" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420174v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Odou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hermary" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-023-01261-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825121v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Richaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Pires" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roland" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Truffault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.202100220" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03462858v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gillet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacopin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joann&#232;s" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Bedrici" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2021.106571" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206110v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bertaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Amouroux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.7401" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288721v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo F. Morgeneyer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.123959" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359093v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ovalle Ovalle Rodas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-021-01026-y" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980985v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Bouaziz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouslan Borisov" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12102354" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02052685v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cheng" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Helfen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Saux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-019-00748-4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03110082v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Islam" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-020-09803-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02321387v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bucknell" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leray" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony R. Bunsell" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684419873712" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469579v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Rajpurohit" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Singery" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sanial" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs4010006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189505v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ovalle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boisot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2020.103375" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532971v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eeva Mofakhami" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tenc&#233;-Girault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Perrin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Scheel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gervat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2020.106454" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207111v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Baldi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Agnelli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Andena" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bamber Blackman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Castellani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/MPC20190175" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189508v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Rojek" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Breite" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yentl Swolfs" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-020-00865-5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02321373v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs3030069" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486413v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Marcellan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bunsell" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Piques" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.24823" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189519v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst9060298" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355866v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pelerin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40192-019-00143-6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01759183v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ayadi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacem Sai" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789516679494" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01677854v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Agnelli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baldi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Castellani" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pisoni" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vighi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2017.11.002" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01874758v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Selles" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saintier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-017-9360-1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01610235v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Roirand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Missoum-Benziane" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-017-0553-2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01549074v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b00727" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421561v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Poulet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hochstetter" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2016.10.023" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K06F3JKN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01357875v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Trabelsi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-016-9479-2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01269595v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck N'Guyen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ludwig" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2015.11.019" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01357865v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2016.04.001" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLFM1DCR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402600v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Cheng" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Helfen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201500316" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01357881v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-016-9480-9" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421403v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2016.08.004" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2BMCXNB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717685v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2016.09.012" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCJ2GRH3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01101447v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeridi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.10.031" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01165294v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R.K. Blackman" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Frontini" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2015.03.019" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01272301v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ricard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guign&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2015.08.031" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GKLH36R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01102339v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2014.10.022" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6JMW7HK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00942920v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2013.11.011" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJVC2H24-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148574v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cantournet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Layouni" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.02.005" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PGZ6S23F-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01078760v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Devilliers" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Lucatelli" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gaudichet-Maurin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Brossard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpvp.2014.07.002" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W7921FBX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359095v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theonis Ricc&#242;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2013.08.007" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GR38D1K2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00905508v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Alexandre Cayzac" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2013.06.008" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PWVFP02N-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359089v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Nziakou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Halary" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.23188" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KHQ90B1S-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00700994v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Piezel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C.N. Mercatoris" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2012.03.015" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2378302-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00624105v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jean" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeulin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2011.06.054" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJ7FQWGZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00725911v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma3005247" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668797v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Li" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chiaruttini" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00675986v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.34646" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6MLGVXM9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00714256v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Massart" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berke" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00565851v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oberti" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaudichet-Maurin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpvp.2010.12.002" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00624022v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boisot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fond" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.05.016" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TFCR6X53-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00595870v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaudichet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpvp.2011.01.002" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZWX29ZW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00659435v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fernandes" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lucatelli" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00553177v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Naceur" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2010.09.071" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-178WRXLF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509794v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Regrain" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.22043" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00438800v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lafarge" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2009.06.003" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MBJFDQP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367963v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Ben Hadj Hamouda" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpvp.2008.09.002" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TN9TDL0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00438802v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Toillon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2009.04.016" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7W5H1G27-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390741v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2008.09.008" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9G0N81Q2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390737v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2008.09.010" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K5QJQBF2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154573v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2006.10.009" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T59CM4V3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154584v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2006.11.007" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RXCPJ19-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136818v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2005.10.093" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6TGMZ0N-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136795v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Kabiri" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2006.00973.x" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2X6WW1NN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359090v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Rachid Kabiri" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Reytier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2005.10.004" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2PCBNZL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359092v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Challier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2005.06.007" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CP1D42QL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284329v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Boukamel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane M&#233;o" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Verron" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236407v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;o" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003759782" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614645v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucien-laiarinandrasana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8751-3703" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057431213" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444205v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pons" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baf&#233;t&#233;gu&#233; Ouattara" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A.E. Boyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Laiarinandrasana" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2025.114535" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05441451v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Della Mea" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Dokl&#225;dal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decenci&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ovalle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.118686" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539787v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gillet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bedrici" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joann&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. King" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamming" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2026.109567" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943295v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Logeais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2024.105193" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05443780v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawad Wakim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Javey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gentil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ovalle Rodas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.330" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420214v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mofakhami" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gervat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fayolle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Miquelard-Garnier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2023.111111" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943282v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Hourdou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Blassiau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thionnet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2024.111696" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100630v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Klinkova" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cloetens" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.11335" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04707183v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Basso Della Mea" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117355" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944053v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Blay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Deffieux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tanter" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marcellan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SM00909F" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420186v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Broudin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laiarinandrasana" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12467" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420174v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Odou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hermary" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-023-01261-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03462858v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gillet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacopin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joann&#232;s" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Bedrici" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2021.106571" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825121v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Richaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Pires" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roland" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Truffault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.202100220" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206110v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bertaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Amouroux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.7401" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288721v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo F. Morgeneyer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.123959" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359093v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ovalle Ovalle Rodas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-021-01026-y" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02052685v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cheng" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Helfen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Saux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-019-00748-4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980985v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Bouaziz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouslan Borisov" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12102354" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03110082v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Islam" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-020-09803-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02321387v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bucknell" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leray" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony R. Bunsell" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684419873712" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469579v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Rajpurohit" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Singery" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sanial" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs4010006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189505v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ovalle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boisot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2020.103375" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532971v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eeva Mofakhami" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tenc&#233;-Girault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Perrin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Scheel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gervat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2020.106454" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207111v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Baldi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Agnelli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Andena" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bamber Blackman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Castellani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/MPC20190175" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189508v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Rojek" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Breite" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yentl Swolfs" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-020-00865-5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486413v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Marcellan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bunsell" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Piques" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.24823" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02321373v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs3030069" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189519v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst9060298" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355866v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pelerin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40192-019-00143-6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01759183v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ayadi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacem Sai" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789516679494" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01874758v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Selles" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saintier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-017-9360-1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01677854v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Agnelli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baldi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Castellani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pisoni" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vighi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2017.11.002" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01610235v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Roirand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Missoum-Benziane" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-017-0553-2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01549074v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b00727" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421561v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Poulet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hochstetter" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2016.10.023" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K06F3JKN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01357875v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Trabelsi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-016-9479-2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01269595v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck N'Guyen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ludwig" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2015.11.019" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01357865v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2016.04.001" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLFM1DCR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402600v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Cheng" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Helfen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201500316" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421403v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2016.08.004" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2BMCXNB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01357881v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-016-9480-9" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717685v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2016.09.012" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCJ2GRH3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01101447v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeridi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.10.031" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01165294v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R.K. Blackman" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Frontini" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2015.03.019" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01272301v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ricard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guign&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2015.08.031" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GKLH36R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01102339v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2014.10.022" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6JMW7HK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00942920v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2013.11.011" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJVC2H24-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148574v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cantournet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Layouni" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.02.005" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PGZ6S23F-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01078760v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Devilliers" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Lucatelli" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gaudichet-Maurin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Brossard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpvp.2014.07.002" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W7921FBX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359095v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theonis Ricc&#242;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2013.08.007" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GR38D1K2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00905508v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Alexandre Cayzac" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2013.06.008" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PWVFP02N-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00700994v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Piezel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C.N. Mercatoris" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2012.03.015" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2378302-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359089v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Nziakou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Halary" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.23188" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KHQ90B1S-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00624105v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jean" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeulin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2011.06.054" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJ7FQWGZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00675986v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.34646" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6MLGVXM9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00725911v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma3005247" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668797v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Li" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chiaruttini" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00714256v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Massart" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berke" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00565851v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oberti" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaudichet-Maurin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpvp.2010.12.002" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00595870v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaudichet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpvp.2011.01.002" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZWX29ZW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00624022v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boisot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fond" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.05.016" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TFCR6X53-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00659435v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fernandes" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lucatelli" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00553177v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Naceur" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2010.09.071" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-178WRXLF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509794v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Regrain" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.22043" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367963v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Ben Hadj Hamouda" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpvp.2008.09.002" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TN9TDL0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00438800v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lafarge" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2009.06.003" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MBJFDQP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00438802v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Toillon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2009.04.016" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7W5H1G27-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390741v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2008.09.008" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9G0N81Q2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390737v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2008.09.010" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K5QJQBF2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154573v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2006.10.009" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T59CM4V3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154584v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2006.11.007" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RXCPJ19-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136818v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2005.10.093" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6TGMZ0N-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136795v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Kabiri" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2006.00973.x" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2X6WW1NN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359090v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Rachid Kabiri" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Reytier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2005.10.004" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2PCBNZL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359092v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Challier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2005.06.007" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CP1D42QL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284329v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Boukamel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane M&#233;o" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Verron" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236407v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;o" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003759782" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614645v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>