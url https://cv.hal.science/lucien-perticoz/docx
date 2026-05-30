--- v0 (2026-03-21)
+++ v1 (2026-05-30)
@@ -831,191 +831,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02081468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Grassy et Jedediah Sklower (dir.), Politiques des musiques populaires au XXIe siècle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les ethos des jeunes professionnels de la communication sur LinkedIn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Perticoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2015-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/itineraires.3023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01983307v1</w:t>
+                <w:t xml:space="preserve">hal-01432228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ethos des jeunes professionnels de la communication sur LinkedIn</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elsa Grassy et Jedediah Sklower (dir.), Politiques des musiques populaires au XXIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Perticoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.246-250</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/itineraires.3023⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01432228v1</w:t>
+                <w:t xml:space="preserve">hal-01983307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du télé-spectateur au télé-visionneur. Les séries télévisées face aux mutations des consommations audiovisuelles</w:t>
               </w:r>
@@ -1086,174 +1086,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01792413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les industries culturelles en mutation : des modèles en question</w:t>
+                <w:t xml:space="preserve">Les industries culturelles en mutation : des modèles en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Perticoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, pp</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01187172v1</w:t>
+                <w:t xml:space="preserve">hal-01792636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les industries culturelles en mutation : des modèles en question</w:t>
+                <w:t xml:space="preserve">Les industries culturelles en mutation : des modèles en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Perticoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 1, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, pp</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rfsic.112⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01792636v1</w:t>
+                <w:t xml:space="preserve">hal-01187172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Envisager le jeu vidéo comme une filière des industries culturelles et médiatiques</w:t>
               </w:r>
@@ -1576,217 +1576,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les « docuphiles » face à Tënk : des négociations entre pratiques ancrées du documentaire et usages normés de la VàD</w:t>
+                <w:t xml:space="preserve">Enquête sur les abonné.s de Tënk : publics, pratiques et usages de la plateforme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Dupuy-Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Perticoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association Française de Sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFS, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Les Etats généraux du Film documentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lussas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04387262v1</w:t>
+                <w:t xml:space="preserve">hal-04387603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquête sur les abonné.s de Tënk : publics, pratiques et usages de la plateforme</w:t>
+                <w:t xml:space="preserve">Les « docuphiles » face à Tënk : des négociations entre pratiques ancrées du documentaire et usages normés de la VàD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Dupuy-Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Perticoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Etats généraux du Film documentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lussas, France</w:t>
+              <w:t xml:space="preserve">Congrès de l’Association Française de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFS, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04387603v1</w:t>
+                <w:t xml:space="preserve">hal-04387262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration de la critique littéraire en régime numérique : des blogs à YouTube</w:t>
               </w:r>
@@ -3741,51 +3741,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525231v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dupuy-Salle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Perticoz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1950" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629019v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cote" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bonnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mezard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Terreau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Velcin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525164v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dessinges" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.7693" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349277v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Magis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.4666" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02081475v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02081447v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.3470" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01983228v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.5823" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02081468v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.8234" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01983307v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432228v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.3023" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01792413v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.6309" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01187172v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01792636v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.112" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01792581v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01186814v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.011.0008" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01187181v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837171v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Schmitt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387262v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387603v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721944v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Feug&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pantel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003279v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02087703v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003261v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003290v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Esquenazi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lifschutz Vladimir" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Romeyer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01191675v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01196379v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432380v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01191591v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01191841v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01202761v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Matthews" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=38791" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01792437v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01792468v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01792513v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01196734v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02007240v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bullich" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie da Lage" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Debruyne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979659v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka El Hachani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boissin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979656v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387930v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525231v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dupuy-Salle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Perticoz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1950" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629019v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cote" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bonnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mezard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Terreau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Velcin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525164v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dessinges" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.7693" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349277v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Magis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.4666" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02081475v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02081447v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.3470" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01983228v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.5823" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02081468v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.8234" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432228v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.3023" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01983307v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01792413v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.6309" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01792636v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.112" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01187172v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01792581v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01186814v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.011.0008" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01187181v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837171v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Schmitt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387603v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387262v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721944v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Feug&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pantel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003279v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02087703v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003261v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003290v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Esquenazi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lifschutz Vladimir" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Romeyer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01191675v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01196379v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432380v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01191591v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01191841v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01202761v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Matthews" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=38791" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01792437v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01792468v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01792513v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01196734v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02007240v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bullich" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie da Lage" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Debruyne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979659v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka El Hachani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boissin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979656v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387930v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>