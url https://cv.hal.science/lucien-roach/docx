--- v0 (2026-03-05)
+++ v1 (2026-04-26)
@@ -132,51 +132,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -300,1444 +300,1578 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05326651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient-based optimization of core-shell particles with discrete materials for directional scattering</w:t>
+                <w:t xml:space="preserve">Photothermal Reshaping and Cavity Formation in Silica-Coated Gold Nanorods Using Nanosecond Pulsed Lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalin Soun</w:t>
+                <w:t xml:space="preserve">Tahani Albogami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Roach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Azéma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucien Roach</w:t>
+                <w:t xml:space="preserve">Sarah Alshehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glenna L Drisko</w:t>
+                <w:t xml:space="preserve">James Mclaughlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter R Wiecha</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zabeada Aslam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 33 (12), pp.25945-25958. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.561657⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D6CP00240D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05236796v1</w:t>
+                <w:t xml:space="preserve">hal-05543752v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self‐assembled silicon@silica metasurfaces with high‐quality resonances in the infrared</w:t>
+                <w:t xml:space="preserve">Gradient-based optimization of core-shell particles with discrete materials for directional scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Megan Parker</w:t>
+                <w:t xml:space="preserve">Dalin Soun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raul Barbosa</w:t>
+                <w:t xml:space="preserve">Antoine Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Roach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cynthia Cibaka-Ndaya</w:t>
+                <w:t xml:space="preserve">Glenna L Drisko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Castro-Grijalba</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peter R Wiecha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smsc.202500119⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (12), pp.25945-25958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.561657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05073489v1</w:t>
+                <w:t xml:space="preserve">hal-05236796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization of Manganese(V) Oxides by Hydroflux Synthesis: Control of Anisotropic Growth and Electrochemical Stability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self‐assembled silicon@silica metasurfaces with high‐quality resonances in the infrared</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Inocêncio</w:t>
+                <w:t xml:space="preserve">Raul Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Almudena Torres-Pardo</w:t>
+                <w:t xml:space="preserve">Cynthia Cibaka-Ndaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Montero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucien Roach</w:t>
+                <w:t xml:space="preserve">Alexander Castro-Grijalba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Olivier Autran</w:t>
+                <w:t xml:space="preserve">Maria Letizia de Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 64 (10), pp.5122-5131. </w:t>
+              <w:t xml:space="preserve">Small Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (7), pp.2500119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c05439⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smsc.202500119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04979052v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05073489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control over the spatial correlation of perforations in silica thin films as a function of solution conditions</w:t>
+                <w:t xml:space="preserve">Crystallization of Manganese(V) Oxides by Hydroflux Synthesis: Control of Anisotropic Growth and Electrochemical Stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Castets</w:t>
+                <w:t xml:space="preserve">Carlos Inocêncio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Labeyrie</w:t>
+                <w:t xml:space="preserve">Almudena Torres-Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Morvan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Montero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Roach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4CC02023E⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (10), pp.5122-5131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c05439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04673634v1</w:t>
+                <w:t xml:space="preserve">hal-04979052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of molten salt-based processes through thermodynamic evaluation assisted by machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Roach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Erriguible</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Aymonier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 299, pp.120433. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ces.2024.120433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silver nanoshells with optimized infrared optical response: synthesis for thin-shell formation, and optical/thermal properties after embedding in polymeric films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lermusiaux</w:t>
+                <w:t xml:space="preserve">Control over the spatial correlation of perforations in silica thin films as a function of solution conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Castets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Labeyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Roach</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laure Bertry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (3), 614 (14 p.). </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 60 (69), pp.9266-9269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano13030614⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4CC02023E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03977125v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04673634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of solvent on convectively driven silica particle assembly: decoupling surface tension, viscosity, and evaporation rate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Silver nanoshells with optimized infrared optical response: synthesis for thin-shell formation, and optical/thermal properties after embedding in polymeric films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lermusiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Roach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jie Gao</w:t>
+                <w:t xml:space="preserve">Moncef Lehtihet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Laurichesse</w:t>
+                <w:t xml:space="preserve">Marie Plissonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Castro Grijalba</w:t>
+                <w:t xml:space="preserve">Laure Bertry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 39 (12), pp.4216-4223. </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (3), 614 (14 p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.2c02890⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano13030614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03946425v1</w:t>
+                <w:t xml:space="preserve">hal-03977125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positively Charged Additives Facilitate Incorporation in Inorganic Single Crystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of solvent on convectively driven silica particle assembly: decoupling surface tension, viscosity, and evaporation rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Roach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouassef Nahi</w:t>
+                <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Broad</w:t>
+                <w:t xml:space="preserve">Jie Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander N. Kulak</w:t>
+                <w:t xml:space="preserve">Eric Laurichesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helen M. Freeman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shuheng Zhang</w:t>
+                <w:t xml:space="preserve">Alexander Castro Grijalba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c00097⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (12), pp.4216-4223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.2c02890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03736505v1</w:t>
+                <w:t xml:space="preserve">hal-03946425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved low temperature sinter bonding using silver nanocube superlattices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Positively Charged Additives Facilitate Incorporation in Inorganic Single Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouassef Nahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Bronchy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucien Roach</w:t>
+                <w:t xml:space="preserve">Alexander Broad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Mendizabal</w:t>
+                <w:t xml:space="preserve">Alexander N. Kulak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Feautrier</w:t>
+                <w:t xml:space="preserve">Helen M. Freeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Durand</w:t>
+                <w:t xml:space="preserve">Shuheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 126 (3), pp.1644-1650. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (11), pp.4910 - 4923. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c09125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c00097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03558577v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling disorder in self-assembled colloidal monolayers via evaporative processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improved low temperature sinter bonding using silver nanocube superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bronchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Roach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lalanne</w:t>
+                <w:t xml:space="preserve">Laurent Mendizabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Duguet</w:t>
+                <w:t xml:space="preserve">Céline Feautrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mona Tréguer-Delapierre</w:t>
+                <w:t xml:space="preserve">Etienne Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (9), pp.3324-3345. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126 (3), pp.1644-1650. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1NR07814C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c09125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03599223v1</w:t>
+                <w:t xml:space="preserve">hal-03558577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Controlling disorder in self-assembled colloidal monolayers via evaporative processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Roach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Hereu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Duguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Tréguer-Delapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (9), pp.3324-3345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1NR07814C⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03599223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bottom-up synthesis of meta-atoms as building blocks in self-assembled metamaterials: recent advances and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lermusiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Roach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Tréguer-Delapierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 3 (2), 021003 (8 p.). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/2632-959X/ac6889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03662118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1747,150 +1881,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symmetric plasmonic nanoparticle clusters: Synthesis and novel optical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Roach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lermusiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Tréguer-Delapierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yadong Yin; Yu Lu; Younan Xia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, Elsevier, pp.113-127, 2023, 978-0-12-822423-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-822425-0.00011-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03529822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1900,2608 +2034,2608 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Advances in Diatom Biomineralization and Morphogenesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fabrication of correlated disordered structures in thin films to tune the visual appearance of surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Castets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Roach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenna L Drisko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystallization and Self-Assembly: from Soft Matter to Pharmaceuticals to Biomineralisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CECAM, May 2025, Roscoff, France</w:t>
+              <w:t xml:space="preserve">C'Nano - The Nanoscience Meeting &amp; PEPR Électronique Days - C'Nano 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre national de Compétences en Nanosciences du CNRS, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05065794v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05191877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Si@Au core-shell particles for directional light scattering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Directional light scattering in Mie-resonant Si particles with ultra-thin plasmonic shells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Roach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel O. Idowu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucien Roach</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalin Soun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin O'Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan G.-C. Veinot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C'Nano - The Nanoscience Meeting &amp; PEPR Électronique Days - C'Nano 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre national de Compétences en Nanosciences du CNRS,, Mar 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">8th International Conference on Multifunctional, Hybrid and Nanomaterials (HyMa)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, Mar 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05191908v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04977728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of correlated disordered structures in thin films to tune the visual appearance of surfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Castets</w:t>
+                <w:t xml:space="preserve">Directional light scattering in Mie-resonant Si particles with ultra-thin plasmonic shells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel O. Idowu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Roach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin O'Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan G C Veinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lacomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C'Nano - The Nanoscience Meeting &amp; PEPR Électronique Days - C'Nano 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre national de Compétences en Nanosciences du CNRS, Mar 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">15th International Conference on Metamaterials, Photonic Crystals and Plasmonics (META)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, META Conferences, Jul 2025, Malaga, Spain. pp.533-534</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05191877v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05192672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directional light scattering in Mie-resonant Si particles with ultra-thin plasmonic shells</w:t>
+                <w:t xml:space="preserve">Assessment of directional scattering from Mie-resonant-plasmonic Si@Au core-shell nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Roach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel O. Idowu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin O'Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jonathan G.-C. Veinot</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan G. Veinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Multifunctional, Hybrid and Nanomaterials (HyMa)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier, Mar 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Gold 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PremC, May 2025, Saint Sebastian - Donostia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04977728v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05065154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directional light scattering in Mie-resonant Si particles with ultra-thin plasmonic shells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel O. Idowu</w:t>
+                <w:t xml:space="preserve">Mie resonant silicon particles via bottom-up synthetic routes and assembled into 2d metasurfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenna L. Drisko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Roach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Lacomme</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Letizia de Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gonidec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Metamaterials, Photonic Crystals and Plasmonics (META)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, META Conferences, Jul 2025, Malaga, Spain. pp.533-534</w:t>
+              <w:t xml:space="preserve">15th International Conference on Metamaterials, Photonic Crystals and Plasmonics - META 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, National Research Council Canada; Universit Paris–Saclay; Universidad del Pais Basco, Jul 2025, Malaga, Spain. pp.1364-1365</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05192672v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05194746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mie resonant silicon particles via bottom-up synthetic routes and assembled into 2d metasurfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Megan Parker</w:t>
+                <w:t xml:space="preserve">Synthesis of Si@Au core-shell particles for directional light scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel O. Idowu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Roach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria Letizia de Marco</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin O'Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Gonidec</w:t>
+                <w:t xml:space="preserve">Jonathan G.-C. Veinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Metamaterials, Photonic Crystals and Plasmonics - META 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, National Research Council Canada; Universit Paris–Saclay; Universidad del Pais Basco, Jul 2025, Malaga, Spain. pp.1364-1365</w:t>
+              <w:t xml:space="preserve">C'Nano - The Nanoscience Meeting &amp; PEPR Électronique Days - C'Nano 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre national de Compétences en Nanosciences du CNRS,, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05194746v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05191908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of directional scattering from Mie-resonant-plasmonic Si@Au core-shell nanoparticles</w:t>
+                <w:t xml:space="preserve">Recent Advances in Diatom Biomineralization and Morphogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Roach</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gold 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PremC, May 2025, Saint Sebastian - Donostia, Spain</w:t>
+              <w:t xml:space="preserve">Crystallization and Self-Assembly: from Soft Matter to Pharmaceuticals to Biomineralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CECAM, May 2025, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05065154v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05065794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and assembly of optically resonant silicon@silicon oxynitride core-shell particles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Megan A. Parker</w:t>
+                <w:t xml:space="preserve">Engineering pore structure in silica thin films via precursor reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Roach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Barois</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Tréguer-Delapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53rd North American Silicon Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Ohio State University and; Bowling Green State University, Jun 2024, Columbus (Ohio), United States</w:t>
+              <w:t xml:space="preserve">ISOS-20 and ASiS-9 Joint Symposium - 20th International Symposium on Silicon Chemistry and 9th Asian Silicon Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Society of Silicon Chemistry (Japan); Science Council of Japan, May 2024, Hiroshima, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04789371v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering pore structure in silica thin films via precursor reactivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Castets</w:t>
+                <w:t xml:space="preserve">Study of hydrogen silsesquioxane mechanism via environmental transmission electron microscopy and preparation of highly resonant Si@Au particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Opeyemi Idowu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Cibaka-Ndaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Roach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mona Tréguer-Delapierre</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin O’conner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan G. Veinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISOS-20 and ASiS-9 Joint Symposium - 20th International Symposium on Silicon Chemistry and 9th Asian Silicon Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Society of Silicon Chemistry (Japan); Science Council of Japan, May 2024, Hiroshima, Japan</w:t>
+              <w:t xml:space="preserve">53rd North American Silicon Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Ohio State University and; Bowling Green State University, Jun 2024, Columbus (Ohio), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732714v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04789346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of hydrogen silsesquioxane mechanism via environmental transmission electron microscopy and preparation of highly resonant Si@Au particles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cynthia Cibaka-Ndaya</w:t>
+                <w:t xml:space="preserve">Synthesis and assembly of optically resonant silicon@silicon oxynitride core-shell particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenna L. Drisko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan A. Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Roach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jonathan G. Veinot</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Letizia de Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53rd North American Silicon Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Ohio State University and; Bowling Green State University, Jun 2024, Columbus (Ohio), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04789346v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04789371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micrometric structuration displaying correlated disorder to tune visual appearance in thin film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Agreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Roach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Hereu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Vynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th Conference of European Colloid &amp; Interface Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Università degli studi di Napoli « Federico II »; CSGI - Center for Colloid and Surface Science; ECIS - European Colloid and Interface Society, Sep 2023, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling particle deposition patterns and density on 2D surfaces using solvent surface tension, viscosity, and evaporation rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Roach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Roiban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Laurichesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Fall 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Chemical Society - ACS, Aug 2023, Présentiel &amp; Visioconférence, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04617108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of hydrogen silsesquioxane mechanism via environmental transmission electron microscopy and preparation of highly resonant Si@Au particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenna L. Drisko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Cibaka-Ndaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Opeyemi Idowu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin O'Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan G.-C. Veinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Fall 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Chemical Society - ACS, Aug 2023, Présentiel &amp; Visioconférence, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04617084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creating color and iridescence through the fabrication of nanostructured surfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrian Hereu</w:t>
+                <w:t xml:space="preserve">Design of Si-based particles for infrared-active metamaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Cibaka Ndaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Roach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kevin Vynck</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Letizia de Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian A Korgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13rd Meeting on Nanosciences Advances - MNA 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, C’Nano PACA, Sep 2022, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">Sol-gel 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04575922v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlated disorder in nanostructured surfaces displaying angle-dependent diffusion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Diffuse iridescence in 2D monolayer surfaces thanks to disordered nano features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Hereu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Roach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Agreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Vynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque NanoApp 2022 : Apparence visuelle de milieux nanostructurés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; Faculté des Sciences de l'Université Claude Bernard Lyon 1, Nov 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Sol-gel 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04567991v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Si-based particles for infrared-active metamaterials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Megan Parker</w:t>
+                <w:t xml:space="preserve">Contrôle de l’apparence visuelle grâce à la fabrication de surfaces nanostructurées complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Hereu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juilen Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Roach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Brian A Korgel</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Thorimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Agreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sol-gel 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Matériaux 2022 - Conférence Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04563086v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04586705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffuse iridescence in 2D monolayer surfaces thanks to disordered nano features</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Correlated disorder in nanostructured surfaces displaying angle-dependent diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Castets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Agreda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Roach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Hereu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Vynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sol-gel 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque NanoApp 2022 : Apparence visuelle de milieux nanostructurés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; Faculté des Sciences de l'Université Claude Bernard Lyon 1, Nov 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04563065v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle de l’apparence visuelle grâce à la fabrication de surfaces nanostructurées complexes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juilen Castets</w:t>
+                <w:t xml:space="preserve">Design of Si-based particles for infrared-active metamaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Cibaka-Ndaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan A. Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Roach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adrian Agreda</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Letizia De marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian A Korgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2022 - Conférence Internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">12th International Conference on Metamaterials, Photonic Crystals and Plasmonics (META 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Torremolinos, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04586705v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructing complex visual appearance through the design of nanostructured surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenna L. Drisko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Hereu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Agreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Roach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Multifunctional, Hybrid and Nanometarials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Gênes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Si-based particles for infrared-active metamaterials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Megan A. Parker</w:t>
+                <w:t xml:space="preserve">Creating color and iridescence through the fabrication of nanostructured surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenna L. Drisko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Hereu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Roach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Brian A Korgel</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Agreda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Vynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Metamaterials, Photonic Crystals and Plasmonics (META 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Torremolinos, Spain</w:t>
+              <w:t xml:space="preserve">13rd Meeting on Nanosciences Advances - MNA 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C’Nano PACA, Sep 2022, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04279930v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04575922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bottom-up approach to the fabrication of optical metamaterials utilizing the self-assembly of silver dodecahedral clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Roach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lermusiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Many</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Metamaterials, Photonic Crystals and Plasmonics - META 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Visioconférence, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04576584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId120"/>
+      <w:footerReference w:type="default" r:id="rId126"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4569,51 +4703,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FA1DAF37"/>
+    <w:nsid w:val="586DF6EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4800,51 +4934,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucien-roach" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9166-6662" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326651v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel O. Idowu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Roach" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin O'Connor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan G C Veinot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Lacomme" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202502529" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236796v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalin Soun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Az&#233;ma" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenna L Drisko" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R Wiecha" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.561657" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073489v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Parker" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Barbosa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Cibaka-Ndaya" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Castro-Grijalba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Letizia de Marco" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smsc.202500119" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04979052v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Inoc&#234;ncio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Torres-Pardo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montero" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Autran" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c05439" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673634v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Castets" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Labeyrie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Morvan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC02023E" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650280v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Erriguible" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aymonier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2024.120433" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977125v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lermusiaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Lehtihet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plissonneau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bertry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13030614" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946425v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonzalez-Rodriguez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Gao" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Laurichesse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Castro Grijalba" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c02890" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736505v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassef Nahi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Broad" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander N. Kulak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen M. Freeman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuheng Zhang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c00097" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558577v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bronchy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mendizabal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Feautrier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Durand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c09125" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599223v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Hereu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalanne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Duguet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Tr&#233;guer-Delapierre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR07814C" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662118v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-959X/ac6889" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529822v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-822425-0.00011-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065794v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05191908v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan G.-C. Veinot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05191877v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977728v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192672v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194746v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenna L. Drisko" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gonidec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065154v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan G. Veinot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789371v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan A. Parker" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Letizia De&#8197;marco" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732714v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789346v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Opeyemi Idowu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin O&#8217;conner" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612781v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Agreda" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vynck" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617108v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617084v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575922v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567991v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Castets" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563086v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Cibaka Ndaya" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian A Korgel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563065v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586705v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juilen Castets" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Thorimbert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578909v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279930v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576584v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Many" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dezert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucien-roach" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9166-6662" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326651v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel O. Idowu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Roach" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin O'Connor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan G C Veinot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Lacomme" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202502529" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543752v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahani Albogami" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Alshehri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mclaughlan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zabeada Aslam" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D6CP00240D" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236796v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalin Soun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Az&#233;ma" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenna L Drisko" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R Wiecha" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.561657" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073489v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Parker" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Barbosa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Cibaka-Ndaya" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Castro-Grijalba" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Letizia de Marco" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smsc.202500119" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04979052v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Inoc&#234;ncio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Torres-Pardo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montero" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Autran" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c05439" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650280v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Erriguible" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aymonier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2024.120433" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673634v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Castets" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Labeyrie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Morvan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC02023E" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977125v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lermusiaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Lehtihet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plissonneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bertry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13030614" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946425v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonzalez-Rodriguez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Gao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Laurichesse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Castro Grijalba" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c02890" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736505v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassef Nahi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Broad" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander N. Kulak" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen M. Freeman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuheng Zhang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c00097" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558577v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bronchy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mendizabal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Feautrier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Durand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c09125" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599223v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Hereu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalanne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Duguet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Tr&#233;guer-Delapierre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR07814C" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662118v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-959X/ac6889" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529822v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-822425-0.00011-7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05191877v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977728v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan G.-C. Veinot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192672v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065154v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan G. Veinot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194746v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenna L. Drisko" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gonidec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05191908v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065794v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732714v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789346v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Opeyemi Idowu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin O&#8217;conner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789371v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan A. Parker" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612781v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Agreda" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vynck" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617108v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617084v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563086v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Cibaka Ndaya" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian A Korgel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563065v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Castets" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586705v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juilen Castets" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Thorimbert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567991v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279930v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Letizia De&#8197;marco" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578909v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575922v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576584v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Many" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dezert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>