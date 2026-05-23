--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120.75471698113px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lucien Wald </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lucien-wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2916-2391</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">060583304</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/C-1284-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucien Wald graduated in theoretical physics at University of Aix-Marseille II and University of Paris UPMC, France, in 1976-1977. He obtained a Ph.D. degree in 1980 at University of Paris UPMC on infrared remote sensing of the ocean. He joined MINES ParisTech in Sophia Antipolis in 1980. He obtained the Doctorat d'Etat ès Sciences degree in 1985 on the applications of remote sensing to oceanography. He has been a Professor at MINES ParisTech since 1991. He focused his own research in applied mathematics, data fusion, and meteorology and solar radiation. He obtained the Autometrics Award in 1998 and the ERDAS Award in 2001 for articles on data fusion. His career in information technologies was rewarded in 1996 by the famous French Blondel Medal. He contributed to the development of the series of the Heliosat methods for assessing solar radiation from satellite images. He actively contributed to the Copernicus Atmosphere Monitoring Service. He retired in 2018.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (143)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Assessment of Hourly Means of Solar Irradiance at Ground Level in Clear-Sky Conditions by the ERA5, JRA-3Q, and MERRA-2 Reanalyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, pp.949. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos16080949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Assessment of Hourly Means of Solar Irradiance at Ground Level in Clear-Sky Conditions by the ERA5, JRA-3Q, and MERRA-2 Reanalyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (8), pp.949. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos16080949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05603872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of linear relationships between clear‑sky indices in photosynthetically active radiation and broadband ranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wandji Nyamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Augustine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Arola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteorologische Zeitschrift</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (2), pp.117-129. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/metz/2023/1203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Relationships between Clear-Sky Indices in Photosynthetically Active Radiation and Broadband Ranges in Overcast and Broken-Cloud Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wandji Nyamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A Augustine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Arola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (19), pp.3718. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs16193718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further validation of the estimates of the downwelling solar radiation at ground level in cloud-free conditions provided by the McClear service: the case of Sub-Saharan Africa and the Maldives Archipelago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wandji Nyamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Arola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (7), pp.2001-2036. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-16-2001-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Copernicus Atmosphere Monitoring Service (CAMS) Products to Assess Illuminances at Ground Level under Cloudless Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wandji Nyamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Mouangue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Arola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (5), pp.643. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos12050643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of CAMS Radiation Service and HelioClim-3 databases of solar radiation at surface: evaluating the spatial variation in Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saboret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17, pp.143 - 152. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/asr-17-143-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which variables are essential for renewable energies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Trolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Digital Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17538947.2019.1679267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of five different methods for the estimation of surface photosynthetically active radiation from satellite imagery at three sites – application to the monitoring of indoor soft fruit crops in southern UK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen D Dorling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wandji Nyamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16, pp.229-240. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/asr-16-229-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verifying the spatial consistency of the CAMS Radiation Service and HelioClim-3 satellite-derived databases of solar radiation using a dense network of measuring stations: the case of The Netherlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saboret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16, pp.103-111. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/asr-16-103-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing climate services for the European renewable energy sector through capacity building and user engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Goodess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Troccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Acton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Añel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Bett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16, pp.100139. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cliser.2019.100139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Clear-Sky Method for Assessing Photosynthetically Active Radiation at the Surface Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wandji Nyamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Augustine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Arola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (4), pp.219. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos10040219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the McClear model estimating the downwelling solar radiation at ground level in cloud-free conditions – McClear‑v3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteorologische Zeitschrift</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (2), pp.147-163. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/metz/2019/0946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing climate services for the European renewable energy sector through capacity building and user engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Goodess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Troccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Acton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Añel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Bett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16, pp.100139. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cliser.2019.100139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring aerosols over Europe: an assessment of the potential benefit of assimilating the VIS04 measurements from the future MTG/FCI geostationary imager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Raymond Descheemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Plu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Marecal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Claeyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (2), pp.1251-1275. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-12-1251-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronotype and environmental light exposure in a student population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Porcheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Fritschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menno Gerkema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marijke Gordijn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronobiology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07420528.2018.1482556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downwelling surface solar irradiance in the tropical Atlantic Ocean: a comparison of re-analyses and satellite-derived data sets to PIRATA measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Trolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub P Walawender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Trentmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (5), pp.1021 - 1056. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-14-1021-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of Ultraviolet Radiation Exposure and Skin Cancer Risk: the E3N-SunExp Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine M Olsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C Whiteman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (1), pp.27-33. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2188/jea.JE20160166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach for the estimation of the aggregated photovoltaic power generated in several European countries from meteorological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Troccoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15, pp.51 - 62. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/asr-15-51-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach for the estimation of the aggregated photovoltaic power generated in several European countries from meteorological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Troccoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15, pp.51-62. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/asr-15-51-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast and simple model to estimate the contribution of the circumsolar irradiance to measured broadband beam irradiance under cloud-free conditions in desert environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Eissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosni Ghedira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 163, pp.497 - 509. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2018.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monthly solar radiation in the tropical Atlantic Ocean: Can its spatial variations be captured by the current configuration of the PIRATA moorings?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Trolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15, pp.127 - 136. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/asr-15-127-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating a proof-of-concept climate service to assess future renewable energy mixes in Europe: An overview of the C3S ECEM project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Troccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Goodess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesley Penny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Dorling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15, pp.191-205. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/asr-15-191-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A database of 10 min average measurements of solar radiation and meteorological variables in Ostrava, Czech Republic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Opálková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Navrátil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimír Špunda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10, pp.837 - 846. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-10-837-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of several satellite-derived databases of surface solar radiation against ground measurement in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Ghennioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15, pp.21 - 29. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/asr-15-21-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the intrinsic timescales of temporal variability in measurements of the surface solar radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bengulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (1), pp.19 - 37. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/npg-25-19-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating a proof-of-concept climate service to assess future renewable energy mixes in Europe: An overview of the C3S ECEM project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Troccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Goodess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesley Penny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Dorling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15, pp.191 - 205. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/asr-15-191-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating meso-scale change in performance of several databases of hourly surface irradiation in South-eastern Arabic Pensinsula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Al-Azri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Ombe-Ndeffotsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14, pp.7 - 15. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/asr-14-7-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for estimating UV fluxes at ground level in cloud-free conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wandji Wandji Nyamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikko R. A. Pitkänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youva Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anu Heikkilä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (12), pp.4965-4978. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-10-4965-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving direct normal irradiance retrieval in cloud-free, but high aerosol load conditions by using aerosol optical depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boraiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Korany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.C. C Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El-Metwally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteorologische Zeitschrift</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (5), pp.475 - 483. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/metz/2017/0844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of UV radiation with Parkinson disease incidence: A nationwide French ecologic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Kravietz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Kab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dugravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archana Singh-Manoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 154, pp.50 - 56. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2016.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do modelled or satellite-based estimates of surface solar irradiance accurately describe its temporal variability?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bengulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14, pp.35 - 48. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/asr-14-35-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using ERA-Interim reanalysis for creating datasets of energy-relevant climate variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip D Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Harpham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto M Troccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9, pp.471 - 495. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-9-471-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast radiative transfer parameterisation for assessing the surface solar irradiance: The Heliosat-4 method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhipeng Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Gesell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteorologische Zeitschrift</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (1), pp.33-57. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/metz/2016/0781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal indicators of solar energy potential in the Guiana Shield using GOES images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Albarelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Primerose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Linguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111, pp.11-25. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2017.03.081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nevi, Ambient Ultraviolet Radiation, and Thyroid Cancer Risk: A French Prospective Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mesrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Kvaskoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Bah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Clavel-Chapelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28, pp.694-702. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/EDE.0000000000000673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the McClear clear-sky model in desert conditions with three stations in Israel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13, pp.21-26. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/asr-13-21-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the new HelioClim-3 version 4 real-time and short-term forecast service using 14 BSRN stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saboret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13, pp.129-136. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/asr-13-129-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the effective solar zenith and azimuth angles to use with measurements of hourly irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/asr-1-1-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the temporal variability of the surface solar radiation by means of spectral representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bengulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13, pp.121-127. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/asr-13-121-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A database of multi-year (2004–2010) quality-assured surface solar hourly irradiation measurements for the Egyptian territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Korany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boraiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Eissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youva Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdy Abdel Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.105-113. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essdd-8-737-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Several Empirical Relationships for Deriving Daily Means of UV-A Irradiance from Meteosat-Based Estimates of the Total Irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Aculinin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Brogniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bengulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gillotay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (7), pp.537. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs8070537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of three satellite-derived databases of surface solar radiation using measurements performed at 42 stations in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13, pp.81-86. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/asr-13-81-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Temporal Variability in Measurements of Surface Solar Radiation and its Dependence on Climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bengulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 97, pp.164 - 171. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2016.10.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils d’exposition solaire et risque de cancer cutané : étude cas-témoin nichée dans E3 N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Olsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Clavel-Chapelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Boutron-Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64, pp.S224. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2016.06.216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the photosynthetically active radiation under clear skies by means of a new approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wandji Nyamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12, pp.5 - 10. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/asr-12-5-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the surface downwelling solar irradiance estimates of the HelioClim-3 database in Egypt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Eissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Korany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youva Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boraiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdy Abdel Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7, pp.9269-9291. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs70709269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Note: A novel parameterization of the transmissivity due to ozone absorption in the k-distribution method and correlated-k approximation of Kato et al. (1999) over the UV band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wandji Nyamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Arola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders V. Lindfors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaida Cesnulyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15, pp.7449-7456. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-15-7449-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yearly changes in surface solar radiation in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12, pp.1 - 4. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/asr-12-1-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’estimation du rayonnement solaire au sol par la nouvelle méthode Heliosat-4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 90, pp.53-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can AERONET data be used to accurately model the monochromatic beam and circumsolar irradiances under cloud-free conditions in desert environment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Eissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosni Ghedira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (5099–5112), </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-8-5099-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Critical Comparison Among Pansharpening Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemine Vivone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Alparone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Garzelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53 (5), pp.2565-2586. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2014.2361734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperable Exchange Of Surface Solar Irradiance Observations: A Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Nüst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khai-Minh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jirka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 76, pp.113 - 120. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2015.07.867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validating surface downwelling solar irradiances estimated by the McClear model under cloud-free skies in the United Arab Emirates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Eissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saima Munawwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosni Ghedira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114, pp.17-31. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2015.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the Heliosat-II method for surface solar irradiation estimation with GOES images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albarelo Tommy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Marie-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Primerose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Seyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 41, pp.86-100. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07038992.2015.1040876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between meteorological re-analyses from ERA-Interim and MERRA and measurements of daily solar irradiation at surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75, pp.135-143. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2014.09.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How close to detailed spectral calculations is the k-distribution method and correlated-k approximation of Kato et al. (1999) in each spectral interval?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wandji Nyamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteorologische Zeitschrift</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23, pp.547 - 556. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/metz/2014/0607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The HelioClim-1 database of daily solar radiation at Earth surface: an example of the benefits of GEOSS Data-CORE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (5), pp.1745-1753. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2013.2283791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993945v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct normal irradiance related definitions and applications: The circumsolar issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Geuder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gueymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 110, pp.561-577. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2014.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving HelioClim-3 estimates of surface solar irradiance using the McClear clear-sky model and recent advances in atmosphere composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhipeng Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7, pp.3927 - 3933. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-7-3927-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupling the effects of clear atmosphere and clouds to simplify calculations of the broadband solar irradiance at ground level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhipeng Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7, pp.1661-1669. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-7-1661-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">McClear: a new model estimating downwelling solar radiation at ground level in clear-sky conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6, pp.2403-2418. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-6-2403-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the applicability of the Heliosat-2 method to assess surface solar irradiance in the Intertropical Convergence Zone, French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Marie-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Linguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Gobinddass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (8), pp.3012-3027. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431161.2012.756598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monthly means of daily solar irradiation over Egypt estimated from satellite database and various empirical formulae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mossad El-Metwally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34, pp.8182-8198. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431161.2013.834393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SG2 algorithm for a fast and accurate computation of the position of the Sun for multi-decadal time period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 88 (10), pp.Pages 3072-3083. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2012.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefit of GEOSS Interoperability in Assessment of Environmental Impacts Illustrated by the Case of Photovoltaic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (6), pp.1722 - 1728. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2012.2196024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741569v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the MLB parameterisation for change in surface solar irradiance with sun zenith angle in clear sky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhipeng Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, pp.233-236. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/asr-6-233-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The HelioClim Project: Surface Solar Irradiance Data for Climate Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (2), pp.343-361. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs3020343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to better account for modulation transfer functions in ARSIS-based pansharpening methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Massip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 99, pp.800-808. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2011.2162244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of UV radiation with multiple sclerosis prevalence and sex ratio in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Michelle Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille B. Confavreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vukusic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Krohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 76 (5), pp.425-431. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1212/WNL.0b013e31820a0a9f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00567871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar irradiance in clear atmosphere: study of parameterisations of change with altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhipeng Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, pp.199-203. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/asr-6-199-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite-based estimation of surface solar irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Newsroom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, http://spie.org/x48815.xml?highlight=x2420&amp;ArticleID=x48815. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/2.1201105.003735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting Solar Energy to Work: Resource Assessment by Remote Sensing as a Base for Investment Decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Hoyer-Klick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Trieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Schillings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Earthzine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, http://www.earthzine.org/2009/05/05/getting-solar-energy-work-resource-assessment-remote-sensing-bas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the influences of uncertainties in input variables on the outcomes of the Heliosat-2 method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Polo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Zarzalejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 83, pp.1731-1741. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2009.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing surface solar irradiance in Northern Africa desert climate and its long-term variations from Meteosat images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdy Abdel Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mossad El-Metwally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (01), pp.261-280. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160902882645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356122v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding virtual measuring stations to a network for urban air pollution mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Beaulant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kleinpeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 34 (5), pp.599-605. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2007.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of multispectral images to high spatial resolution: a critical review of fusion methods based on remote sensing physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46 (5), pp.1301-1312. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2007.912448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating spatial and temporal variations in solar radiation within Bordeaux winegrowing region using remotely sensed data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Commagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (1), pp.15-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar irradiation retrieval in Cameroon from Meteosat satellite imagery using the Heliosat-2 method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatien Njomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISESCO Science and Technology Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (1), pp.19-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using remotely sensed solar radiation data for reference evapotranspiration estimation at a daily time step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 148 (4), pp.619-630. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2007.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using reduced data sets ISCCP-B2 from the Meteosat satellites to assess surface solar irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamissa Diabate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 81, pp.240-253. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2006.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Pansharpening Algorithms: Outcome of the 2006 GRS-S Data Fusion Contest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Alparone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Gamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45 (10), pp.3012-3021. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2007.904923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Meteosat-7 broadband radiances using two visible channels of Meteosat-8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 80 (3), pp.361-367. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2005.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSIrIS: a physically based simulation tool to improve training in thermal infrared remote sensing over urban areas at high spatial resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mathieu-Marni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Savaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 104, pp.238-246. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2006.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Converting a successful research project into a sustainable service: the case of the SoDa web service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 21, pp.1555-1561. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2006.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking satellite based solar irradiance modelling - The SOLIS clear sky module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.W. Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knut-Frode Dagestad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ineichen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 91, pp.160-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar radiation climate in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamissa Diabate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 76, pp.733-744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The method Heliosat-2 for deriving shortwave solar radiation from satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rigollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 77 (2), pp.159-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Fusion - The ARSIS concept and some successful implementation schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aiazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Alparone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Baronti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 58, pp.4-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linke turbidity factors for several sites in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamissa Diabate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Remund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 75 (2), pp.111-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Web service for controlling the quality of measurements of global solar irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamissa Diabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 73 (6), pp.475-480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment. Liu &amp;quot;smoothing filter based intensity modulation: a spectral preserve image fusion technique for improving spatial details&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 23 (3), pp.593-597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The operational calibration of images taken in the visible channel of the Meteosat-series of satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rigollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 19 (9), pp.1285-1293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Solar Radiation Atlas: a valuable digital tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John K. Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 71 (1), pp.81-83. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0038-092X(00)00157-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conceptual approach to the fusion of earth observation data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveys in Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 21, pp.177-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de la pollution de l'air : une nouvelle approche basée sur la télédétection et les bases de données géographiques. Application à la ville de Strasbourg.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photointerprétation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 3/4, pp.53-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An automatic method for the calibration of time-series of Meteosat images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Iehlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 21 (5), pp.1025-1045</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of high spatial and spectral resolution images: the ARSIS concept and its implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric engineering and remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 66 (1), pp.49-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the clear sky model of the ESRA - European Solar Radiation Atlas with respect to the Heliosat method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rigollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 68 (1), pp.33-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint analysis of temperature and ocean color satellite images for mesoscale activites in the Gulf of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garnesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 20 (7), pp.1329-1341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing air quality over the city of Nantes by means of Landsat thermal infrared data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Baleynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 20 (5), pp.947-959</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some terms of reference in data fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 37 (3), pp.1190-1193. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/36.763269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using iterated rational filter banks within the ARSIS concept for producing 10 m Landsat multispectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Aloisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 19 (12), pp.2331-2343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefit of the future SPOT 5 and of data fusion to urban mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couloigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velipekka Valtonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 19 (8), pp.1519-1532</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation protocol applied to an automatic co-registration method based on multi-resolution analysis and local deformation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Archives of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 32 (2), pp.11-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités de recherche du groupe Télédétection & Modélisation du Centre d'énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Inénieurs des Mines, Intermines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, p.51-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of satellite images of different spatial resolutions: Assessing the quality of resulting images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mangolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric engineering and remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 63 (6), pp.691-699</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the method used to construct clearness index maps for the new european solar radiation atlas (ESRA).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Georg Beyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Czeplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Terzenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 61 (6), pp.389-397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de SPOT 5 à la cartographie urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couloigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velipekka Valtonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 145, pp.33-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la qualité des images multispectrales à haute résolution spatiale dérivées de SPOT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mangolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 137, pp.24-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et évaluation de la fiabilité de l'information dans le système d'information géographique des assemblages benthiques méditerranéens “MBA”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Iehlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports of the Port-Cros National Park</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 16, pp.93-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An attempt to estimate the diffuse component of solar radiation on horizontal plane from satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamissa Diabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Science and Technology (AJST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 11 (1), pp.39-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of images and raster-maps of different spatial resolutions by encrustation: an improved approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers, Environment and Urban Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 19 (2), pp.77-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical oceanography studies from infrared remote sensing in the western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Taupier-Letage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lopez-Garcia M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de l'Institut Océanographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 18,, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The surface circulation in the western mediterranean sea illustrated by satellite imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Taupier-Letage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Lopez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sistema Terra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 2 (1), pp.37-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The wavelet transform for the analysis of remotely sensed images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 14 (3), pp.615-619</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low-cost high-quality system for the acquisition and digital processing of images of WEFAX type provided by meteorological geostationary satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Moussu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 13 (5), pp.911-916</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the decrease of Lake Chad from space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geocarto International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 5 (3), pp.31-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Geographical Information System for some Mediterranean benthic communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Méaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geographical Information System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 4 (1), pp.79-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464750v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Geographical Information System and satellite imagery within a numerical simulation of regional urban growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Méaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geographical Information System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 4 (4), pp.445-456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for the mapping of the apparent ground brightness using visible images from geostationary satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamissa Diabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Obrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 10 (7), pp.1207-1225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of an operational tool for determining global solar radiation at ground using geostationary satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamissa Diabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 42 (3), pp.201-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the ground albedo of Western Africa and its time evolution during 1984 using Meteosat visible data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamissa Diabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michaud-Regas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 27 (3), pp.211-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de l'imagerie satellitaire dans un processus de simulation: application à la région de Toulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Méaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Société Languedocienne de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 22 (1-2), pp.63-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating incident solar radiation at the surface from images of the Earth transmitted by geostationary satellites: the Heliosat Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamissa Diabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Demarcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michaud-Regas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 5, pp.261-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte des peuplements benthiques en Méditerranée : constitution d'une banque de données géocodées et synthèse cartographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Méaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 11 (2), pp.201-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal currents on the Sicilian shelf south of Messina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Magazzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. L. Zoccolotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 10 (2), pp.137-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for the determination of the global solar radiation from meteorological satellites data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Regas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 37 (1), pp.31-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique superficielle du panache du Rhône d'après l'imagerie infrarouge satellitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Demarcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 7 (2), pp.159-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric lee waves and their possible influence on the sea surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Georgopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boundary-Layer Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 28, pp.309-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pollution pétrolière en Méditerranée vue par le satellite Landsat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, III, pp.61-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea surface winds from sun glitter observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Monget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, 88 (C4), pp.2547-2555</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some examples of the use of structure functions in the analysis of satellite images of the ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric engineering and remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, 55, pp.1487-1490</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing of the sea-state using the 0.8-1.1 microns channel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Monget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, 4 (2), pp.433-446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflectance contrast observed by LANDSAT between a calm and a rough sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Monget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric engineering and remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, 49 (2), pp.241-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPOT et l'état de surface de la mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Monget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 5 (4), pp.399-401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low frequency waves in the Ligurian Sea during December 1977</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Crépon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Monget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 87 (C1), pp.595-600. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/JC087iC01p00595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télédétection en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Monget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981, I (2 et 3), pp.71-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite determination of the mesoscale variability of the sea surface temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Frouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981, 11 (6), pp.864-870</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligurian Sea : annual variation of the sea surface thermal structures as detected by satellite NOAA 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Nihous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1980, 3 (4), pp.465-469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comments on the &amp;quot;Spatial variability of coastal surface water temperature during upwelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Frouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1980, 10 (8), pp.1303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of Mistral wind on the Ligurian current near Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1980, 3 (4), pp.399-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison between sea surface temperature measurements from satellite NOAA 4 and from airborne radiometer ARIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Pontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1979, 2 (1), pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamentals of Solar Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press, 1, 2021, </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781003155454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au Rayonnement Solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-35671-612-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Prediction of Grid-Connected Photovoltaic Systems Using Remote Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Poissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pelland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Energy Agency, 43 p. - http://www.iea-pvps.org/products/rep2_08.htm, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Energy Resource Management for Electricity Generation from Local Level to Global Scale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan D. Dunlop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Suri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nova Science Publishers Inc., pp.205, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The availability of irradiation data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photovoltaic Power systems Programme, International Agency, pp.29, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EO-Workshops, European Earth Observation Research and Applications on the Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boxall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Briggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Businaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Commission, pp.193, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Fusion. Definitions and Architectures - Fusion of Images of Different Spatial Resolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'Ecole, Ecole des Mines de Paris, Paris, France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.200, 2002, ISBN 2-911762-38-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Solar Radiation Atlas Vol.2: Database and exploitation software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Scharmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.K. Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Czeplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GREIF J., SCHARMER K., DOGNIAUX R., PAGE J.K. Presses de l'Ecole des Mines de Paris, pp.118, 2000, 2-911762-22-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd international Conference “ Fusion of Earth data: merging point measurements, raster maps and remotely sensed images” (Société des Electriciens et Electroniciens de France, European Association of Remote Sensing Laboratories, Ecole des Mines de Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SEE/URISCA, Nice, France, pp.168, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Solar Radiation Atlas Vol.1: Fundamentals and maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Scharmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.K. Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Czeplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GREIF J., SCHARMER K., DOGNIAUX R., PAGE J.K. Presses de l'Ecole des Mines de Paris, pp.118, 2000, 2-911762-21-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint EARSeL/ISPRS Workshop &amp;quot;fusion of sensor data, knowledge sources and algorithms for extraction and classification of topographic objects&amp;quot;. Valladolid, Spain, 3-4 June 1999. International Archives of Photogrammetry and Remote Sensing, vol. 32, Part 7-4-3W6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Baltsavias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Csatho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISPRS, pp.ISSN 0256-1840, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd international Conference “ Fusion of Earth data: merging point measurements, raster maps and remotely sensed images” (Société des Electriciens et Electroniciens de France, European Association of Remote Sensing Laboratories, Ecole des Mines de Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SEE/URISCA, Nice, France, pp.222, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the international Conference “ Fusion of Earth data: merging point measurements, raster maps and remotely sensed images” (Société des Electriciens et Electroniciens de France, European Association of Remote Sensing Laboratories, Ecole des Mines de Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SEE/URISCA, Nice, France,, pp.164, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar radiation data from satellite images. Solar Energy R&D in the European Communities, series F: Solar Radiation Data, vol. 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Grüter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Möser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Palz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Reidel Publishing, pp.100, 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (291)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of six different methods for the estimation of surface Ultra-Violet fluxes at one location in Uruguay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustín Laguarda Cirigliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wandji Nyamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Arola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Pfeifroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SWC 2019: ISES Solar World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Santiago, Chile. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18086/swc.2019.42.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality assessment of several methods to estimate Ultra-Violet from satellite imagery at two ground stations in Uruguay and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Laguarda Cirigliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wandji Nyamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Arola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Pfeifroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMS Annual Meeting: European Conference for Applied Meteorology and Climatology 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European meteorological Society, Sep 2019, Copenhague, Denmark. pp.EMS2019-407-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosynthetically Active Radiation estimated from satellite imagery: quality assessment of several methods against the measurements at several locations in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Dorling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wandji Nyamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Arola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Pfeifroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMS Annual Meeting: European Conference for Applied Meteorology and Climatology 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Copenhague, Denmark. pp.2019 - 405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the spatial and temporal variations of the performance of CAMS Radiation Service and HelioClim-3 databases of surface irradiation in Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saboret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results of the new method Heliosat-5 Interim for the assessment of the solar radiation at surface from geostationary meteorological satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saboret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Tournadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMS Annual Meeting: European Conference for Applied Meteorology and Climatology 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Budapest, Hungary. pp.EMS2018 - 481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Essential Renewable Energies Variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Trolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.17846</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of CAMS Radiation Service and HelioClim-3 satellite-derived databases against ground-based measurements in The Netherlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saboret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMS Annual Meeting: European Conference for Applied Meteorology and Climatology 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Budapest, Hungary. pp.EMS2018 - 328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison and quality assessment of five different methods for the estimation of PAR from satellite imagery-Application to the monitoring of raspberry harvest to maximize farmers' profit in Southern UK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Dorling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saboret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wandji Nyamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMS Annual Meeting: European Conference for Applied Meteorology and Climatology 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Budapest, Hungary. pp.EMS2018 - 488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate services in support of the energy transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Troccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare M Goodess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip D Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesley Penny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Dorling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.14756</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the use of variogram in the validation of the CAMS Radiation Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMS Annual Meeting: European Conference for Applied Meteorology and Climatology 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Budapest, Hungary. pp.EMS2018 - 409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate data and the energy sector: the ECEM experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo de Felice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Claudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Huy Khong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Geosciences Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.EGU2017-13761</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of several databases of solar radiation in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Ghennioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Energy &amp; Meteorology (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CAMS Radiation Service – radiative data products for the solar power community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Killius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 EUMETSAT Meteorological Satellite Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An OSSE estimation of the capacity of FCI to improve aerosols forecast, by assimilating observations of aerosols optical thickness in MOCAGE CTM: Preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descheemaecker Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Plu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Marecal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Claeyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 EUMETSAT Meteorological Satellite Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative approach for the simulation of the regional photovoltaic power generation in energy scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo de Felice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland. pp.EMS2017-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Copernicus Climate Change Service ‘European Climatic Energy Mixes’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Troccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Goodess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip D Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesley Penny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Dorling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland. pp.EMS2017-824</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of several databases of downward solar daily irradiation data at ocean surface with PIRATA measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Trolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Geosciences Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.EGU2017-19625</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new service providing daily UV doses computed from shortwave downwelling radiation at surface from the HelioClim-3v5 database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algirdas Svanys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland. pp.EMS2017-577</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of several databases of downward solar daily irradiation data at ocean surface with PIRATA measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Trolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of several databases of downward solar radiation data at ocean surface with PIRATA measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Trolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland. pp.EMS2017-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CAMS Radiation Service in a nutshell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Arola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Killius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saboret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Energy &amp; Meteorology (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing the accuracy of HelioClim-1 using HelioClim-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 4th International Conference on Energy &amp; Meteorology (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar radiation map on the Atlantic ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Trolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland. pp.EMS2017-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel datasets of energy-relevant climate variables based on ERA-Interim reanalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Harpham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Troccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Energy &amp; Meteorology (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quarterly Evaluation of the UV and Solar Radiation Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Arola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wandji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAMS 2nd General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using SEVIRI cloud time-series to assess the orbits number of LEO optical satellites for land mapping without cloud contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turpin Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 EUMETSAT Meteorological Satellite Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the solar resource estimation in the United Arab Emirates using aerosol and irradiance measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES Solar World Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Daegu, South Korea. pp.200-208, </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18086/swc.2015.07.08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENDORSE (Energy Downstream Services): providing energy components to Copernicus. Achievements and lessons learnt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Space Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, La Haye, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Copernicus Atmosphere Monitoring Service (CAMS) Radiation Service in a nutshell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Arola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Killius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saboret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd SolarPACES Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilbert-Huang spectral analysis for characterizing the intrinsic time-scales of variability in decennial time-series of surface solar radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bengulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-14549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How climate data can help improve planning within the wind sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Troccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Harpham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WindEurope Summit 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENDORSE (Energy Downstream Services): providing energy components to Copernicus. Achievements and lessons learnt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Space Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, La Haye, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatial data infrastructure dedicated to the interoperable exchange of meteorological measurements in renewable energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Annual Meeting EMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Meteorological Society, Sep 2016, Trieste, Italy. pp.2016 - 369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CAMS radiation service in a nutshell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Arola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Killius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saboret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Annual Meeting EMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Meteorological Society, Sep 2016, Trieste, Italy. pp.2016 - 381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of UV radiation with Parkinson's disease incidence: A nationwide French ecologic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Sofiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dugravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Singh-Manoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Congress of Parkinson's Disease and Movement Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Parkinson and Movement Disorder Society (MDS), Jun 2016, Berlin, Germany. pp.467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor Web Standards for Interoperability between in-situ Earth Observation Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthes Rieke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jirka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-12647</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilbert-Huang spectral analysis for the characterization of variability in satellite-derived time series of surface solar irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bengulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th EMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Meteorological Society, Sep 2016, Trieste, Italy. pp.2016 - 372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating regional change in performance of several databases in Arabic Peninsula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Al-Azri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Ombe-Ndeffotsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th EMS annual meting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Trieste, Italy. pp.2016 - 538</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanocytic Nevi, Ambient UV(Exposure And(Thyroid Cancer Risk: The French E3N Prospective Cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Kvaskoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mesrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Bah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Clavel-Chapelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Cancer. Occurrence, Causes, Avenues to Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France. pp.C-157, 233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the long-term evolution of the solar resource in China and its main contributors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pitaval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHC 2015, International Conference on Solar Heating and Cooling for Buildings and Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Istanbul, Turkey. pp.1041-1052, </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2016.06.273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of HelioClim-3 version 4, HelioClim-3 version 5 and MACC-RAD using 14 BSRN stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHC 2015, International Conference on Solar Heating and Cooling for Buildings and Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Istanbul, Turkey. pp.1059-1069, </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2016.06.275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing several models describing the change in surface solar irradiance with solar zenith angle in cloud-free skies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhipeng Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th EMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Meteorological Society, Sep 2016, Trieste, Italy. pp.2016 - 339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing monthly statistical distributions of wind speed measured at wind towers and estimated from ERA-Interim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Harpham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Troccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th EMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Meteorological Society, Sep 2016, Trieste, Italy. pp.2016 - 336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE USE OF GLOBAL SENSITIVITY ANALYSIS FOR ASSESSING CAPABILITY OF THE MTG/FCI INSTRUMENT TO DETECT AEROSOLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youva Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Claeyman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 EUMETSAT Meteorological Satellite Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUMETSAT, Sep 2015, Toulouse, France. Aoun.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive data analysis for characterizing the temporal variability of the solar resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bengulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Geosciences Union General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-14847</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CAMS radiation service in a nutshell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Arola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Killius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saboret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th EMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating regional change in performance of several databases in Arabic Peninsula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Al-Azri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Ombe-Ndeffotsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Annual Meeting EMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Meteorological Society, Sep 2016, Trieste, Italy. pp.2016 - 538</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking of Typical Meteorological Year datasets dedicated to Concentrated-PV systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Realpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pitaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-4717</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary assessment of a new SoDa service for real-time estimates and short-term forecasts of the solar radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saboret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EMS Annual Meeting / 12th ECAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS European Meteorological Society, Sep 2015, Sofia, Bulgaria. pp.335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the surface solar irradiance under cloud-free skies in Israel with the McClear model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EMS annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sofia, Bulgaria. pp.2015 - 235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the creation of a European Network of Earth Observation Networks within GEO. The ConnectinGEO project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Masó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivette Serral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Nativi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2015, Vienne, Austria. pp.2015 - 13792</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the temporal variability of the surface solar radiation with time-frequency-energy representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bengulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EMS / 12th ECAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS European Meteorological Society, Sep 2015, Sofia, Bulgaria. pp.230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the temporal variability of the surface solar radiation with time-frequency-energy representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bengulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EMS annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sofia, Bulgaria. pp.2015 - 230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Surface Solar Irradiance Observations -A Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Nüst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jirka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Maso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Surface Solar Irradiance Observations -A Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Nüst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jirka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Maso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.2015 - 6607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of HelioClim-3v5 satellite irradiation data with in situ measurements for five states in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EMS annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which effective solar zenith angles to use for hourly irradiation measurements?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EMS / 12th ECAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS European Meteorological Society, Sep 2015, Sofia, Bulgaria. pp.318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Cycle Analysis and Environmental Impacts of Geothermal Energy Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Development of Geothermal Resources. World Future Energy Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twelve monthly maps of ground albedo parameters derived from MODIS data sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Quebec, Canada. pp.3270-3272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yearly changes in solar radiation over New Caledonia and relations with changing atmospheric properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th EMS Annual Meeting &amp; 10th European Conference on Applied Climatology (ECAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for estimating operationally the spectral distribution of surface solar irradiance: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wandji Nyamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUMETSAT Meteorological Satellite Conference 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUMETSAT, Sep 2014, Geneve, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First validation of the surface solar irradiance data set produced by the MACC/MACC-II projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhipeng Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MACC-II Open Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for estimating Photosynthetically Active Radiation in clear sky conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wandji Nyamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th EMS Annual Meeting &amp; 10th European Conference on Applied Climatology (ECAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the circumsolar ratio in a turbid atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Eissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosni Ghedira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 ISES Solar World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Cancun, Mexico. pp.1169 - 1178, </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2014.10.104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for estimating Photosynthetically Active Radiation in clear sky conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wandji Wandji Nyamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th EMS annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Prague, Czech Republic. pp.2014 - 2056</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yearly changes in solar radiation over New Caledonia and relations with changing atmospheric properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th EMS annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Prague, Czech Republic. pp.2014 - 441</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary study of the FCI instrument capability to detect dust aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youva Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Claeyman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUMETSAT Meteorological Satellite Conference 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUMETSAT, Sep 2014, Geneve, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance and present limits of space applications for evaluation of potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosni Ghedira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Future Energy Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupling the effects of clouds and clear atmosphere to compute the solar irradiance at surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhipeng Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th EMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Reading, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HelioClim-1: 21-years of daily values in solar radiation in one-click</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Informatics for Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Hambourg, Germany. pp.143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are re-analyses from ERA or MERRA suitable to assess surface solar irradiance in solar energy applications?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th EMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Reading, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits and limits of OGC-Web Services to the new SoDa Service on Solar Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saboret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Informatics for Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Hambourg, Germany. pp.149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the 21-years HelioClim-1 database of daily values in solar radiation for Europe and Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th EMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Reading, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the definition of the direct normal irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 International Conference Energy &amp; Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Integration of a Local Solar Atlas into a GEOSS compliant Global Spatial Data Infrastructure (GSDI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Informatics for Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Hambourg, Germany. pp.132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the improvement of MACC aerosol spatial resolution for irradiance estimation in the United Arab Emirates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhor Hassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES Solar World Congress 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Cancun, Mexico. pp.0 - 0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An OGC Web Processing Service for assessing the quality of solar radiation measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Informatics for Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Hambourg, Germany. pp.159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Heliosat-4 surface solar irradiance derived on the basis of SEVIRI-APOLLO cloud products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhipeng Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 EUMETSAT Meteorological Satellite Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Sopot, Poland. pp.s2-06</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for assessing surface solar irradiance: Heliosat-4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhipeng Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using MACC-derived products to predict clear-sky irradiance at surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhipeng Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HelioClim-3: a near-real time and long-term surface solar irradiance database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on "Remote Sensing Measurements for Renewable Energy"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Risoe, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of OCA and APOLLO in Heliosat-4 method for the assessment of surface downwelling solar irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhipeng Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Watts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 EUMETSAT Meteorological Satellite Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Sopot, Poland. pp.s2-03</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing energy components for GMES and GEO: the ENDORSE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEO IX Plenary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Foz di Iguazu, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of solar radiation over Africa: present and future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANSOLE DAYS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Yaoundé, Cameroon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling circumsolar irradiance to adjust beam irradiances from radiative transfer models to measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhipeng Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMS Annual Meeting 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lodz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new locally-adaptive method to derive direct and diffuse components from global irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhipeng Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMS Annual Meeting 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lodz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimate of solar energy resources in Africa with Earth Observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EUMETSAT User Forum in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Addis Ababa, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving satellite-derived estimates of surface solar irradiance using a clear-sky model exploiting recent data sets on aerosol properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhipeng Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMS Annual Meeting 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lodz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar radiation in Southern Africa: assessing the quality of the HelioClim-1 database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMS Annual Meeting 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lodz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GMES-funded MACC-II project for monitoring atmospheric composition and climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent-Henri Peuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEO IX Plenary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Foz di Iguazu, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive method to derive direct irradiance from global irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhipeng Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SolarPACES 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Marrakech, Morocco. USBKey Paper#22294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection and implementation of aerosol data for the prediction of solar resource in United Arab Emirates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhor Hassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SolarPACES 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Marrakech, Morocco. USBKey Paper#22240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Aeronet to complement irradiance networks on the validation of satellite based estimations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosni Ghedira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Chiesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing Radiation Values at Ground Level: The MACC-RAD Service. Current Status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MACC Conference on Monitoring and Forecasting Atmospheric Composition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validating Meteosat-derived surface solar irradiance in Mozambique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Symposium of the European Association of Remote Sensing Laboratories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.561-568</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Atlas for the Southern and Eastern Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Hoyer-Klick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES Solar World Congress 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Kassel, Germany. paper #41947</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the MLB parameterization accurate enough to describe change in solar radiation with solar zenith angle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhipeng Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria. pp.EGU2011-9360-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impact assessment of electricity production by photovoltaic system using GEOSS recommendations on interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th EnviroInfo Conference 'Environmental Informatics'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Ispra (VA), Italy. pp.765-774</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Atlas for the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Hoyer-Klick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Paces 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Granada, Spain. pp.USBKey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early achievements towards an automatic assessment of the uncertainty in solar irradiation using web services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th EnviroInfo Conference 'Environmental Informatics'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Ispra (VA), Italy. pp.309-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The performances of the HelioClim databases in Mozambique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES Solar World Congress 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Kassel, Germany. pp.268-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the possible benefits of cloud products of EUMETSAT in solar energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhipeng Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 EUMETSAT Meteorological Satellite Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Oslo, Norway. pp.s7_03</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High spatial resolution solar atlas in Provence-Alpes-Cote d'Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES Solar World Congress 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Kassel, Germany. paper #34552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The project ENDORSE: exploiting EO data to develop pre-market services in renewable energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th EnviroInfo Conference 'Environmental Informatics'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Ispra (VA), Italy. pp.549-556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the intraday resampling of time-integrated values of solar radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EMS Annual Meeting (European Meteorological Society)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar surface irradiance from new meteorological satellite data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Symposium of the European Association of Remote Sensing Laboratories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Chania, Greece. pp.320-328, </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-60750-494-8-320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of performances of sun zenith angle and altitude parameterisations of atmospheric radiative transfer for spectral surface downwelling solar irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EMS Annual Meeting (European Meteorological Society)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parameterisation of vertical profile of solar irradiance for correcting solar fluxes for changes in terrain elevation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Observation and Water Cycle Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Frascati, Italy. pp.S05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data fusion: taking into account the modulation transfer function in ARSIS-based pansharpening methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Massip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Symposium of the European Association of Remote Sensing Laboratories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Chania, Greece. pp.424-431, </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-60750-494-8-320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La base de données HelioClim de rayonnement solaire disponible au sol : évolution majeure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES SATELLITES GRAND CHAMP pour le suivi de l'environnement, des ressources naturelles et des risques, Clermont-Ferrand : France (2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La base de données HelioClim de rayonnement solaire disponible au sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES SATELLITES GRAND CHAMP pour le suivi de l'environnement, des ressources naturelles et des risques, Clermont-Ferrand : France (2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A preliminary assessment of the quality of UV data derived from the database HelioClim-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Arola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Brogniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Villaplana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EMS Annual Meeting (European Meteorological Society)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MESoR - Management and exploitation of solar resource knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Hoyer-Klick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Georg Beyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SolarPACES 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOSS Architecture Implementation Pilot-II: Integrating Technologies and Expertise to Build GEOSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf B. Husar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan R. Falke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Mccabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2009, San Francisco, United States. pp.U51B-0018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sitting of a solar power plant: Development of Web service based on GEOSS data and guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISRSE 33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Stresa, Italy. paper 789</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOSS Architecture Implementation Pilot-II: Integrating Technologies and Expertise to Build GEOSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin M. Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf B. Husar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Falke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Mc Cabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00587310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for estimating solar energy resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISRSE 33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Stresa, Italy. paper 773</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage assessment on buildings using multisensor multimodal very high resolution images and ancillary data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Chesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE International Geoscience &amp; Remote Sensing Symposium (IGARSS 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Boston, Mass., United States. pp.1704, </w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2008.4779585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management and exploitation of solar resource knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Hoyer-Klick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Schillings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Georg Beyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSUN 2008, 1st International Congress on Heating, Cooling and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lisbonne, Portugal. Paper 405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban damage assessment using multimodal QuickBird images and ancillary data: the Bam and the Boumerdes earthquakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Chesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Remote Sensing for Disaster Management Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Pavia, Italy. pp.1704</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage assesment on buildings using multisensor multimodal very high resolution images and ancillary data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Chesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscience and Remote Sensing Symposium, 2008. IGARSS 2008.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Boston, MA, United States. p. III - 1252 - III - 1255 - ISBN: 978-1-4244-2807-6, </w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2008.4779585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viticultural agroclimatic cartography and zoning at mesoscale level using terrain information, remotely sensed data and weather station measurements. Case study of Bordeaux winegrowing area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gaudillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Saur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIth International terroir Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Changins, Switzerland. pp.455-462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Steps in the Cross-Comparison of Solar Resource Spatial Products in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Suri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Remund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Cebecauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSUN 2008, 1st International Conference on Solar Heating, Cooling and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lisbonne, Portugal. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00587966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation of radiative transfer model for assessing solar radiation: the relative importance of atmospheric constituents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter Homscheidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSUN 2008, 1st International Congress on Heating, Cooling and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lisbonne, Portugal. Paper 403, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage assessment on buildings using very high resolution multimodal images and GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Chesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Remote Sensing for Disaster Management Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Washington, DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An object oriented approach for quantitative assessment of building damage in urban areas using very high resolution images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Chesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Urban Remote Sensing Joint Event 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Paris, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/URS.2007.371865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test of several approaches for the composition of web services in meteorology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Mahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Irigoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EnviroInfo 2007, Environmental Informatics and systems research, the 21st International Conference on "Informatics for Environmental Protection"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. pp.127-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00222759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MTF-based distance for the assessment of geometrical quality of fused products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Florence, Italy. pp.267, </w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIF.2006.301687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainties in solar electricity yield prediction from fluctuation of solar radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Suri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Dunlop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Photovoltaic Solar Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proposal for a thesaurus for web services in solar radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Stackhouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EnviroInfo 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Varsovie, Poland. pp.135-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00477645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing distances for quality assessment of fused images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th EARSeL Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Varsovie, Poland. pp.101-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object oriented assessment of damage due to natural disaster using very high resolution images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Chesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE International Geoscience &amp; Remote Sensing Symposium (IGARSS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Barcelona, Spain. pp.3736-3739, </w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2007.4423655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV-France. Measurement of individual and population exposure to ultraviolet radiation based on data from meteorological satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Boyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Boniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Chignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Epidemiology and Exposure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Paris, France. pp.S306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual sun exposure can be assessed using meteorological satellite measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Boniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria S Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Chignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Epidemiology and Exposure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Paris, France. pp.S245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MTF-based distance for the assessment of geometrical quality of fused products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Florence, Italy. paper 267 - IEEE Catalog 06EX1311C, 2006, ISBN 0-9721844-6-5 CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosols detection for urban air pollution monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Beaulant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE “Remote Sensing of Clouds and the Atmosphere XI”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Stockholm, Sweden. pp.U79-U89, </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.689946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online data and tools for estimation of solar electricity in Africa: the PVGIS approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Suri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Dunlop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the aerodynamic roughness length using SAR images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bidaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th Symposium of the European Association of Remote Sensing Laboratories (EARSeL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Porto, Portugal. pp.145-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of changes in quality assessment with scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Florence, Italy. pp.147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Fusion Contest: Fusion of Panchromatic and Multispectral Images.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Alparone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Bruce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Gamba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.3814-3815, </w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2006.977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGARSS'06 Data Fusion contest: fusion of panchromatic and multispectral images.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Alparone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Man Bruce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Gamba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards designing an integrated Earth observation system for the provision of solar energy resource and assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Stackhouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Renne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IGARSS Symposium 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Denver, Colorado, United States. pp.3517-3520, </w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2006.902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Resource Knowledge Management: A New Task of the International Energy Agency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Renne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Georg Beyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMERICAN SOLAR ENERGY SOCIETY. ANNUAL CONFERENCE. 35TH 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Denver, United States. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-specific solar radiation data from MSG: The Heliosat-3 project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jethro Betcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanne Breitkreuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detlev Heinnemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd MSG RAO Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Helsinki, Finland. pp.52-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modular platform for fusion of images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Laneri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Physics in Signal Image Processing PSIP 2005, Toulouse, France, January 3rd - February 2nd, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Toulouse, France. p. 269-273 - ISBN 2-912328-22-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Helioclim-1 database into PV-GIS to estimate solar electricity potential in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Suri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Dunlop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings, 20th European Photovoltaic Solar Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00091923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding virtual measuring stations to a network for urban air pollution mapping.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Beaulant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Do Un</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kleinpeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 3rd International Symposium on Air quality Management at Urban, Régional and Global cales &amp; 14th IUAPPA Regional Conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Istanbul, Turkey. pp.P. 1213-1222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00102204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geographical tool for personnal exposure assessment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Beaulant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kleinpeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Urban Air Quality, Valencia, 29-31 march 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the quality of fused products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th EARSeL Symposium “New Strategies for European Remote Sensing”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Dubrovnik, Croatia. pp.317-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiresolution analysis for air pollution mapping over a city - Typical fields methods.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Beaulant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kleinpeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Urban Air Quality (UAQ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of SPOT5 multispectral and Ikonos panchromatic images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alonso Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Melgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th EARSeL Symposium “New Strategies for European Remote Sensing”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Dubrovnik, Croatia. pp.369-375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using several data sources for offshore wind resource assessment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bassam Ben Ticha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Copenhagen Offshore Wind conference 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the quality of Quickbird fused products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alonso Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th EARSeL Symposium “New Strategies for European Remote Sensing”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Dubrovnik, Croatia. pp.343-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three years of experience with the SoDa Web service delivering solar radiation information : lessons learned and perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference Informatics for environmental protection ENVIROINFO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Brno, Czech Republic. pp.95-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric quality of images: estimation of the MTF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Physics in Signal Image processing PSIP 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiresolution analysis for air pollution mapping over a city - typical fields methods.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Beaulant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrisitane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kleinpeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th international Conference on Urban Air Quality, Valencia, 29-31 march 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From meteorological satellite data to solar radiation climatological products: the HelioClim database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union, 1st general assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00567214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoDa: a web service delivering solar radiation information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th EARSeL Symposium “Global Developments in Environmental Earth Observation from Space”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a database using Meteosat data for the delivery of solar radiation assessments at ground level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd EARSeL Annual Symposium "Remote Sensing in Transition"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Ghent, Belgium. pp.485-489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusing ground measurements and satellite-derived products for the construction of climatological maps in atmosphere optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Remund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd EARSeL Annual Symposium "Remote Sensing in Transition"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Ghent, Belgium. pp.85-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HelioClim: a long-term database on solar radiation for Europe and Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rigollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosun 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Freiburg, Germany. pp.916-920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoDa: a Web service on solar radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clive Best</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosun 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Freiburg, Germany. pp.921-927</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Meteosat-derived data and digital terrain model into a GIS for local atlases of solar radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Chriqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dahman Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 1st General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Nice, France. pp.EGU04-A-06543</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a simulator for the study of the sensitivity of the signal sensed by the MERIS spectrometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Billat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1995 International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Florence, Italy. pp.60-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HelioClim: along term database on solar radiation for Europe and Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rigollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Sonnenforum "Eurosun 2004"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Fribourg, Germany. p.3/916-3/920 - ISBN 3-9809656-4-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of the main databases providing solar radiation data at ground level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd EARSeL Annual Symposium "Remote Sensing in Transition"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Ghent, Belgium. pp.491-497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of operational atmospheric parameters observation: increasing spatial resolution of aerosols optical depth maps by a data fusion process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meteorological Society, 4th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.P.I.Rou.: a landscape synthesis tool in the infrared spectral band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Jaloustre-Audoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Savaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling, Simulation, and Visualization of Sensory Response for Defense Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, Orlando, FL, United States. pp.226-234, </w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.280988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worldwide Linke turbidity information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Remund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John H. Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES Solar World Congress 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Göteborg, Sweden. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new generation of satellite based solar irradiance calculation schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.W. Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detlev Heinnemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Hoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kuhlemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knut-Frode Dagestad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd EARSeL Annual Symposium "Geoinformation for European-wide integration"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Prague, Czech Republic. pp.201-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a solar climatological database: the HelioClim project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rigollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd EARSeL Annual Symposium "Geoinformation for European-wide integration"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Prague, Czech Republic. pp.223-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A database on downward shortwave radiation for Africa and Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGS - AGU - EUG Joint Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of MSG data within a new type of solar irradiance calculation scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.W. Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Georg Beyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knut-Frode Dagestad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002 EUMETSAT Meteorological Satellite Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Dublin, Ireland. pp.608</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing the spatial resolution of gridded data by fusion with other data sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Remund</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Cairns, Australia. pp.168-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heliosat 2: an improved method for the mapping of the solar radiation from Meteosat imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rigollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002 EUMETSAT Meteorological Satellite Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Dublin, Ireland. pp.585-592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different implementations of the ARSIS concept to fulfill users needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd GRSS/ISPRS Joint Workshop on Remote Sensing and Data Fusion over Urban Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Berlin, Germany. pp.299-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chain of algorithms to calculate advanced radiation parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Remund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John H. Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES Solar World Congress 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Göteborg, Sweden. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air pollution mapping : relationship between satellite- made observations and air quality parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th symposium “Transport and Air Pollution”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Avignon, France. pp.105-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ARSIS concept in image fusion: an answer to users needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Cairns, Australia. pp.181-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outdoor Scene Synthesis in the Infrared Range for Remote Sensing Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Savaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISST'02 : International Conference on Imaging Science, Systems, and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Las Vages, Nevada, United States. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban morphology and atmospheric pollutants distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23th International Symposium of the Urban Data Management Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Prague, Czech Republic. pp.VI.47-VI.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSIRIS: A SIMULATOR OF OUTDOOR SCENES IN THERMAL INFRARED RANGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Poglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Savaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Commission III Symposium "Photogrammetric Computer Vision"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Graz, Austria. pp.240-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de la pollution de l'air : une nouvelle approche basée sur la télédétection et les bases de données géographiques. Application à la ville de Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Journées CASSINI 2002 du GDR CASSINI-SIGMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Brest, France. pp.315-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the quality of solar irradiation data by means of a web service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamissa Diabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Society, 27th General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Nice, France. pp.A-03419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite data for the air pollution mapping over a city – The use of virtual stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARSeL Symposium 2001 “Observing our environment from space: new solutions for a new millenium”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Paris, France. pp.147-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar and Wind resources estimation: an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU – NATO Advanced Research Workshop "Hybrid Solar-Wind Systems: Effective Implementation Conditions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Tashkent, Uzbekistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of effective distances for interpolation schemes in meteorology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Remund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Society, 27th General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Nice, France. pp.A-03429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A shortwave radiation database to support GODAE-related activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rigollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium "En route to GODAE"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Biarritz, France. pp.157-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoDa: a project for the integration and exploitation of networked solar radiation databases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clive Best</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Communication in the Information Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Vienne, Austria. pp.713-720</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air pollution mapping over a city – virtual stations and morphological indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kleinpeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium “Transport and Air Pollution”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Boulder, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the three-dimensional effects on the simulation of landscapes in thermal infrared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Savaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observing our environment from space: new solutions for a new millenium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Paris, France. pp.133-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specifications and conceptual architecture of a thermal infrared simulator of landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Savaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium SPIE (EUROPTO) "Sensors, Systems, and Next Generation Satellites VII" (CD-ROM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Toulouse, France. pp.488-497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The present achievements of the EARSeL - SIG &amp;quot;data fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARSeL Symposium 2000 “a decade of trans-European remote sensing cooperation”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Dresden, Germany. pp.263-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation d'images dans l'infrarouge thermique par une approche synthétique : spécifications et architecture fonctionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Savaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique "Coopération Analyse d'Image et Modélisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Lyon, France. pp.58-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Www.satel.light.com: The European database of daylight and solar radiation data based on meteosat images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fontoynont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detlev Heinnemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anette Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Olseth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Altener 2000 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Toulouse, France. pp.495-498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban morphology, remote sensing and pollutants distribution: An application to the city of Strasbourg, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kleinpeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th World Clean Air &amp; Environment Congress, Greening the New Millennium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Seoul, South Korea. Paper 274, CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data fusion for a better knowledge of urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ISPRS joint Workshop on Remote Sensing and Data Fusion over Urban Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Rome, Italy. pp.127-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of high resolution synthesised images: Is there a simple criterion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third conference "Fusion of Earth data: merging point measurements, raster maps and remotely sensed images"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Sophia Antipolis, France. pp.99-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting a clear-sky model to accurately map solar radiation from satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rigollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARSeL Symposium 1999 “remote sensing in the 21st Century: economic and environmental applications”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Valladolid, Spain. pp.131-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation of distributed solar radiation databases through a smart network: the project SoDa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rigollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fontoynont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSun 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAR imagery in urban area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Basly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARSeL Symposium 1999 “remote sensing in the 21st Century: economic and environmental applications”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Valladolid, Spain. pp.563-568</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An automatic method to calibrate Meteosat visible images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Iehlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARSeL Symposium 1999 “Remote sensing in the 21st century: economic and environmental applications”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Valladolid, Spain. pp.305-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing and air quality in urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Basly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Symposium on TeleGeoProcessing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Sophia Antipolis, France. pp.213-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different algorithms for the improvement of the spatial resolution of images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third conference "Fusion of Earth data: merging point measurements, raster maps and remotely sensed images"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Sophia Antipolis, France. pp.33-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A climatological database of the Linke turbidity factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Angles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rigollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES Solar World Congress 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Jerusalem, Israel. pp.432-434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definitions and terms of reference in data fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint EARSeL/ISPRS Workshop "fusion of sensor data, knowledge sources and algorithms for extraction and classification of topographic objects"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Valladolid, Spain. pp.2-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The HelioClim Project: from satellite images to solar radiation maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rigollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES Solar World Congress 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Jerusalem, Israel. pp.427-431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data fusion for a better exploitation of data in environment and Earth observation sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third United Nations Conference on the Peaceful Uses of Outer Space (UNISPACE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAR imagery for urban air quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Basly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couvercelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th EARSeL Symposium on Operational Remote Sensing for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Enschede, Netherlands. pp.165-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gisement solaire dans le cas des applications photovoltaïques : Données récentes et nouveaux outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement du solaire photovoltaique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of urban network from high spatial resolution imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couloigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th EARSeL Symposium “ Future Trends in Remote Sensing ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Lyngby, Denmark. pp.213-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-flight interband calibration on AVHRR data by a cloud-viewing technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th EARSeL Symposium “ Future Trends in Remote Sensing ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Lyngby, Denmark. pp.453-459</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of different data fusion methods for the classification of an urban environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Raptis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Vaughan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference "Fusion of Earth Data: merging point measurements, raster maps and remotely sensed images"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1998, Sophia Antipolis, France. pp.167-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Meteosat images to map the solar radiation: improvements of the HELIOSAT method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rigollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Conference on Satellite Meteorology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Paris, France. pp.432-433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of concepts in fusion of Earth data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARSeL Symposium 1997 “ Future Trends in Remote Sensing ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Lyngby, Denmark. pp.385-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivation of daylight and solar irradiance data from satellite observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anette Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detlev Heinnemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anette Westerhellweg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ineichen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Olseth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Conference on Satellite Meteorology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SatelLight: A WWW server which provides high quality daylight and solar radiation data for Western and Central Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fontoynont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detlev Heinnemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Olseth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Conference on Satellite Meteorology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Paris, France. pp.434-437</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor fusion to improve the spatial resolution of images: the ARSIS method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th EARSeL Symposium “ Future Trends in Remote Sensing ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Lyngby, Denmark. pp.445-451</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data fusion : a conceptual approach for an efficient exploitation of remote sensing images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference " Fusion of Earth Data : merging point measurements, raster maps and remotely sensed images "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1998, Sophia Antipolis, France. pp.17-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of airborne and spaceborne images in visible range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARSeL Symposium 1998 “operational remote sensing for sustainable development”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Enschede, Netherlands. pp.255-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards operational mapping of solar radiation from Meteosat images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rigollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARSeL Symposium 1998 “operational remote sensing for sustainable development”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Enschede, Netherlands. pp.385-391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite data for the air pollution mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Basly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Baleynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th EARSeL Symposium on Operational Remote Sensing for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Enschede, Netherlands. pp.133-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance and effect of co-registration quality in an example of “ pixel to pixel ” fusion process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference “ Fusion of Earth Data : merging point measurements, raster maps and remotely sensed images ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1998, Sophia Antipolis, France. pp.67-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gisement solaire dans le cas des applications photovoltaïques : données récentes et nouveaux outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude SFT/SEE " Le développement du solaire photovoltaïque : marchés, systèmes, composants, perspectives "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1998, Paris, France. 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefit of data fusion to urban roads mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couloigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference "Fusion of Earth Data: merging point measurements, raster maps and remotely sensed images"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1998, Sophia Antipolis, France. pp.183-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Web server for accessing a database on solar radiation parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Angles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOGEO'98 Earth Observation &amp; Geo-Spatial Web and Internet Workshop '98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1998, Salzburg, Austria. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A European proposal for terms of reference in data fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission VII Symposium "Resource and Environmental Monitoring"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Budapest, Hungary. pp.651-654</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulator of images in the infrared spectral band for training users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Jaloustre-Audoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Savaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1998 International Geoscience and Remote Sensing Symposium (IGARSS 98) on Sensing and Managing the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Seattle, Wa., United States. pp.1512-1514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data fusion of remotely sensed images using the wavelet transform : the ARSIS solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Annual Meeting, International Symposium on Optical Science, Engineering and Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1997, San Diego, California, USA, United States. pp.272-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a simulator to study the sensitivity of the signal sensed by the MERIS spectrometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Billat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS'95</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Florence, Italy. pp.60-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERS SAR imagery for urban climate studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Basly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd ERS Symposium on Space at the Service of our Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, Florence, Italy. pp.233-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion d'images HRV de SPOT panchromatique et multibande à l'aide de la méthode ARSIS : apports à la cartographie urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes journées scientifiques du Réseau Télédétection de l'AUPELF-UREF : “ Télédétection des milieux urbains et périurbains ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1995, Liège, Belgique. pp.283-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulated images of outdoor scenes in infrared spectral band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Jaloustre-Audoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Savaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AeroSense'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, Orlando, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellight: A European programme dedicated to serving daylight data computed from Meteosat images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fontoynont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detlev Heinnemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anette Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Olseth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LUX Europa 1997: The 8th European Lighting Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of SPOT panchromatic and multispectral images and computation of the Normalized Difference Vegetation Index at the spatial resolution of 10 m</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mangolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EARSeL Symposium “Progress in Environmental Research and Applications ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Basel, Switzerland. pp.147-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merging SPOT-P and KVR-1000 for updating urban maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Symposium on Remote Sensing of Environment and the 18th Annual Symposium of the Canadian Remote Sensing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Vancouver, British Columbia, Canada. pp.401-404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the assessment of merging processes for the improvement of the spatial resolution of multispectral SPOT XS images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mangolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Penicand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Fusion of Earth data: merging point measurements, raster maps and remotely sensed images"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1996, Cannes, France. pp.59-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentials of images from geostationary satellite for the assessment of solar energy parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ‘satellites for solar energy resource information'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1996, Washington, DC, United States. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merging ground-measurements and satellite-derived data for the construction of global radiation map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Georg Beyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Fusion of Earth data: merging point measurements, raster maps and remotely sensed images"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1996, Cannes, France. pp.37-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using iterated rational filter banks within the ARSIS method for producing 10 m Landsat multispectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Aloisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Fusion of Earth data: merging point measurements, raster maps and remotely sensed images"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1996, Cannes, France. pp.69-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of fusion of high spatial and spectral resolutions images for urban mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Symposium on Remote Sensing of Environment and the 18th Annual Symposium of the Canadian Remote Sensing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Vancouver, British Columbia, Canada. pp.262-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil de synthèse de paysages en infrarouge par modélisation physique des échanges à la surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Jaloustre-Audoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Savaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Optronique et Défense, classifié OTAN, Association Aéronautique et Astronautique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesized outdoor scenes in infrared spectral band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Jaloustre-Audoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Savaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARSeL Symposium 1996</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, La Valette, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ARSIS method: a general solution for improving spatial resolution of images by the means of sensor fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mangolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Fusion of Earth data: merging point measurements, raster maps and remotely sensed images"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1996, Cannes, France. pp.53-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of SPOT 4 mission: Production of high resolution (10 m) multispectral images using the ARSIS method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EARSeL Symposium “Progress in Environmental Research and Applications ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Basel, Switzerland. pp.175-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of sensor fusion to urban mapping: application to simulated SPOT 5-6 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couloigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Fusion of Earth data: merging point measurements, raster maps and remotely sensed images"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1996, Cannes, France. pp.81-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of images for a better comprehension of oceanic environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garnesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Moussu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er colloque international "l'imagerie scientifique et le traitement d'image"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, Cannes, France. pp.72-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télédétection de la température de surface et circulation superficielle en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "océanographie physique et télédétection - application au bassin méditerranéen"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing: from primary production to environmental monitoring. Operational applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second MAST Days and EUROMAR Market</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1995, Sorrento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion multirésolution ERS+SPOT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique DRET "fusion d'information d'origine image"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1993, France. pp.45-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient data fusion using wavelet transform: the case of SPOT satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mangolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the SPIE's 1993 Int. Symp. on Optics, Imaging and Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1993, San Diego, California, USA, United States. pp.171-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of wavelet transform in remote sensing data processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARSeL Symposium 1992 “Remote sensing for monitoring the changing environment of Europe”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Budapest, Hungary. pp.261-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie des feux de forêt par télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utilisation pédagogique des images satellitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, France. pp.219-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for an accurate in-flight calibration of AVHRR data for vegetation index calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbarek Asmami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th EARSeL Symposium “Remote sensing for monitoring the changing environment of Europe”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Budapest, Hungary. pp.53-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interband calibration of the POLDER sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbarek Asmami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote sensing for monitoring the changing environment of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Budapest, Hungary. pp.253-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition d'images de type WEFAX issues de Meteosat et leur traitement par micro-ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamissa Diabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outils micro-informatiques et télédétection de l'évolution des milieux : troisièmes journées scientifiques du réseau de télédétection de l'UREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1990, Toulouse, France. pp.129-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la transformée en ondelettes à la simulation d'images SPOT multispectrales de résolution 10 m</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mangolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, France. pp.1387-1390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion d'images SPOT multispectrales (XS) et panchromatique (P), et d'images radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mangolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'optique au radar, les applications de SPOT et ERS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Paris, France. pp.199-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion d'images SPOT multispectrales (XS) et panchromatique (P), et d'images radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mangolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'optique au radar, les applications de SPOT et ERS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES, 1993, Paris, France. pp.199-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilization of satellite data for the assessment of large scale PV grid integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Georg Beyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Reise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Photovoltaic Solar Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1992, Montreux, Switzerland. pp.1309-1312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de l'imagerie satellitale thermique à la connaissance de la dynamique océanique : exemple de la Méditerranée nord-occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de télédétection, Groupement Scientifique Télédétection Spatiale (GSTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1991, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic cloud screening in NOAA-AVHRR day-time imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Sèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th AVHRR Data Users Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1991, Tromsoe, Norway. pp.159-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques aspects de la circulation de la mer Méditerranée occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Crépon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bach Lien Hua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe Journées de l'Hydraulique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1984, Marseille, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On some operational procedures for cloud screening in NOAA-AVHRR day-time imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Sèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th EARSeL Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1991, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some techniques for the analysis of remote sensing images with particular relevance to their exploitation in non scientific domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Satellite Applications Development: A Space Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1990, Manama, Bahrain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques méthodes d'analyse d'images satellitaires appliquées à la Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe Congrès-Assemblée Plénière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Perpignan, France. pp.O-VII4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques éléments de physique en télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education Nationale "Histoire, Géographie et Techniques Nouvelles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1989, Valbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques applications de la télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Débat et exposition sur les applications de la télédétection à l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1989, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes de traitement d'images satellitaires et leur application aux travaux sous-marins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AAAF/ATMA/SAe "Espace et Mer"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1987, Marseille, France. pp.349-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement d'images appliqué à la cartographie numérique quantitative de la circulation océanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AAAF/ATMA/SAe "Espace et Mer"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1987, Marseille, France. pp.349-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An operational tool for the fine-scale mapping of the incident solar radiation using satellite images: the Heliosat station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamissa Diabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1988 Annual Meeting of the American Solar Energy Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1988, Cambridge, Mass., United States. pp.11-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture et images de télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hétérogénéité en Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1987, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An assessment of the potentiality of satellite remote sensing of biomass forestry. A case study: the project LEBEN-Abruzzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th EC Conference “Biomass for Energy and Industry”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1987, Orléans, France. pp.525-530</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An assessment of the use of satellite remote sensing for the quantitative mapping of the forest biomass. A case study: the project LEBEN-Abruzzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Contractors' Meeting, Energy from Biomass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1986, Bruxelles, Belgium. pp.32-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie du rayonnement global au sol a l'aide de donnees satellitaires : le projet Heliosat et ses premiers resultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamissa Diabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Demarcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Regas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources Naturelles Africaines et Lutte contre la Desertification : Etudes et Perspectives de Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1986, Bamako, Mali</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite observations of the hydrocarbons pollution in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International CNRS Aspects Interdisciplinaires de l'Océanographie Méditerranéenne dans le Domaine Pélagique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1985, Villefranche sur mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite observations of the winter deep-winter formation and of the associated productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Demarcq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International CNRS Aspects Interdisciplinaires de l'Océanographie Méditerranéenne dans le Domaine Pélagique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1985, Villefranche sur mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite solar meteorology: operational use of the Meteosat system to compute solar irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARSeL/ESA Symposium on European Remote Sensing Opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1985, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large scale monitoring of the hydrocarbons pollution from the Landsat satellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. M. Byrne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATO Workshop "Remote Sensing for the Control of Marine Pollution"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, Paris, France. pp.347-358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-satellite data combination: some results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARSeL/ESA Workshop on Sea Surface Temperature Satellite Measurement, Ecole des Mines de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1984, Valbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of the Mediterranean Sea from space: some techniques and their applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Demarcq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATO Research Workshop “Atmospheric and Oceanic Circulation in the Mediterranean Sea”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1983, La Spezia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le satellite Landsat et la pollution par hydrocarbures en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIemes Congrès Assemblée Plénière de la CIESM ; Journées d'Etudes sur les Pollutions Marines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1982, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La télédétection au service de l'océanographie en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Monget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Télédétection de l'Ecole des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1982, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing in the Aegean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Georgopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Application of Aerospace Remote Sensing in Marine Research, ICES/CIESM Statutory Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1981, Woods Hols, Mass., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison between infrared satellite images and sea truth measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bethoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Monget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanography from Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1980, Venise, Italy. pp.159-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upwelling in the Gulf of Lions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coastal Upwelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981, United States. pp.160-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oil spills: A large scale monitoring from Landsat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARSeL-ESA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1981, Voss, Norway. pp.171-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediterranean hydrocarbons pollution from Landsat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Application of Aerospace Remote Sensing in Marine Research, ICES/CIESM Statutory Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1981, Woods Hols, Mass., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared remote sensing in the Gulf of Lions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanography from Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1980, Venise, Italy. pp.183-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intérêt de la télédétection pour le monitorage des eaux de la Méditerranée et de ses rivages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "La limite Terre-Eau : les fleuves de la Méditerranée", Radio-Televisione Italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1981, Venise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations of sea surface temperatures in the Ligurian Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Nihous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Annual Conference Remote Sensing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1979, Dundee, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ressource solaire : importance et moyens de caractérisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sous la direction de Rémy Mosseri et Catherine Jeandel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'énergie à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, p. 192-163, 2013, A découvert, 978-2-271-07678-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data fusion in remote sensing of urban and suburban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tarek Rashed and Carsten Juergens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Urban and Suburban Areas - Part II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 193-218 (Chapter 11), 2010, Remote Sensing and Digital Image Processing, Vol. 10, 978-1-4020-4371-0 (Print) / 978-1-4020-4385-7 (Online). </w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-4385-7_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar radiation energy (fundamentals).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julian Blanco and Sixto Malato. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy conversion and Photoenergy Systems.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Encyclopedia of Life Support Systems (EOLSS), Developed under the Auspices of the UNESCO, Eolss Publishers, Oxford ,UK, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00213243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ESA - ENVISOLAR project : experience on the commercial use of Earth observation based solar surface irradiance measurements for energy business purposes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerd Heilscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detlev Heinemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Hoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Resources Management for Electricity Generation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Sciences Publishers Inc., pp.111-124, 2006, ISBN 1-59454-919-2 chapter 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Available databases, products and services.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Resources Management for Electricity Generation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Publishers Inc., pp.29-41, 2006, ISBN 1-594919-2 Chapter 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the spatial resolution of remotely-sensed images by means of sensor fusion: a general solution using the ARSIS method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mangolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-P. Donnay, M. J. Barnsley and P. A. Longley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing and Urban Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor &amp; Francis, London, United Kingdom, pp.21-37, 2001, GISDATA Series n° 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESRA. Chap 2. Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Czeplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Terzenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K. Scharmer, J. Greif. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Solar Radiation Atlas - Volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Ecole des Mines de Paris, Paris, France, Chap 2, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chap 2. Data Base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K. Scharmer, J. Greif. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Solar Radiation Atlas - Volume 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Ecole des Mines de Paris, Paris, France, Chap 2, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chap 10. Monthly averages of global radiation for Western Africa and the Sahel zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Raschke, R. Stuhlmann, W. Palz, T. C. Steemers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Radiation Atlas of Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Balkema, pp.155, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la télédétection spatiale en infrarouge proche et moyen à la connaissance du milieu marin : relations entre le champ de température et le champ de courant, observations de l'état de surface et mesures de la vitesse du vent, la dynamique de la couche superficielle en mer Ligure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Océan, Atmosphère. Université du Sud Toulon Var, 1985. Français. </w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00955230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du satellite NOAA 5 à la connaissance de la thermique océanique. Etude de ses variations saisonnières en Mer Ligure et de ses variations spatiales en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Océan, Atmosphère. Université Pierre et Marie Curie - Paris VI, 1980. Français. </w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00955880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the optimal selection of meteorological variables as inputs to machine learning models for solar irradiance forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pitaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghionda Florian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giudicissi Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM – INTERNATIONAL CONFERENCE ENERGY AND METEOROLOGY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Galzignano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the spatial and temporal variations of the performance of CAMS Radiation Service and HelioClim-3 databases of surface irradiation in Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saboret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMS Annual Meeting: European Conference for Applied Meteorology and Climatology 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Copenhague, Denmark. 16, pp.2019 - 729, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“HC-1+HC-3” a long-term data set of daily solar radiation at surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland. 14, pp.EMS2017-392, 2017, EMS Annual Meeting Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HelioClim-4, or how to build a successful and sustainable business service based on CAMS radiation service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saboret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Energy &amp; Meteorology (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bari, Italy. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the surface solar irradiance under cloud-free skies in Israel with the McClear model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EMS Annual Meeting / 12th ECAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sofia, Bulgaria. , pp.235, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of HelioClim-3v5 satellite irradiation data with in situ measurements for five states in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EMS Annual Meeting / 12th ECAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sofia, Bulgaria. , pp.276, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On quality control procedures for solar radiation and meteorological measures, from subhourly to montly average time periods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Hoyer-Klick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing several methods for the fusion of the two HelioClim-1 and-3 data sets of daily downwelling solar radiation at surface-Application to the creation of a new consistent 1985-2016 data set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Mines ParisTech - PSL University. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAMS-72 Solar radiation products, D72.2.3.1 Regular Validation Report, S-O-N 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Copernicus Atmosphere Monitoring Service. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SIMPLE ALGORITHM FOR THE COMPUTATION OF THE SPECTRAL DISTRIBUTION OF THE SOLAR IRRADIANCE AT SURFACE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Mines ParisTech. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAMS-72 Solar radiation products, Regular Validation Report, J-J-A 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 19, Copernicus Atmosphere Monitoring Service. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User's Guide to the MACC-RAD Services on solar energy radiation resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Hoyer-Klick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project ENDORSE - Excerpt of the report on the harmonization and qualification of meteorological data:Procedures for quality check of meteorological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Hoyer-Klick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] D3.2, Mines ParisTech. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User's Guide to the SoDa and SOLEMI Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Hoyer-Klick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meteosat: A valuable tool for agro-meteorology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Iehlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Martinoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Final report for the European Commission, Joint Research Centre, Ispra, Italy Mines ParisTech. 1997, 64 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation opérationnelle de la station Héliosat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michaud-Regas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] AFME, Mines ParisTech. 1985, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea surface temperature of the coastal zones of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Frouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cassanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Crépon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Mines ParisTech. 1982</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et dispositif pour augmenter la résolution spatiale d'images à partir d'autres images de meilleure résolution spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mangolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 92-13961. 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId937"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120.75471698113px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lucien Wald </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lucien-wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2916-2391</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">060583304</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/C-1284-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucien Wald graduated in theoretical physics at University of Aix-Marseille II and University of Paris UPMC, France, in 1976-1977. He obtained a Ph.D. degree in 1980 at University of Paris UPMC on infrared remote sensing of the ocean. He joined MINES ParisTech in Sophia Antipolis in 1980. He obtained the Doctorat d'Etat ès Sciences degree in 1985 on the applications of remote sensing to oceanography. He has been a Professor at MINES ParisTech since 1991. He focused his own research in applied mathematics, data fusion, and meteorology and solar radiation. He obtained the Autometrics Award in 1998 and the ERDAS Award in 2001 for articles on data fusion. His career in information technologies was rewarded in 1996 by the famous French Blondel Medal. He contributed to the development of the series of the Heliosat methods for assessing solar radiation from satellite images. He actively contributed to the Copernicus Atmosphere Monitoring Service. He retired in 2018.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (143)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Assessment of Hourly Means of Solar Irradiance at Ground Level in Clear-Sky Conditions by the ERA5, JRA-3Q, and MERRA-2 Reanalyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (8), pp.949. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos16080949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05603872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Assessment of Hourly Means of Solar Irradiance at Ground Level in Clear-Sky Conditions by the ERA5, JRA-3Q, and MERRA-2 Reanalyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, pp.949. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos16080949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of linear relationships between clear‑sky indices in photosynthetically active radiation and broadband ranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wandji Nyamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Augustine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Arola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteorologische Zeitschrift</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (2), pp.117-129. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/metz/2023/1203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Relationships between Clear-Sky Indices in Photosynthetically Active Radiation and Broadband Ranges in Overcast and Broken-Cloud Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wandji Nyamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A Augustine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Arola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (19), pp.3718. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs16193718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further validation of the estimates of the downwelling solar radiation at ground level in cloud-free conditions provided by the McClear service: the case of Sub-Saharan Africa and the Maldives Archipelago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wandji Nyamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Arola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (7), pp.2001-2036. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-16-2001-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Copernicus Atmosphere Monitoring Service (CAMS) Products to Assess Illuminances at Ground Level under Cloudless Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wandji Nyamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Mouangue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Arola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (5), pp.643. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos12050643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of CAMS Radiation Service and HelioClim-3 databases of solar radiation at surface: evaluating the spatial variation in Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saboret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17, pp.143 - 152. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/asr-17-143-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring aerosols over Europe: an assessment of the potential benefit of assimilating the VIS04 measurements from the future MTG/FCI geostationary imager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Raymond Descheemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Plu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Marecal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Claeyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (2), pp.1251-1275. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-12-1251-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verifying the spatial consistency of the CAMS Radiation Service and HelioClim-3 satellite-derived databases of solar radiation using a dense network of measuring stations: the case of The Netherlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saboret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16, pp.103-111. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/asr-16-103-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which variables are essential for renewable energies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Trolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Digital Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17538947.2019.1679267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of five different methods for the estimation of surface photosynthetically active radiation from satellite imagery at three sites – application to the monitoring of indoor soft fruit crops in southern UK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen D Dorling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wandji Nyamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16, pp.229-240. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/asr-16-229-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing climate services for the European renewable energy sector through capacity building and user engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Goodess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Troccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Acton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Añel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Bett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16, pp.100139. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cliser.2019.100139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Clear-Sky Method for Assessing Photosynthetically Active Radiation at the Surface Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wandji Nyamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Augustine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Arola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (4), pp.219. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos10040219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the McClear model estimating the downwelling solar radiation at ground level in cloud-free conditions – McClear‑v3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteorologische Zeitschrift</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (2), pp.147-163. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/metz/2019/0946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing climate services for the European renewable energy sector through capacity building and user engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Goodess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Troccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Acton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Añel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Bett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16, pp.100139. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cliser.2019.100139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of several satellite-derived databases of surface solar radiation against ground measurement in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Ghennioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15, pp.21 - 29. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/asr-15-21-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the intrinsic timescales of temporal variability in measurements of the surface solar radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bengulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (1), pp.19 - 37. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/npg-25-19-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating a proof-of-concept climate service to assess future renewable energy mixes in Europe: An overview of the C3S ECEM project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Troccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Goodess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesley Penny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Dorling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15, pp.191 - 205. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/asr-15-191-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach for the estimation of the aggregated photovoltaic power generated in several European countries from meteorological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Troccoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15, pp.51-62. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/asr-15-51-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach for the estimation of the aggregated photovoltaic power generated in several European countries from meteorological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Troccoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15, pp.51 - 62. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/asr-15-51-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronotype and environmental light exposure in a student population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Porcheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Fritschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menno Gerkema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marijke Gordijn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronobiology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07420528.2018.1482556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of Ultraviolet Radiation Exposure and Skin Cancer Risk: the E3N-SunExp Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine M Olsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C Whiteman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (1), pp.27-33. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2188/jea.JE20160166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downwelling surface solar irradiance in the tropical Atlantic Ocean: a comparison of re-analyses and satellite-derived data sets to PIRATA measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Trolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub P Walawender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Trentmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (5), pp.1021 - 1056. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-14-1021-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast and simple model to estimate the contribution of the circumsolar irradiance to measured broadband beam irradiance under cloud-free conditions in desert environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Eissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosni Ghedira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 163, pp.497 - 509. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2018.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monthly solar radiation in the tropical Atlantic Ocean: Can its spatial variations be captured by the current configuration of the PIRATA moorings?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Trolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15, pp.127 - 136. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/asr-15-127-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating a proof-of-concept climate service to assess future renewable energy mixes in Europe: An overview of the C3S ECEM project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Troccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Goodess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesley Penny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Dorling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15, pp.191-205. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/asr-15-191-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A database of 10 min average measurements of solar radiation and meteorological variables in Ostrava, Czech Republic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Opálková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Navrátil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimír Špunda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10, pp.837 - 846. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-10-837-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nevi, Ambient Ultraviolet Radiation, and Thyroid Cancer Risk: A French Prospective Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mesrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Kvaskoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Bah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Clavel-Chapelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28, pp.694-702. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/EDE.0000000000000673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating meso-scale change in performance of several databases of hourly surface irradiation in South-eastern Arabic Pensinsula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Al-Azri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Ombe-Ndeffotsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14, pp.7 - 15. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/asr-14-7-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for estimating UV fluxes at ground level in cloud-free conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wandji Wandji Nyamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikko R. A. Pitkänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youva Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anu Heikkilä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (12), pp.4965-4978. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-10-4965-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving direct normal irradiance retrieval in cloud-free, but high aerosol load conditions by using aerosol optical depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boraiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Korany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.C. C Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El-Metwally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteorologische Zeitschrift</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (5), pp.475 - 483. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/metz/2017/0844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of UV radiation with Parkinson disease incidence: A nationwide French ecologic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Kravietz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Kab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dugravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archana Singh-Manoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 154, pp.50 - 56. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2016.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do modelled or satellite-based estimates of surface solar irradiance accurately describe its temporal variability?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bengulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14, pp.35 - 48. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/asr-14-35-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using ERA-Interim reanalysis for creating datasets of energy-relevant climate variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip D Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Harpham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto M Troccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9, pp.471 - 495. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-9-471-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast radiative transfer parameterisation for assessing the surface solar irradiance: The Heliosat-4 method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhipeng Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Gesell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteorologische Zeitschrift</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (1), pp.33-57. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/metz/2016/0781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal indicators of solar energy potential in the Guiana Shield using GOES images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Albarelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Primerose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Linguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111, pp.11-25. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2017.03.081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the new HelioClim-3 version 4 real-time and short-term forecast service using 14 BSRN stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saboret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13, pp.129-136. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/asr-13-129-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the effective solar zenith and azimuth angles to use with measurements of hourly irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/asr-1-1-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the McClear clear-sky model in desert conditions with three stations in Israel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13, pp.21-26. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/asr-13-21-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the temporal variability of the surface solar radiation by means of spectral representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bengulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13, pp.121-127. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/asr-13-121-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A database of multi-year (2004–2010) quality-assured surface solar hourly irradiation measurements for the Egyptian territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Korany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boraiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Eissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youva Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdy Abdel Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.105-113. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essdd-8-737-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Several Empirical Relationships for Deriving Daily Means of UV-A Irradiance from Meteosat-Based Estimates of the Total Irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Aculinin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Brogniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bengulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gillotay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (7), pp.537. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs8070537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils d’exposition solaire et risque de cancer cutané : étude cas-témoin nichée dans E3 N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Olsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Clavel-Chapelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Boutron-Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64, pp.S224. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2016.06.216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Temporal Variability in Measurements of Surface Solar Radiation and its Dependence on Climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bengulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 97, pp.164 - 171. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2016.10.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of three satellite-derived databases of surface solar radiation using measurements performed at 42 stations in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13, pp.81-86. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/asr-13-81-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validating surface downwelling solar irradiances estimated by the McClear model under cloud-free skies in the United Arab Emirates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Eissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saima Munawwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosni Ghedira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114, pp.17-31. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2015.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the Heliosat-II method for surface solar irradiation estimation with GOES images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albarelo Tommy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Marie-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Primerose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Seyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 41, pp.86-100. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07038992.2015.1040876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between meteorological re-analyses from ERA-Interim and MERRA and measurements of daily solar irradiation at surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75, pp.135-143. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2014.09.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yearly changes in surface solar radiation in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12, pp.1 - 4. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/asr-12-1-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the surface downwelling solar irradiance estimates of the HelioClim-3 database in Egypt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Eissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Korany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youva Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boraiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdy Abdel Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7, pp.9269-9291. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs70709269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Note: A novel parameterization of the transmissivity due to ozone absorption in the k-distribution method and correlated-k approximation of Kato et al. (1999) over the UV band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wandji Nyamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Arola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders V. Lindfors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaida Cesnulyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15, pp.7449-7456. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-15-7449-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the photosynthetically active radiation under clear skies by means of a new approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wandji Nyamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12, pp.5 - 10. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/asr-12-5-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’estimation du rayonnement solaire au sol par la nouvelle méthode Heliosat-4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 90, pp.53-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can AERONET data be used to accurately model the monochromatic beam and circumsolar irradiances under cloud-free conditions in desert environment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Eissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosni Ghedira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (5099–5112), </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-8-5099-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Critical Comparison Among Pansharpening Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemine Vivone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Alparone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Garzelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53 (5), pp.2565-2586. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2014.2361734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperable Exchange Of Surface Solar Irradiance Observations: A Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Nüst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khai-Minh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jirka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 76, pp.113 - 120. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2015.07.867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupling the effects of clear atmosphere and clouds to simplify calculations of the broadband solar irradiance at ground level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhipeng Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7, pp.1661-1669. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-7-1661-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The HelioClim-1 database of daily solar radiation at Earth surface: an example of the benefits of GEOSS Data-CORE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (5), pp.1745-1753. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2013.2283791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993945v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How close to detailed spectral calculations is the k-distribution method and correlated-k approximation of Kato et al. (1999) in each spectral interval?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wandji Nyamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteorologische Zeitschrift</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23, pp.547 - 556. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/metz/2014/0607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct normal irradiance related definitions and applications: The circumsolar issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Geuder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gueymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 110, pp.561-577. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2014.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving HelioClim-3 estimates of surface solar irradiance using the McClear clear-sky model and recent advances in atmosphere composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhipeng Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7, pp.3927 - 3933. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-7-3927-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the applicability of the Heliosat-2 method to assess surface solar irradiance in the Intertropical Convergence Zone, French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Marie-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Linguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Gobinddass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (8), pp.3012-3027. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431161.2012.756598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">McClear: a new model estimating downwelling solar radiation at ground level in clear-sky conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6, pp.2403-2418. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-6-2403-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monthly means of daily solar irradiation over Egypt estimated from satellite database and various empirical formulae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mossad El-Metwally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34, pp.8182-8198. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431161.2013.834393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefit of GEOSS Interoperability in Assessment of Environmental Impacts Illustrated by the Case of Photovoltaic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (6), pp.1722 - 1728. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2012.2196024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741569v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SG2 algorithm for a fast and accurate computation of the position of the Sun for multi-decadal time period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 88 (10), pp.Pages 3072-3083. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2012.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite-based estimation of surface solar irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Newsroom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, http://spie.org/x48815.xml?highlight=x2420&amp;ArticleID=x48815. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/2.1201105.003735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the MLB parameterisation for change in surface solar irradiance with sun zenith angle in clear sky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhipeng Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, pp.233-236. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/asr-6-233-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The HelioClim Project: Surface Solar Irradiance Data for Climate Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (2), pp.343-361. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs3020343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to better account for modulation transfer functions in ARSIS-based pansharpening methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Massip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 99, pp.800-808. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2011.2162244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of UV radiation with multiple sclerosis prevalence and sex ratio in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Michelle Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille B. Confavreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vukusic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Krohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 76 (5), pp.425-431. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1212/WNL.0b013e31820a0a9f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00567871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar irradiance in clear atmosphere: study of parameterisations of change with altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhipeng Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, pp.199-203. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/asr-6-199-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting Solar Energy to Work: Resource Assessment by Remote Sensing as a Base for Investment Decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Hoyer-Klick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Trieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Schillings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Earthzine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, http://www.earthzine.org/2009/05/05/getting-solar-energy-work-resource-assessment-remote-sensing-bas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing surface solar irradiance in Northern Africa desert climate and its long-term variations from Meteosat images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdy Abdel Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mossad El-Metwally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (01), pp.261-280. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160902882645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356122v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the influences of uncertainties in input variables on the outcomes of the Heliosat-2 method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Polo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Zarzalejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 83, pp.1731-1741. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2009.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating spatial and temporal variations in solar radiation within Bordeaux winegrowing region using remotely sensed data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Commagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (1), pp.15-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding virtual measuring stations to a network for urban air pollution mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Beaulant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kleinpeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 34 (5), pp.599-605. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2007.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of multispectral images to high spatial resolution: a critical review of fusion methods based on remote sensing physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46 (5), pp.1301-1312. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2007.912448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar irradiation retrieval in Cameroon from Meteosat satellite imagery using the Heliosat-2 method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatien Njomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISESCO Science and Technology Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (1), pp.19-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using remotely sensed solar radiation data for reference evapotranspiration estimation at a daily time step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 148 (4), pp.619-630. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2007.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using reduced data sets ISCCP-B2 from the Meteosat satellites to assess surface solar irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamissa Diabate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 81, pp.240-253. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2006.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Pansharpening Algorithms: Outcome of the 2006 GRS-S Data Fusion Contest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Alparone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Gamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45 (10), pp.3012-3021. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2007.904923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Meteosat-7 broadband radiances using two visible channels of Meteosat-8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 80 (3), pp.361-367. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2005.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSIrIS: a physically based simulation tool to improve training in thermal infrared remote sensing over urban areas at high spatial resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mathieu-Marni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Savaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 104, pp.238-246. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2006.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Converting a successful research project into a sustainable service: the case of the SoDa web service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 21, pp.1555-1561. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2006.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking satellite based solar irradiance modelling - The SOLIS clear sky module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.W. Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knut-Frode Dagestad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ineichen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 91, pp.160-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar radiation climate in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamissa Diabate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 76, pp.733-744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The method Heliosat-2 for deriving shortwave solar radiation from satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rigollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 77 (2), pp.159-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Fusion - The ARSIS concept and some successful implementation schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aiazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Alparone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Baronti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 58, pp.4-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linke turbidity factors for several sites in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamissa Diabate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Remund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 75 (2), pp.111-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Web service for controlling the quality of measurements of global solar irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamissa Diabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 73 (6), pp.475-480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment. Liu &amp;quot;smoothing filter based intensity modulation: a spectral preserve image fusion technique for improving spatial details&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 23 (3), pp.593-597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The operational calibration of images taken in the visible channel of the Meteosat-series of satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rigollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 19 (9), pp.1285-1293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Solar Radiation Atlas: a valuable digital tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John K. Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 71 (1), pp.81-83. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0038-092X(00)00157-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the clear sky model of the ESRA - European Solar Radiation Atlas with respect to the Heliosat method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rigollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 68 (1), pp.33-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conceptual approach to the fusion of earth observation data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveys in Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 21, pp.177-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de la pollution de l'air : une nouvelle approche basée sur la télédétection et les bases de données géographiques. Application à la ville de Strasbourg.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photointerprétation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 3/4, pp.53-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An automatic method for the calibration of time-series of Meteosat images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Iehlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 21 (5), pp.1025-1045</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of high spatial and spectral resolution images: the ARSIS concept and its implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric engineering and remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 66 (1), pp.49-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint analysis of temperature and ocean color satellite images for mesoscale activites in the Gulf of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garnesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 20 (7), pp.1329-1341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing air quality over the city of Nantes by means of Landsat thermal infrared data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Baleynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 20 (5), pp.947-959</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some terms of reference in data fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 37 (3), pp.1190-1193. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/36.763269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefit of the future SPOT 5 and of data fusion to urban mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couloigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velipekka Valtonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 19 (8), pp.1519-1532</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation protocol applied to an automatic co-registration method based on multi-resolution analysis and local deformation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Archives of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 32 (2), pp.11-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using iterated rational filter banks within the ARSIS concept for producing 10 m Landsat multispectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Aloisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 19 (12), pp.2331-2343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités de recherche du groupe Télédétection & Modélisation du Centre d'énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Inénieurs des Mines, Intermines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, p.51-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of satellite images of different spatial resolutions: Assessing the quality of resulting images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mangolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric engineering and remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 63 (6), pp.691-699</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the method used to construct clearness index maps for the new european solar radiation atlas (ESRA).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Georg Beyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Czeplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Terzenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 61 (6), pp.389-397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de SPOT 5 à la cartographie urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couloigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velipekka Valtonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 145, pp.33-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et évaluation de la fiabilité de l'information dans le système d'information géographique des assemblages benthiques méditerranéens “MBA”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Iehlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports of the Port-Cros National Park</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 16, pp.93-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An attempt to estimate the diffuse component of solar radiation on horizontal plane from satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamissa Diabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Science and Technology (AJST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 11 (1), pp.39-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la qualité des images multispectrales à haute résolution spatiale dérivées de SPOT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mangolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 137, pp.24-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of images and raster-maps of different spatial resolutions by encrustation: an improved approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers, Environment and Urban Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 19 (2), pp.77-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical oceanography studies from infrared remote sensing in the western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Taupier-Letage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lopez-Garcia M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de l'Institut Océanographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 18,, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The surface circulation in the western mediterranean sea illustrated by satellite imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Taupier-Letage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Lopez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sistema Terra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 2 (1), pp.37-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The wavelet transform for the analysis of remotely sensed images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 14 (3), pp.615-619</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low-cost high-quality system for the acquisition and digital processing of images of WEFAX type provided by meteorological geostationary satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Moussu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 13 (5), pp.911-916</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Geographical Information System and satellite imagery within a numerical simulation of regional urban growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Méaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geographical Information System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 4 (4), pp.445-456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the decrease of Lake Chad from space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geocarto International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 5 (3), pp.31-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Geographical Information System for some Mediterranean benthic communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Méaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geographical Information System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 4 (1), pp.79-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464750v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for the mapping of the apparent ground brightness using visible images from geostationary satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamissa Diabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Obrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 10 (7), pp.1207-1225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of an operational tool for determining global solar radiation at ground using geostationary satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamissa Diabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 42 (3), pp.201-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the ground albedo of Western Africa and its time evolution during 1984 using Meteosat visible data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamissa Diabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michaud-Regas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 27 (3), pp.211-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de l'imagerie satellitaire dans un processus de simulation: application à la région de Toulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Méaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Société Languedocienne de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 22 (1-2), pp.63-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating incident solar radiation at the surface from images of the Earth transmitted by geostationary satellites: the Heliosat Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamissa Diabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Demarcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michaud-Regas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 5, pp.261-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte des peuplements benthiques en Méditerranée : constitution d'une banque de données géocodées et synthèse cartographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Méaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 11 (2), pp.201-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal currents on the Sicilian shelf south of Messina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Magazzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. L. Zoccolotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 10 (2), pp.137-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for the determination of the global solar radiation from meteorological satellites data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Regas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 37 (1), pp.31-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique superficielle du panache du Rhône d'après l'imagerie infrarouge satellitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Demarcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 7 (2), pp.159-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric lee waves and their possible influence on the sea surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Georgopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boundary-Layer Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 28, pp.309-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pollution pétrolière en Méditerranée vue par le satellite Landsat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, III, pp.61-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea surface winds from sun glitter observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Monget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, 88 (C4), pp.2547-2555</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some examples of the use of structure functions in the analysis of satellite images of the ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric engineering and remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, 55, pp.1487-1490</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing of the sea-state using the 0.8-1.1 microns channel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Monget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, 4 (2), pp.433-446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflectance contrast observed by LANDSAT between a calm and a rough sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Monget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric engineering and remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, 49 (2), pp.241-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPOT et l'état de surface de la mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Monget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 5 (4), pp.399-401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low frequency waves in the Ligurian Sea during December 1977</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Crépon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Monget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 87 (C1), pp.595-600. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/JC087iC01p00595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télédétection en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Monget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981, I (2 et 3), pp.71-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite determination of the mesoscale variability of the sea surface temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Frouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981, 11 (6), pp.864-870</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of Mistral wind on the Ligurian current near Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1980, 3 (4), pp.399-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligurian Sea : annual variation of the sea surface thermal structures as detected by satellite NOAA 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Nihous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1980, 3 (4), pp.465-469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comments on the &amp;quot;Spatial variability of coastal surface water temperature during upwelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Frouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1980, 10 (8), pp.1303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison between sea surface temperature measurements from satellite NOAA 4 and from airborne radiometer ARIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Pontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1979, 2 (1), pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamentals of Solar Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press, 1, 2021, </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781003155454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au Rayonnement Solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-35671-612-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Prediction of Grid-Connected Photovoltaic Systems Using Remote Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Poissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pelland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Energy Agency, 43 p. - http://www.iea-pvps.org/products/rep2_08.htm, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Energy Resource Management for Electricity Generation from Local Level to Global Scale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan D. Dunlop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Suri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nova Science Publishers Inc., pp.205, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The availability of irradiation data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photovoltaic Power systems Programme, International Agency, pp.29, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EO-Workshops, European Earth Observation Research and Applications on the Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boxall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Briggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Businaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Commission, pp.193, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Fusion. Definitions and Architectures - Fusion of Images of Different Spatial Resolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'Ecole, Ecole des Mines de Paris, Paris, France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.200, 2002, ISBN 2-911762-38-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Solar Radiation Atlas Vol.1: Fundamentals and maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Scharmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.K. Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Czeplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GREIF J., SCHARMER K., DOGNIAUX R., PAGE J.K. Presses de l'Ecole des Mines de Paris, pp.118, 2000, 2-911762-21-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Solar Radiation Atlas Vol.2: Database and exploitation software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Scharmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.K. Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Czeplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GREIF J., SCHARMER K., DOGNIAUX R., PAGE J.K. Presses de l'Ecole des Mines de Paris, pp.118, 2000, 2-911762-22-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd international Conference “ Fusion of Earth data: merging point measurements, raster maps and remotely sensed images” (Société des Electriciens et Electroniciens de France, European Association of Remote Sensing Laboratories, Ecole des Mines de Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SEE/URISCA, Nice, France, pp.168, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint EARSeL/ISPRS Workshop &amp;quot;fusion of sensor data, knowledge sources and algorithms for extraction and classification of topographic objects&amp;quot;. Valladolid, Spain, 3-4 June 1999. International Archives of Photogrammetry and Remote Sensing, vol. 32, Part 7-4-3W6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Baltsavias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Csatho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISPRS, pp.ISSN 0256-1840, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd international Conference “ Fusion of Earth data: merging point measurements, raster maps and remotely sensed images” (Société des Electriciens et Electroniciens de France, European Association of Remote Sensing Laboratories, Ecole des Mines de Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SEE/URISCA, Nice, France, pp.222, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the international Conference “ Fusion of Earth data: merging point measurements, raster maps and remotely sensed images” (Société des Electriciens et Electroniciens de France, European Association of Remote Sensing Laboratories, Ecole des Mines de Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SEE/URISCA, Nice, France,, pp.164, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar radiation data from satellite images. Solar Energy R&D in the European Communities, series F: Solar Radiation Data, vol. 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Grüter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Möser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Palz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Reidel Publishing, pp.100, 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (291)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality assessment of several methods to estimate Ultra-Violet from satellite imagery at two ground stations in Uruguay and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Laguarda Cirigliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wandji Nyamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Arola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Pfeifroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMS Annual Meeting: European Conference for Applied Meteorology and Climatology 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European meteorological Society, Sep 2019, Copenhague, Denmark. pp.EMS2019-407-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of six different methods for the estimation of surface Ultra-Violet fluxes at one location in Uruguay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustín Laguarda Cirigliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wandji Nyamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Arola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Pfeifroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SWC 2019: ISES Solar World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Santiago, Chile. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18086/swc.2019.42.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosynthetically Active Radiation estimated from satellite imagery: quality assessment of several methods against the measurements at several locations in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Dorling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wandji Nyamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Arola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Pfeifroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMS Annual Meeting: European Conference for Applied Meteorology and Climatology 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Copenhague, Denmark. pp.2019 - 405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the spatial and temporal variations of the performance of CAMS Radiation Service and HelioClim-3 databases of surface irradiation in Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saboret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the use of variogram in the validation of the CAMS Radiation Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMS Annual Meeting: European Conference for Applied Meteorology and Climatology 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Budapest, Hungary. pp.EMS2018 - 409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Essential Renewable Energies Variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Trolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.17846</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results of the new method Heliosat-5 Interim for the assessment of the solar radiation at surface from geostationary meteorological satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saboret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Tournadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMS Annual Meeting: European Conference for Applied Meteorology and Climatology 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Budapest, Hungary. pp.EMS2018 - 481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of CAMS Radiation Service and HelioClim-3 satellite-derived databases against ground-based measurements in The Netherlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saboret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMS Annual Meeting: European Conference for Applied Meteorology and Climatology 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Budapest, Hungary. pp.EMS2018 - 328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison and quality assessment of five different methods for the estimation of PAR from satellite imagery-Application to the monitoring of raspberry harvest to maximize farmers' profit in Southern UK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Dorling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saboret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wandji Nyamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMS Annual Meeting: European Conference for Applied Meteorology and Climatology 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Budapest, Hungary. pp.EMS2018 - 488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate services in support of the energy transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Troccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare M Goodess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip D Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesley Penny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Dorling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.14756</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quarterly Evaluation of the UV and Solar Radiation Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Arola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wandji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAMS 2nd General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using SEVIRI cloud time-series to assess the orbits number of LEO optical satellites for land mapping without cloud contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turpin Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 EUMETSAT Meteorological Satellite Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CAMS Radiation Service – radiative data products for the solar power community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Killius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 EUMETSAT Meteorological Satellite Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An OSSE estimation of the capacity of FCI to improve aerosols forecast, by assimilating observations of aerosols optical thickness in MOCAGE CTM: Preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descheemaecker Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Plu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Marecal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Claeyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 EUMETSAT Meteorological Satellite Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative approach for the simulation of the regional photovoltaic power generation in energy scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo de Felice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland. pp.EMS2017-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Copernicus Climate Change Service ‘European Climatic Energy Mixes’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Troccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Goodess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip D Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesley Penny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Dorling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland. pp.EMS2017-824</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate data and the energy sector: the ECEM experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo de Felice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Claudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Huy Khong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Geosciences Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.EGU2017-13761</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of several databases of solar radiation in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Ghennioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Energy &amp; Meteorology (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of several databases of downward solar daily irradiation data at ocean surface with PIRATA measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Trolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Geosciences Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.EGU2017-19625</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new service providing daily UV doses computed from shortwave downwelling radiation at surface from the HelioClim-3v5 database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algirdas Svanys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland. pp.EMS2017-577</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of several databases of downward solar daily irradiation data at ocean surface with PIRATA measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Trolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of several databases of downward solar radiation data at ocean surface with PIRATA measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Trolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland. pp.EMS2017-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CAMS Radiation Service in a nutshell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Arola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Killius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saboret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Energy &amp; Meteorology (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar radiation map on the Atlantic ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Trolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland. pp.EMS2017-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel datasets of energy-relevant climate variables based on ERA-Interim reanalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Harpham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Troccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Energy &amp; Meteorology (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing the accuracy of HelioClim-1 using HelioClim-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 4th International Conference on Energy &amp; Meteorology (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking of Typical Meteorological Year datasets dedicated to Concentrated-PV systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Realpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pitaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-4717</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENDORSE (Energy Downstream Services): providing energy components to Copernicus. Achievements and lessons learnt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Space Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, La Haye, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatial data infrastructure dedicated to the interoperable exchange of meteorological measurements in renewable energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Annual Meeting EMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Meteorological Society, Sep 2016, Trieste, Italy. pp.2016 - 369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CAMS radiation service in a nutshell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Arola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Killius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saboret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Annual Meeting EMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Meteorological Society, Sep 2016, Trieste, Italy. pp.2016 - 381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of UV radiation with Parkinson's disease incidence: A nationwide French ecologic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Sofiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dugravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Singh-Manoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Congress of Parkinson's Disease and Movement Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Parkinson and Movement Disorder Society (MDS), Jun 2016, Berlin, Germany. pp.467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENDORSE (Energy Downstream Services): providing energy components to Copernicus. Achievements and lessons learnt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Space Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, La Haye, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Copernicus Atmosphere Monitoring Service (CAMS) Radiation Service in a nutshell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Arola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Killius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saboret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd SolarPACES Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilbert-Huang spectral analysis for characterizing the intrinsic time-scales of variability in decennial time-series of surface solar radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bengulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-14549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How climate data can help improve planning within the wind sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Troccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Harpham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WindEurope Summit 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the solar resource estimation in the United Arab Emirates using aerosol and irradiance measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES Solar World Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Daegu, South Korea. pp.200-208, </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18086/swc.2015.07.08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor Web Standards for Interoperability between in-situ Earth Observation Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthes Rieke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jirka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-12647</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilbert-Huang spectral analysis for the characterization of variability in satellite-derived time series of surface solar irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bengulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th EMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Meteorological Society, Sep 2016, Trieste, Italy. pp.2016 - 372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating regional change in performance of several databases in Arabic Peninsula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Al-Azri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Ombe-Ndeffotsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th EMS annual meting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Trieste, Italy. pp.2016 - 538</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanocytic Nevi, Ambient UV(Exposure And(Thyroid Cancer Risk: The French E3N Prospective Cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Kvaskoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mesrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Bah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Clavel-Chapelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Cancer. Occurrence, Causes, Avenues to Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France. pp.C-157, 233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the long-term evolution of the solar resource in China and its main contributors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pitaval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHC 2015, International Conference on Solar Heating and Cooling for Buildings and Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Istanbul, Turkey. pp.1041-1052, </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2016.06.273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of HelioClim-3 version 4, HelioClim-3 version 5 and MACC-RAD using 14 BSRN stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHC 2015, International Conference on Solar Heating and Cooling for Buildings and Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Istanbul, Turkey. pp.1059-1069, </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2016.06.275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing several models describing the change in surface solar irradiance with solar zenith angle in cloud-free skies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhipeng Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th EMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Meteorological Society, Sep 2016, Trieste, Italy. pp.2016 - 339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing monthly statistical distributions of wind speed measured at wind towers and estimated from ERA-Interim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Harpham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Troccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th EMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Meteorological Society, Sep 2016, Trieste, Italy. pp.2016 - 336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE USE OF GLOBAL SENSITIVITY ANALYSIS FOR ASSESSING CAPABILITY OF THE MTG/FCI INSTRUMENT TO DETECT AEROSOLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youva Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Claeyman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 EUMETSAT Meteorological Satellite Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUMETSAT, Sep 2015, Toulouse, France. Aoun.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CAMS radiation service in a nutshell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Arola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Killius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saboret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th EMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating regional change in performance of several databases in Arabic Peninsula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Al-Azri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Ombe-Ndeffotsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Annual Meeting EMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Meteorological Society, Sep 2016, Trieste, Italy. pp.2016 - 538</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive data analysis for characterizing the temporal variability of the solar resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bengulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Geosciences Union General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-14847</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of HelioClim-3v5 satellite irradiation data with in situ measurements for five states in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EMS annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which effective solar zenith angles to use for hourly irradiation measurements?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EMS / 12th ECAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS European Meteorological Society, Sep 2015, Sofia, Bulgaria. pp.318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the creation of a European Network of Earth Observation Networks within GEO. The ConnectinGEO project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Masó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivette Serral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Nativi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2015, Vienne, Austria. pp.2015 - 13792</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the surface solar irradiance under cloud-free skies in Israel with the McClear model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EMS annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sofia, Bulgaria. pp.2015 - 235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary assessment of a new SoDa service for real-time estimates and short-term forecasts of the solar radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saboret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EMS Annual Meeting / 12th ECAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS European Meteorological Society, Sep 2015, Sofia, Bulgaria. pp.335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the temporal variability of the surface solar radiation with time-frequency-energy representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bengulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EMS / 12th ECAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS European Meteorological Society, Sep 2015, Sofia, Bulgaria. pp.230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the temporal variability of the surface solar radiation with time-frequency-energy representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bengulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EMS annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sofia, Bulgaria. pp.2015 - 230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Surface Solar Irradiance Observations -A Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Nüst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jirka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Maso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Surface Solar Irradiance Observations -A Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Nüst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jirka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Maso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.2015 - 6607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yearly changes in solar radiation over New Caledonia and relations with changing atmospheric properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th EMS annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Prague, Czech Republic. pp.2014 - 441</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary study of the FCI instrument capability to detect dust aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youva Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Claeyman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUMETSAT Meteorological Satellite Conference 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUMETSAT, Sep 2014, Geneve, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yearly changes in solar radiation over New Caledonia and relations with changing atmospheric properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th EMS Annual Meeting &amp; 10th European Conference on Applied Climatology (ECAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twelve monthly maps of ground albedo parameters derived from MODIS data sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Quebec, Canada. pp.3270-3272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Cycle Analysis and Environmental Impacts of Geothermal Energy Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Development of Geothermal Resources. World Future Energy Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for estimating operationally the spectral distribution of surface solar irradiance: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wandji Nyamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUMETSAT Meteorological Satellite Conference 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUMETSAT, Sep 2014, Geneve, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First validation of the surface solar irradiance data set produced by the MACC/MACC-II projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhipeng Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MACC-II Open Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for estimating Photosynthetically Active Radiation in clear sky conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wandji Nyamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th EMS Annual Meeting &amp; 10th European Conference on Applied Climatology (ECAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the circumsolar ratio in a turbid atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Eissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosni Ghedira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 ISES Solar World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Cancun, Mexico. pp.1169 - 1178, </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2014.10.104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for estimating Photosynthetically Active Radiation in clear sky conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wandji Wandji Nyamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th EMS annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Prague, Czech Republic. pp.2014 - 2056</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the improvement of MACC aerosol spatial resolution for irradiance estimation in the United Arab Emirates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhor Hassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES Solar World Congress 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Cancun, Mexico. pp.0 - 0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An OGC Web Processing Service for assessing the quality of solar radiation measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Informatics for Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Hambourg, Germany. pp.159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HelioClim-1: 21-years of daily values in solar radiation in one-click</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Informatics for Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Hambourg, Germany. pp.143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are re-analyses from ERA or MERRA suitable to assess surface solar irradiance in solar energy applications?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th EMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Reading, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupling the effects of clouds and clear atmosphere to compute the solar irradiance at surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhipeng Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th EMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Reading, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance and present limits of space applications for evaluation of potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosni Ghedira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Future Energy Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits and limits of OGC-Web Services to the new SoDa Service on Solar Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saboret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Informatics for Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Hambourg, Germany. pp.149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the 21-years HelioClim-1 database of daily values in solar radiation for Europe and Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th EMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Reading, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the definition of the direct normal irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 International Conference Energy &amp; Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Integration of a Local Solar Atlas into a GEOSS compliant Global Spatial Data Infrastructure (GSDI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Informatics for Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Hambourg, Germany. pp.132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Aeronet to complement irradiance networks on the validation of satellite based estimations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosni Ghedira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Chiesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HelioClim-3: a near-real time and long-term surface solar irradiance database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on "Remote Sensing Measurements for Renewable Energy"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Risoe, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of OCA and APOLLO in Heliosat-4 method for the assessment of surface downwelling solar irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhipeng Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Watts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 EUMETSAT Meteorological Satellite Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Sopot, Poland. pp.s2-03</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Heliosat-4 surface solar irradiance derived on the basis of SEVIRI-APOLLO cloud products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhipeng Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 EUMETSAT Meteorological Satellite Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Sopot, Poland. pp.s2-06</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for assessing surface solar irradiance: Heliosat-4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhipeng Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using MACC-derived products to predict clear-sky irradiance at surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhipeng Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing energy components for GMES and GEO: the ENDORSE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEO IX Plenary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Foz di Iguazu, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of solar radiation over Africa: present and future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANSOLE DAYS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Yaoundé, Cameroon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling circumsolar irradiance to adjust beam irradiances from radiative transfer models to measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhipeng Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMS Annual Meeting 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lodz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new locally-adaptive method to derive direct and diffuse components from global irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhipeng Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMS Annual Meeting 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lodz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimate of solar energy resources in Africa with Earth Observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EUMETSAT User Forum in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Addis Ababa, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving satellite-derived estimates of surface solar irradiance using a clear-sky model exploiting recent data sets on aerosol properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhipeng Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMS Annual Meeting 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lodz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar radiation in Southern Africa: assessing the quality of the HelioClim-1 database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMS Annual Meeting 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lodz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GMES-funded MACC-II project for monitoring atmospheric composition and climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent-Henri Peuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEO IX Plenary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Foz di Iguazu, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive method to derive direct irradiance from global irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhipeng Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SolarPACES 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Marrakech, Morocco. USBKey Paper#22294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection and implementation of aerosol data for the prediction of solar resource in United Arab Emirates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhor Hassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SolarPACES 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Marrakech, Morocco. USBKey Paper#22240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the possible benefits of cloud products of EUMETSAT in solar energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhipeng Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 EUMETSAT Meteorological Satellite Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Oslo, Norway. pp.s7_03</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High spatial resolution solar atlas in Provence-Alpes-Cote d'Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES Solar World Congress 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Kassel, Germany. paper #34552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The project ENDORSE: exploiting EO data to develop pre-market services in renewable energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th EnviroInfo Conference 'Environmental Informatics'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Ispra (VA), Italy. pp.549-556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validating Meteosat-derived surface solar irradiance in Mozambique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Symposium of the European Association of Remote Sensing Laboratories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.561-568</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing Radiation Values at Ground Level: The MACC-RAD Service. Current Status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MACC Conference on Monitoring and Forecasting Atmospheric Composition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Atlas for the Southern and Eastern Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Hoyer-Klick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES Solar World Congress 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Kassel, Germany. paper #41947</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the MLB parameterization accurate enough to describe change in solar radiation with solar zenith angle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhipeng Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria. pp.EGU2011-9360-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impact assessment of electricity production by photovoltaic system using GEOSS recommendations on interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th EnviroInfo Conference 'Environmental Informatics'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Ispra (VA), Italy. pp.765-774</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Atlas for the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Hoyer-Klick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Paces 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Granada, Spain. pp.USBKey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early achievements towards an automatic assessment of the uncertainty in solar irradiation using web services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th EnviroInfo Conference 'Environmental Informatics'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Ispra (VA), Italy. pp.309-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The performances of the HelioClim databases in Mozambique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES Solar World Congress 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Kassel, Germany. pp.268-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A preliminary assessment of the quality of UV data derived from the database HelioClim-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Arola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Brogniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Villaplana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EMS Annual Meeting (European Meteorological Society)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of performances of sun zenith angle and altitude parameterisations of atmospheric radiative transfer for spectral surface downwelling solar irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EMS Annual Meeting (European Meteorological Society)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parameterisation of vertical profile of solar irradiance for correcting solar fluxes for changes in terrain elevation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Observation and Water Cycle Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Frascati, Italy. pp.S05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar surface irradiance from new meteorological satellite data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Symposium of the European Association of Remote Sensing Laboratories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Chania, Greece. pp.320-328, </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-60750-494-8-320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the intraday resampling of time-integrated values of solar radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EMS Annual Meeting (European Meteorological Society)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data fusion: taking into account the modulation transfer function in ARSIS-based pansharpening methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Massip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Symposium of the European Association of Remote Sensing Laboratories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Chania, Greece. pp.424-431, </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-60750-494-8-320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La base de données HelioClim de rayonnement solaire disponible au sol : évolution majeure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES SATELLITES GRAND CHAMP pour le suivi de l'environnement, des ressources naturelles et des risques, Clermont-Ferrand : France (2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La base de données HelioClim de rayonnement solaire disponible au sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES SATELLITES GRAND CHAMP pour le suivi de l'environnement, des ressources naturelles et des risques, Clermont-Ferrand : France (2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sitting of a solar power plant: Development of Web service based on GEOSS data and guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISRSE 33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Stresa, Italy. paper 789</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MESoR - Management and exploitation of solar resource knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Hoyer-Klick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Georg Beyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SolarPACES 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOSS Architecture Implementation Pilot-II: Integrating Technologies and Expertise to Build GEOSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf B. Husar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan R. Falke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Mccabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2009, San Francisco, United States. pp.U51B-0018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOSS Architecture Implementation Pilot-II: Integrating Technologies and Expertise to Build GEOSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin M. Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf B. Husar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Falke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Mc Cabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00587310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for estimating solar energy resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISRSE 33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Stresa, Italy. paper 773</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage assesment on buildings using multisensor multimodal very high resolution images and ancillary data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Chesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscience and Remote Sensing Symposium, 2008. IGARSS 2008.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Boston, MA, United States. p. III - 1252 - III - 1255 - ISBN: 978-1-4244-2807-6, </w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2008.4779585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban damage assessment using multimodal QuickBird images and ancillary data: the Bam and the Boumerdes earthquakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Chesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Remote Sensing for Disaster Management Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Pavia, Italy. pp.1704</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage assessment on buildings using multisensor multimodal very high resolution images and ancillary data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Chesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE International Geoscience &amp; Remote Sensing Symposium (IGARSS 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Boston, Mass., United States. pp.1704, </w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2008.4779585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management and exploitation of solar resource knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Hoyer-Klick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Schillings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Georg Beyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSUN 2008, 1st International Congress on Heating, Cooling and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lisbonne, Portugal. Paper 405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viticultural agroclimatic cartography and zoning at mesoscale level using terrain information, remotely sensed data and weather station measurements. Case study of Bordeaux winegrowing area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gaudillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Saur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIth International terroir Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Changins, Switzerland. pp.455-462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Steps in the Cross-Comparison of Solar Resource Spatial Products in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Suri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Remund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Cebecauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSUN 2008, 1st International Conference on Solar Heating, Cooling and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lisbonne, Portugal. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00587966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation of radiative transfer model for assessing solar radiation: the relative importance of atmospheric constituents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter Homscheidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSUN 2008, 1st International Congress on Heating, Cooling and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lisbonne, Portugal. Paper 403, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An object oriented approach for quantitative assessment of building damage in urban areas using very high resolution images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Chesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Urban Remote Sensing Joint Event 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Paris, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/URS.2007.371865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage assessment on buildings using very high resolution multimodal images and GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Chesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Remote Sensing for Disaster Management Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Washington, DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test of several approaches for the composition of web services in meteorology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Mahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Irigoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EnviroInfo 2007, Environmental Informatics and systems research, the 21st International Conference on "Informatics for Environmental Protection"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. pp.127-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00222759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MTF-based distance for the assessment of geometrical quality of fused products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Florence, Italy. pp.267, </w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIF.2006.301687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainties in solar electricity yield prediction from fluctuation of solar radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Suri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Dunlop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Photovoltaic Solar Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proposal for a thesaurus for web services in solar radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Stackhouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EnviroInfo 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Varsovie, Poland. pp.135-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00477645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing distances for quality assessment of fused images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th EARSeL Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Varsovie, Poland. pp.101-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object oriented assessment of damage due to natural disaster using very high resolution images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Chesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE International Geoscience &amp; Remote Sensing Symposium (IGARSS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Barcelona, Spain. pp.3736-3739, </w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2007.4423655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Resource Knowledge Management: A New Task of the International Energy Agency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Renne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Georg Beyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMERICAN SOLAR ENERGY SOCIETY. ANNUAL CONFERENCE. 35TH 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Denver, United States. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-specific solar radiation data from MSG: The Heliosat-3 project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jethro Betcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanne Breitkreuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detlev Heinnemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd MSG RAO Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Helsinki, Finland. pp.52-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGARSS'06 Data Fusion contest: fusion of panchromatic and multispectral images.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Alparone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Man Bruce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Gamba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of changes in quality assessment with scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Florence, Italy. pp.147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Fusion Contest: Fusion of Panchromatic and Multispectral Images.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Alparone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Bruce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Gamba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.3814-3815, </w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2006.977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV-France. Measurement of individual and population exposure to ultraviolet radiation based on data from meteorological satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Boyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Boniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Chignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Epidemiology and Exposure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Paris, France. pp.S306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual sun exposure can be assessed using meteorological satellite measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Boniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria S Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Chignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Epidemiology and Exposure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Paris, France. pp.S245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MTF-based distance for the assessment of geometrical quality of fused products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Florence, Italy. paper 267 - IEEE Catalog 06EX1311C, 2006, ISBN 0-9721844-6-5 CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosols detection for urban air pollution monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Beaulant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE “Remote Sensing of Clouds and the Atmosphere XI”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Stockholm, Sweden. pp.U79-U89, </w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.689946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online data and tools for estimation of solar electricity in Africa: the PVGIS approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Suri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Dunlop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the aerodynamic roughness length using SAR images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bidaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th Symposium of the European Association of Remote Sensing Laboratories (EARSeL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Porto, Portugal. pp.145-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards designing an integrated Earth observation system for the provision of solar energy resource and assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Stackhouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Renne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IGARSS Symposium 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Denver, Colorado, United States. pp.3517-3520, </w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2006.902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geographical tool for personnal exposure assessment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Beaulant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kleinpeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Urban Air Quality, Valencia, 29-31 march 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the quality of fused products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th EARSeL Symposium “New Strategies for European Remote Sensing”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Dubrovnik, Croatia. pp.317-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Helioclim-1 database into PV-GIS to estimate solar electricity potential in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Suri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Dunlop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings, 20th European Photovoltaic Solar Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00091923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding virtual measuring stations to a network for urban air pollution mapping.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Beaulant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Do Un</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kleinpeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 3rd International Symposium on Air quality Management at Urban, Régional and Global cales &amp; 14th IUAPPA Regional Conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Istanbul, Turkey. pp.P. 1213-1222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00102204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modular platform for fusion of images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Laneri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Physics in Signal Image Processing PSIP 2005, Toulouse, France, January 3rd - February 2nd, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Toulouse, France. p. 269-273 - ISBN 2-912328-22-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiresolution analysis for air pollution mapping over a city - Typical fields methods.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Beaulant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kleinpeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Urban Air Quality (UAQ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of SPOT5 multispectral and Ikonos panchromatic images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alonso Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Melgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th EARSeL Symposium “New Strategies for European Remote Sensing”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Dubrovnik, Croatia. pp.369-375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using several data sources for offshore wind resource assessment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bassam Ben Ticha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Copenhagen Offshore Wind conference 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the quality of Quickbird fused products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alonso Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th EARSeL Symposium “New Strategies for European Remote Sensing”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Dubrovnik, Croatia. pp.343-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiresolution analysis for air pollution mapping over a city - typical fields methods.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Beaulant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrisitane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kleinpeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th international Conference on Urban Air Quality, Valencia, 29-31 march 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three years of experience with the SoDa Web service delivering solar radiation information : lessons learned and perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference Informatics for environmental protection ENVIROINFO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Brno, Czech Republic. pp.95-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric quality of images: estimation of the MTF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Physics in Signal Image processing PSIP 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a database using Meteosat data for the delivery of solar radiation assessments at ground level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd EARSeL Annual Symposium "Remote Sensing in Transition"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Ghent, Belgium. pp.485-489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusing ground measurements and satellite-derived products for the construction of climatological maps in atmosphere optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Remund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd EARSeL Annual Symposium "Remote Sensing in Transition"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Ghent, Belgium. pp.85-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HelioClim: a long-term database on solar radiation for Europe and Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rigollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosun 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Freiburg, Germany. pp.916-920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoDa: a Web service on solar radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clive Best</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosun 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Freiburg, Germany. pp.921-927</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From meteorological satellite data to solar radiation climatological products: the HelioClim database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union, 1st general assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00567214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoDa: a web service delivering solar radiation information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th EARSeL Symposium “Global Developments in Environmental Earth Observation from Space”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Meteosat-derived data and digital terrain model into a GIS for local atlases of solar radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Chriqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dahman Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 1st General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Nice, France. pp.EGU04-A-06543</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a simulator for the study of the sensitivity of the signal sensed by the MERIS spectrometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Billat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1995 International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Florence, Italy. pp.60-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HelioClim: along term database on solar radiation for Europe and Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rigollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Sonnenforum "Eurosun 2004"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Fribourg, Germany. p.3/916-3/920 - ISBN 3-9809656-4-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.P.I.Rou.: a landscape synthesis tool in the infrared spectral band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Jaloustre-Audoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Savaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling, Simulation, and Visualization of Sensory Response for Defense Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, Orlando, FL, United States. pp.226-234, </w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.280988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of the main databases providing solar radiation data at ground level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd EARSeL Annual Symposium "Remote Sensing in Transition"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Ghent, Belgium. pp.491-497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of operational atmospheric parameters observation: increasing spatial resolution of aerosols optical depth maps by a data fusion process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meteorological Society, 4th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a solar climatological database: the HelioClim project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rigollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd EARSeL Annual Symposium "Geoinformation for European-wide integration"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Prague, Czech Republic. pp.223-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A database on downward shortwave radiation for Africa and Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGS - AGU - EUG Joint Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new generation of satellite based solar irradiance calculation schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.W. Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detlev Heinnemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Hoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kuhlemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knut-Frode Dagestad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd EARSeL Annual Symposium "Geoinformation for European-wide integration"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Prague, Czech Republic. pp.201-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worldwide Linke turbidity information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Remund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John H. Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES Solar World Congress 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Göteborg, Sweden. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of MSG data within a new type of solar irradiance calculation scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.W. Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Georg Beyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knut-Frode Dagestad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002 EUMETSAT Meteorological Satellite Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Dublin, Ireland. pp.608</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing the spatial resolution of gridded data by fusion with other data sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Remund</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Cairns, Australia. pp.168-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heliosat 2: an improved method for the mapping of the solar radiation from Meteosat imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rigollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002 EUMETSAT Meteorological Satellite Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Dublin, Ireland. pp.585-592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different implementations of the ARSIS concept to fulfill users needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd GRSS/ISPRS Joint Workshop on Remote Sensing and Data Fusion over Urban Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Berlin, Germany. pp.299-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air pollution mapping : relationship between satellite- made observations and air quality parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th symposium “Transport and Air Pollution”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Avignon, France. pp.105-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ARSIS concept in image fusion: an answer to users needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Cairns, Australia. pp.181-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chain of algorithms to calculate advanced radiation parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Remund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John H. Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES Solar World Congress 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Göteborg, Sweden. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de la pollution de l'air : une nouvelle approche basée sur la télédétection et les bases de données géographiques. Application à la ville de Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Journées CASSINI 2002 du GDR CASSINI-SIGMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Brest, France. pp.315-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban morphology and atmospheric pollutants distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23th International Symposium of the Urban Data Management Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Prague, Czech Republic. pp.VI.47-VI.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSIRIS: A SIMULATOR OF OUTDOOR SCENES IN THERMAL INFRARED RANGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Poglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Savaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Commission III Symposium "Photogrammetric Computer Vision"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Graz, Austria. pp.240-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outdoor Scene Synthesis in the Infrared Range for Remote Sensing Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Savaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISST'02 : International Conference on Imaging Science, Systems, and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Las Vages, Nevada, United States. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the quality of solar irradiation data by means of a web service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamissa Diabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Society, 27th General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Nice, France. pp.A-03419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite data for the air pollution mapping over a city – The use of virtual stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARSeL Symposium 2001 “Observing our environment from space: new solutions for a new millenium”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Paris, France. pp.147-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar and Wind resources estimation: an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU – NATO Advanced Research Workshop "Hybrid Solar-Wind Systems: Effective Implementation Conditions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Tashkent, Uzbekistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of effective distances for interpolation schemes in meteorology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Remund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Society, 27th General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Nice, France. pp.A-03429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A shortwave radiation database to support GODAE-related activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rigollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium "En route to GODAE"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Biarritz, France. pp.157-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoDa: a project for the integration and exploitation of networked solar radiation databases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clive Best</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Communication in the Information Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Vienne, Austria. pp.713-720</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data fusion for a better knowledge of urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ISPRS joint Workshop on Remote Sensing and Data Fusion over Urban Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Rome, Italy. pp.127-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The present achievements of the EARSeL - SIG &amp;quot;data fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARSeL Symposium 2000 “a decade of trans-European remote sensing cooperation”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Dresden, Germany. pp.263-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the three-dimensional effects on the simulation of landscapes in thermal infrared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Savaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observing our environment from space: new solutions for a new millenium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Paris, France. pp.133-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specifications and conceptual architecture of a thermal infrared simulator of landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Savaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium SPIE (EUROPTO) "Sensors, Systems, and Next Generation Satellites VII" (CD-ROM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Toulouse, France. pp.488-497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air pollution mapping over a city – virtual stations and morphological indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kleinpeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium “Transport and Air Pollution”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Boulder, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation d'images dans l'infrarouge thermique par une approche synthétique : spécifications et architecture fonctionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Savaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique "Coopération Analyse d'Image et Modélisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Lyon, France. pp.58-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Www.satel.light.com: The European database of daylight and solar radiation data based on meteosat images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fontoynont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detlev Heinnemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anette Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Olseth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Altener 2000 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Toulouse, France. pp.495-498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban morphology, remote sensing and pollutants distribution: An application to the city of Strasbourg, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kleinpeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th World Clean Air &amp; Environment Congress, Greening the New Millennium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Seoul, South Korea. Paper 274, CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different algorithms for the improvement of the spatial resolution of images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third conference "Fusion of Earth data: merging point measurements, raster maps and remotely sensed images"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Sophia Antipolis, France. pp.33-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting a clear-sky model to accurately map solar radiation from satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rigollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARSeL Symposium 1999 “remote sensing in the 21st Century: economic and environmental applications”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Valladolid, Spain. pp.131-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation of distributed solar radiation databases through a smart network: the project SoDa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rigollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fontoynont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSun 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of high resolution synthesised images: Is there a simple criterion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third conference "Fusion of Earth data: merging point measurements, raster maps and remotely sensed images"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Sophia Antipolis, France. pp.99-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAR imagery in urban area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Basly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARSeL Symposium 1999 “remote sensing in the 21st Century: economic and environmental applications”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Valladolid, Spain. pp.563-568</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing and air quality in urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Basly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Symposium on TeleGeoProcessing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Sophia Antipolis, France. pp.213-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An automatic method to calibrate Meteosat visible images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Iehlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARSeL Symposium 1999 “Remote sensing in the 21st century: economic and environmental applications”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Valladolid, Spain. pp.305-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The HelioClim Project: from satellite images to solar radiation maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rigollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES Solar World Congress 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Jerusalem, Israel. pp.427-431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definitions and terms of reference in data fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint EARSeL/ISPRS Workshop "fusion of sensor data, knowledge sources and algorithms for extraction and classification of topographic objects"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Valladolid, Spain. pp.2-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A climatological database of the Linke turbidity factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Angles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rigollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES Solar World Congress 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Jerusalem, Israel. pp.432-434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data fusion for a better exploitation of data in environment and Earth observation sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third United Nations Conference on the Peaceful Uses of Outer Space (UNISPACE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAR imagery for urban air quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Basly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couvercelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th EARSeL Symposium on Operational Remote Sensing for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Enschede, Netherlands. pp.165-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefit of data fusion to urban roads mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couloigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference "Fusion of Earth Data: merging point measurements, raster maps and remotely sensed images"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1998, Sophia Antipolis, France. pp.183-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Web server for accessing a database on solar radiation parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Angles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOGEO'98 Earth Observation &amp; Geo-Spatial Web and Internet Workshop '98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1998, Salzburg, Austria. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A European proposal for terms of reference in data fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission VII Symposium "Resource and Environmental Monitoring"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Budapest, Hungary. pp.651-654</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulator of images in the infrared spectral band for training users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Jaloustre-Audoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Savaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1998 International Geoscience and Remote Sensing Symposium (IGARSS 98) on Sensing and Managing the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Seattle, Wa., United States. pp.1512-1514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of concepts in fusion of Earth data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARSeL Symposium 1997 “ Future Trends in Remote Sensing ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Lyngby, Denmark. pp.385-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-flight interband calibration on AVHRR data by a cloud-viewing technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th EARSeL Symposium “ Future Trends in Remote Sensing ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Lyngby, Denmark. pp.453-459</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of different data fusion methods for the classification of an urban environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Raptis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Vaughan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference "Fusion of Earth Data: merging point measurements, raster maps and remotely sensed images"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1998, Sophia Antipolis, France. pp.167-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Meteosat images to map the solar radiation: improvements of the HELIOSAT method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rigollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Conference on Satellite Meteorology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Paris, France. pp.432-433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gisement solaire dans le cas des applications photovoltaïques : Données récentes et nouveaux outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement du solaire photovoltaique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of urban network from high spatial resolution imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couloigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th EARSeL Symposium “ Future Trends in Remote Sensing ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Lyngby, Denmark. pp.213-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivation of daylight and solar irradiance data from satellite observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anette Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detlev Heinnemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anette Westerhellweg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ineichen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Olseth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Conference on Satellite Meteorology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SatelLight: A WWW server which provides high quality daylight and solar radiation data for Western and Central Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fontoynont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detlev Heinnemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Olseth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Conference on Satellite Meteorology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Paris, France. pp.434-437</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor fusion to improve the spatial resolution of images: the ARSIS method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th EARSeL Symposium “ Future Trends in Remote Sensing ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Lyngby, Denmark. pp.445-451</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data fusion : a conceptual approach for an efficient exploitation of remote sensing images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference " Fusion of Earth Data : merging point measurements, raster maps and remotely sensed images "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1998, Sophia Antipolis, France. pp.17-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards operational mapping of solar radiation from Meteosat images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rigollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARSeL Symposium 1998 “operational remote sensing for sustainable development”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Enschede, Netherlands. pp.385-391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance and effect of co-registration quality in an example of “ pixel to pixel ” fusion process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference “ Fusion of Earth Data : merging point measurements, raster maps and remotely sensed images ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1998, Sophia Antipolis, France. pp.67-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gisement solaire dans le cas des applications photovoltaïques : données récentes et nouveaux outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude SFT/SEE " Le développement du solaire photovoltaïque : marchés, systèmes, composants, perspectives "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1998, Paris, France. 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite data for the air pollution mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Basly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Baleynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th EARSeL Symposium on Operational Remote Sensing for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Enschede, Netherlands. pp.133-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of airborne and spaceborne images in visible range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARSeL Symposium 1998 “operational remote sensing for sustainable development”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Enschede, Netherlands. pp.255-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERS SAR imagery for urban climate studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Basly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd ERS Symposium on Space at the Service of our Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, Florence, Italy. pp.233-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data fusion of remotely sensed images using the wavelet transform : the ARSIS solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Annual Meeting, International Symposium on Optical Science, Engineering and Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1997, San Diego, California, USA, United States. pp.272-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a simulator to study the sensitivity of the signal sensed by the MERIS spectrometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Billat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS'95</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Florence, Italy. pp.60-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion d'images HRV de SPOT panchromatique et multibande à l'aide de la méthode ARSIS : apports à la cartographie urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes journées scientifiques du Réseau Télédétection de l'AUPELF-UREF : “ Télédétection des milieux urbains et périurbains ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1995, Liège, Belgique. pp.283-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulated images of outdoor scenes in infrared spectral band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Jaloustre-Audoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Savaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AeroSense'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, Orlando, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellight: A European programme dedicated to serving daylight data computed from Meteosat images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fontoynont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detlev Heinnemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anette Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Olseth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LUX Europa 1997: The 8th European Lighting Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of SPOT 4 mission: Production of high resolution (10 m) multispectral images using the ARSIS method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EARSeL Symposium “Progress in Environmental Research and Applications ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Basel, Switzerland. pp.175-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of sensor fusion to urban mapping: application to simulated SPOT 5-6 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couloigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Fusion of Earth data: merging point measurements, raster maps and remotely sensed images"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1996, Cannes, France. pp.81-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merging SPOT-P and KVR-1000 for updating urban maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Symposium on Remote Sensing of Environment and the 18th Annual Symposium of the Canadian Remote Sensing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Vancouver, British Columbia, Canada. pp.401-404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the assessment of merging processes for the improvement of the spatial resolution of multispectral SPOT XS images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mangolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Penicand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Fusion of Earth data: merging point measurements, raster maps and remotely sensed images"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1996, Cannes, France. pp.59-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of SPOT panchromatic and multispectral images and computation of the Normalized Difference Vegetation Index at the spatial resolution of 10 m</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mangolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EARSeL Symposium “Progress in Environmental Research and Applications ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Basel, Switzerland. pp.147-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentials of images from geostationary satellite for the assessment of solar energy parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ‘satellites for solar energy resource information'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1996, Washington, DC, United States. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merging ground-measurements and satellite-derived data for the construction of global radiation map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Georg Beyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Fusion of Earth data: merging point measurements, raster maps and remotely sensed images"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1996, Cannes, France. pp.37-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using iterated rational filter banks within the ARSIS method for producing 10 m Landsat multispectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Aloisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Fusion of Earth data: merging point measurements, raster maps and remotely sensed images"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1996, Cannes, France. pp.69-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of fusion of high spatial and spectral resolutions images for urban mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Symposium on Remote Sensing of Environment and the 18th Annual Symposium of the Canadian Remote Sensing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Vancouver, British Columbia, Canada. pp.262-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil de synthèse de paysages en infrarouge par modélisation physique des échanges à la surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Jaloustre-Audoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Savaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Optronique et Défense, classifié OTAN, Association Aéronautique et Astronautique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesized outdoor scenes in infrared spectral band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Jaloustre-Audoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Savaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARSeL Symposium 1996</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, La Valette, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ARSIS method: a general solution for improving spatial resolution of images by the means of sensor fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mangolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Fusion of Earth data: merging point measurements, raster maps and remotely sensed images"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1996, Cannes, France. pp.53-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of images for a better comprehension of oceanic environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garnesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Moussu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er colloque international "l'imagerie scientifique et le traitement d'image"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, Cannes, France. pp.72-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télédétection de la température de surface et circulation superficielle en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "océanographie physique et télédétection - application au bassin méditerranéen"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing: from primary production to environmental monitoring. Operational applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second MAST Days and EUROMAR Market</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1995, Sorrento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion multirésolution ERS+SPOT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique DRET "fusion d'information d'origine image"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1993, France. pp.45-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient data fusion using wavelet transform: the case of SPOT satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mangolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the SPIE's 1993 Int. Symp. on Optics, Imaging and Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1993, San Diego, California, USA, United States. pp.171-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion d'images SPOT multispectrales (XS) et panchromatique (P), et d'images radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mangolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'optique au radar, les applications de SPOT et ERS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES, 1993, Paris, France. pp.199-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie des feux de forêt par télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utilisation pédagogique des images satellitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, France. pp.219-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of wavelet transform in remote sensing data processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARSeL Symposium 1992 “Remote sensing for monitoring the changing environment of Europe”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Budapest, Hungary. pp.261-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for an accurate in-flight calibration of AVHRR data for vegetation index calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbarek Asmami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th EARSeL Symposium “Remote sensing for monitoring the changing environment of Europe”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Budapest, Hungary. pp.53-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interband calibration of the POLDER sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbarek Asmami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote sensing for monitoring the changing environment of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Budapest, Hungary. pp.253-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition d'images de type WEFAX issues de Meteosat et leur traitement par micro-ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamissa Diabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outils micro-informatiques et télédétection de l'évolution des milieux : troisièmes journées scientifiques du réseau de télédétection de l'UREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1990, Toulouse, France. pp.129-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la transformée en ondelettes à la simulation d'images SPOT multispectrales de résolution 10 m</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mangolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, France. pp.1387-1390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion d'images SPOT multispectrales (XS) et panchromatique (P), et d'images radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mangolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'optique au radar, les applications de SPOT et ERS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Paris, France. pp.199-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilization of satellite data for the assessment of large scale PV grid integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Georg Beyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Reise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Photovoltaic Solar Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1992, Montreux, Switzerland. pp.1309-1312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de l'imagerie satellitale thermique à la connaissance de la dynamique océanique : exemple de la Méditerranée nord-occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de télédétection, Groupement Scientifique Télédétection Spatiale (GSTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1991, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic cloud screening in NOAA-AVHRR day-time imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Sèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th AVHRR Data Users Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1991, Tromsoe, Norway. pp.159-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques aspects de la circulation de la mer Méditerranée occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Crépon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bach Lien Hua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe Journées de l'Hydraulique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1984, Marseille, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On some operational procedures for cloud screening in NOAA-AVHRR day-time imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Sèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th EARSeL Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1991, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some techniques for the analysis of remote sensing images with particular relevance to their exploitation in non scientific domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Satellite Applications Development: A Space Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1990, Manama, Bahrain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques méthodes d'analyse d'images satellitaires appliquées à la Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe Congrès-Assemblée Plénière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Perpignan, France. pp.O-VII4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques applications de la télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Débat et exposition sur les applications de la télédétection à l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1989, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques éléments de physique en télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education Nationale "Histoire, Géographie et Techniques Nouvelles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1989, Valbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes de traitement d'images satellitaires et leur application aux travaux sous-marins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AAAF/ATMA/SAe "Espace et Mer"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1987, Marseille, France. pp.349-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement d'images appliqué à la cartographie numérique quantitative de la circulation océanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AAAF/ATMA/SAe "Espace et Mer"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1987, Marseille, France. pp.349-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An operational tool for the fine-scale mapping of the incident solar radiation using satellite images: the Heliosat station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamissa Diabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1988 Annual Meeting of the American Solar Energy Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1988, Cambridge, Mass., United States. pp.11-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture et images de télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hétérogénéité en Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1987, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An assessment of the potentiality of satellite remote sensing of biomass forestry. A case study: the project LEBEN-Abruzzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th EC Conference “Biomass for Energy and Industry”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1987, Orléans, France. pp.525-530</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An assessment of the use of satellite remote sensing for the quantitative mapping of the forest biomass. A case study: the project LEBEN-Abruzzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Contractors' Meeting, Energy from Biomass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1986, Bruxelles, Belgium. pp.32-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie du rayonnement global au sol a l'aide de donnees satellitaires : le projet Heliosat et ses premiers resultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamissa Diabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Demarcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Regas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources Naturelles Africaines et Lutte contre la Desertification : Etudes et Perspectives de Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1986, Bamako, Mali</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite observations of the hydrocarbons pollution in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International CNRS Aspects Interdisciplinaires de l'Océanographie Méditerranéenne dans le Domaine Pélagique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1985, Villefranche sur mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite observations of the winter deep-winter formation and of the associated productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Demarcq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International CNRS Aspects Interdisciplinaires de l'Océanographie Méditerranéenne dans le Domaine Pélagique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1985, Villefranche sur mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite solar meteorology: operational use of the Meteosat system to compute solar irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARSeL/ESA Symposium on European Remote Sensing Opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1985, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large scale monitoring of the hydrocarbons pollution from the Landsat satellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. M. Byrne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATO Workshop "Remote Sensing for the Control of Marine Pollution"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, Paris, France. pp.347-358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-satellite data combination: some results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARSeL/ESA Workshop on Sea Surface Temperature Satellite Measurement, Ecole des Mines de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1984, Valbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of the Mediterranean Sea from space: some techniques and their applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Demarcq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATO Research Workshop “Atmospheric and Oceanic Circulation in the Mediterranean Sea”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1983, La Spezia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La télédétection au service de l'océanographie en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Monget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Télédétection de l'Ecole des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1982, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le satellite Landsat et la pollution par hydrocarbures en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIemes Congrès Assemblée Plénière de la CIESM ; Journées d'Etudes sur les Pollutions Marines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1982, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oil spills: A large scale monitoring from Landsat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARSeL-ESA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1981, Voss, Norway. pp.171-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediterranean hydrocarbons pollution from Landsat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Application of Aerospace Remote Sensing in Marine Research, ICES/CIESM Statutory Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1981, Woods Hols, Mass., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing in the Aegean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Georgopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Application of Aerospace Remote Sensing in Marine Research, ICES/CIESM Statutory Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1981, Woods Hols, Mass., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison between infrared satellite images and sea truth measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bethoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Monget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanography from Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1980, Venise, Italy. pp.159-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upwelling in the Gulf of Lions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coastal Upwelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981, United States. pp.160-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared remote sensing in the Gulf of Lions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanography from Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1980, Venise, Italy. pp.183-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intérêt de la télédétection pour le monitorage des eaux de la Méditerranée et de ses rivages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "La limite Terre-Eau : les fleuves de la Méditerranée", Radio-Televisione Italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1981, Venise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations of sea surface temperatures in the Ligurian Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Nihous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Annual Conference Remote Sensing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1979, Dundee, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ressource solaire : importance et moyens de caractérisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sous la direction de Rémy Mosseri et Catherine Jeandel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'énergie à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, p. 192-163, 2013, A découvert, 978-2-271-07678-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data fusion in remote sensing of urban and suburban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tarek Rashed and Carsten Juergens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Urban and Suburban Areas - Part II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 193-218 (Chapter 11), 2010, Remote Sensing and Digital Image Processing, Vol. 10, 978-1-4020-4371-0 (Print) / 978-1-4020-4385-7 (Online). </w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-4385-7_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar radiation energy (fundamentals).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julian Blanco and Sixto Malato. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy conversion and Photoenergy Systems.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Encyclopedia of Life Support Systems (EOLSS), Developed under the Auspices of the UNESCO, Eolss Publishers, Oxford ,UK, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00213243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ESA - ENVISOLAR project : experience on the commercial use of Earth observation based solar surface irradiance measurements for energy business purposes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerd Heilscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detlev Heinemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Hoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Resources Management for Electricity Generation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Sciences Publishers Inc., pp.111-124, 2006, ISBN 1-59454-919-2 chapter 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Available databases, products and services.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Resources Management for Electricity Generation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Publishers Inc., pp.29-41, 2006, ISBN 1-594919-2 Chapter 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the spatial resolution of remotely-sensed images by means of sensor fusion: a general solution using the ARSIS method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mangolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-P. Donnay, M. J. Barnsley and P. A. Longley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing and Urban Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor &amp; Francis, London, United Kingdom, pp.21-37, 2001, GISDATA Series n° 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESRA. Chap 2. Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Czeplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Terzenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K. Scharmer, J. Greif. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Solar Radiation Atlas - Volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Ecole des Mines de Paris, Paris, France, Chap 2, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chap 2. Data Base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K. Scharmer, J. Greif. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Solar Radiation Atlas - Volume 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Ecole des Mines de Paris, Paris, France, Chap 2, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chap 10. Monthly averages of global radiation for Western Africa and the Sahel zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Raschke, R. Stuhlmann, W. Palz, T. C. Steemers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Radiation Atlas of Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Balkema, pp.155, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la télédétection spatiale en infrarouge proche et moyen à la connaissance du milieu marin : relations entre le champ de température et le champ de courant, observations de l'état de surface et mesures de la vitesse du vent, la dynamique de la couche superficielle en mer Ligure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Océan, Atmosphère. Université du Sud Toulon Var, 1985. Français. </w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00955230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du satellite NOAA 5 à la connaissance de la thermique océanique. Etude de ses variations saisonnières en Mer Ligure et de ses variations spatiales en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Océan, Atmosphère. Université Pierre et Marie Curie - Paris VI, 1980. Français. </w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00955880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the optimal selection of meteorological variables as inputs to machine learning models for solar irradiance forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pitaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghionda Florian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giudicissi Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM – INTERNATIONAL CONFERENCE ENERGY AND METEOROLOGY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Galzignano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the spatial and temporal variations of the performance of CAMS Radiation Service and HelioClim-3 databases of surface irradiation in Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saboret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMS Annual Meeting: European Conference for Applied Meteorology and Climatology 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Copenhague, Denmark. 16, pp.2019 - 729, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“HC-1+HC-3” a long-term data set of daily solar radiation at surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland. 14, pp.EMS2017-392, 2017, EMS Annual Meeting Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HelioClim-4, or how to build a successful and sustainable business service based on CAMS radiation service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saboret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Energy &amp; Meteorology (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bari, Italy. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the surface solar irradiance under cloud-free skies in Israel with the McClear model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EMS Annual Meeting / 12th ECAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sofia, Bulgaria. , pp.235, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of HelioClim-3v5 satellite irradiation data with in situ measurements for five states in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EMS Annual Meeting / 12th ECAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sofia, Bulgaria. , pp.276, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On quality control procedures for solar radiation and meteorological measures, from subhourly to montly average time periods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Hoyer-Klick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing several methods for the fusion of the two HelioClim-1 and-3 data sets of daily downwelling solar radiation at surface-Application to the creation of a new consistent 1985-2016 data set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Mines ParisTech - PSL University. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAMS-72 Solar radiation products, Regular Validation Report, J-J-A 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 19, Copernicus Atmosphere Monitoring Service. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAMS-72 Solar radiation products, D72.2.3.1 Regular Validation Report, S-O-N 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Copernicus Atmosphere Monitoring Service. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SIMPLE ALGORITHM FOR THE COMPUTATION OF THE SPECTRAL DISTRIBUTION OF THE SOLAR IRRADIANCE AT SURFACE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Mines ParisTech. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User's Guide to the MACC-RAD Services on solar energy radiation resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Hoyer-Klick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project ENDORSE - Excerpt of the report on the harmonization and qualification of meteorological data:Procedures for quality check of meteorological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Hoyer-Klick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] D3.2, Mines ParisTech. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User's Guide to the SoDa and SOLEMI Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Hoyer-Klick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meteosat: A valuable tool for agro-meteorology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Iehlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Martinoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Final report for the European Commission, Joint Research Centre, Ispra, Italy Mines ParisTech. 1997, 64 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation opérationnelle de la station Héliosat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michaud-Regas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] AFME, Mines ParisTech. 1985, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea surface temperature of the coastal zones of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Frouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cassanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Crépon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Mines ParisTech. 1982</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et dispositif pour augmenter la résolution spatiale d'images à partir d'autres images de meilleure résolution spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mangolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 92-13961. 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId937"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="78977DB9"/>
+    <w:nsid w:val="8D55868D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucien-wald" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2916-2391" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060583304" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-1284-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05206474v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Saint-Drenan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Wald" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos16080949" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603872v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04646664v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Wandji Nyamsi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Augustine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Arola" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/metz/2023/1203" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725045v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Augustine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16193718" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071393v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-16-2001-2023" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03229798v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumortier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Mouangue" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12050643" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02899211v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marchand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saboret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/asr-17-143-2020" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02321446v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ranchin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Trolliet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;nard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17538947.2019.1679267" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02315955v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thomas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen D Dorling" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rubino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/asr-16-229-2019" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02164313v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Lef&#232;vre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/asr-16-103-2019" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02402136v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Goodess" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Troccoli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Acton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. A&#241;el" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Bett" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cliser.2019.100139" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02109121v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Augustine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos10040219" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02164312v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gschwind" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schroedter-Homscheidt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/metz/2019/0946" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488858v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02051475v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Raymond Descheemaecker" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Plu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marecal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Claeyman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Olivier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-12-1251-2019" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01818761v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Porcheret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Fritschi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menno Gerkema" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijke Gordijn" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07420528.2018.1482556" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01873141v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub P Walawender" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourl&#232;s" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boilley" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Trentmann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-14-1021-2018" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01678206v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savoye" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M Olsen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C Whiteman" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bijon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2188/jea.JE20160166" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01782565v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubus" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Troccoli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/asr-15-51-2018" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488862v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01731372v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehia Eissa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosni Ghedira" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Oumbe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2018.02.015" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WL26D13S-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01835631v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/asr-15-127-2018" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488751v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Goodess" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Jones" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Penny" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Dorling" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/asr-15-191-2018" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01777753v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Op&#225;lkov&#225;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Navr&#225;til" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladim&#237;r &#352;punda" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-837-2018" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01769765v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Ghennioui" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/asr-15-21-2018" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01693608v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bengulescu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-25-19-2018" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01860899v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464164v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Al-Azri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Ombe-Ndeffotsing" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/asr-14-7-2017" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01667372v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Wandji Wandji Nyamsi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko R. A. Pitk&#228;nen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youva Aoun" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu Heikkil&#228;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-10-4965-2017" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01659930v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boraiy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Korany" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aoun" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. C Alfaro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El-Metwally" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/metz/2017/0844" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01424313v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kravietz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Kab" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dugravot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archana Singh-Manoux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2016.12.008" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5N5BD20K-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01472866v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/asr-14-35-2017" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01567493v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip D Jones" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Harpham" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto M Troccoli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-9-471-2017" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512589v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhipeng Qu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bella Espinar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Gesell" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/metz/2016/0781" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512562v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Fillol" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Albarelo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Primerose" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Linguet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2017.03.081" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01573850v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mesrine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Kvaskoff" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Bah" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Clavel-Chapelon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EDE.0000000000000673" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01281797v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/asr-13-21-2016" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01349689v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/asr-13-129-2016" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01266559v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/asr-1-1-2016" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01349684v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/asr-13-121-2016" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01280702v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Korany" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boraiy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdy Abdel Wahab" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essdd-8-737-2015" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01337173v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Aculinin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Brogniez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gillotay" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Auriol" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8070537" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01330135v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/asr-13-81-2016" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01406104v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2016.10.045" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01357150v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Olsen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2016.06.216" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01118359v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/asr-12-5-2015" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01180379v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs70709269" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01180385v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders V. Lindfors" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaida Cesnulyte" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-7449-2015" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01117393v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coulaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/asr-12-1-2015" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01180387v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01241014v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-8-5099-2015" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01111029v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemine Vivone" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Alparone" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Chanussot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dalla Mura" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Garzelli" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2014.2361734" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01194709v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel N&#252;st" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khai-Minh Ngo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jirka" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.867" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01114364v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saima Munawwar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2015.01.017" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01178255v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albarelo Tommy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marie-Joseph" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seyler" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07038992.2015.1040876" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01074107v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2014.09.042" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112603v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/metz/2014/0607" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00993945v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2013.2283791" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01084806v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Geuder" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gueymard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Meyer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2014.10.001" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01087291v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-7-3927-2014" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01061973v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-7-1661-2014" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00862906v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-6-2403-2013" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779675v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Gobinddass" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2012.756598" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00865173v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mossad El-Metwally" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2013.834393" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00725987v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2012.07.018" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00741569v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Beloin-Saint-Pierre" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2012.2196024" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00620191v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/asr-6-233-2011" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00566995v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs3020343" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00644244v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Massip" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2011.2162244" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00567871v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Michelle Orton" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille B. Confavreux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vukusic" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Krohn" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0b013e31820a0a9f" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00620372v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/asr-6-199-2011" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00606352v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/2.1201105.003735" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00487205v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Hoyer-Klick" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Trieb" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schillings" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huld" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465617v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Ramirez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Polo" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Zarzalejo" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2009.06.010" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356122v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Hassan" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160902882645" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464795v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Beaulant" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Perron" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kleinpeter" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2007.12.004" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348848v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2007.912448" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363698v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pieri" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Commagnac" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464747v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Njomo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335548v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2007.11.005" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363664v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamissa Diabate" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2006.03.008" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177641v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Gamba" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2007.904923" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361360v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cros" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Albuisson" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2005.01.012" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361375v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poglio" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathieu-Marni" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Savaria" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2006.03.017" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361357v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2006.05.002" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464382v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Mueller" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut-Frode Dagestad" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ineichen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schroedter Homscheidt" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361362v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361364v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rigollier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356163v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aiazzi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Baronti" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361366v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Remund" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361370v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Geiger" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamissa Diabat&#233;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464707v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363675v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363667v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John K. Page" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-092X(00)00157-2" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465627v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395021v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ung" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Hirsch" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464744v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauer" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Iehl&#233;" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356168v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361373v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464371v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardey" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garnesson" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Moussu" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356181v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Baleynaud" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356150v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/36.763269" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356173v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blu" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Aloisi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464712v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couloigner" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velipekka Valtonen" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395020v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00546062v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365304v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mangolini" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363655v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Georg Beyer" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Czeplak" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Terzenbach" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464714v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464717v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464748v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Boudouresque" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464368v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395017v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00463828v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Millot" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Taupier-Letage" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Borgne" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Garcia M." TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465628v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Lopez-Garcia" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464709v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464369v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Wald" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464061v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464750v2" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M&#233;aille" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464751v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464370v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Obrecht" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464056v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464746v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Michaud-Regas" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467898v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349233v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demarcq" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464749v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464345v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bohm" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Magazzu" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Zoccolotti" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464051v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cano" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Monget" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillard" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Regas" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464192v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464052v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Georgopoulos" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464028v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464018v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464058v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464026v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464023v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464021v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464036v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cr&#233;pon" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/JC087iC01p00595" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464040v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464103v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Deschamps" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frouin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00463866v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nihous" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464102v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00463850v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464104v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pontier" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03200915v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003155454" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02974659v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/introduction-au-rayonnement-solaire/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466825v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mayer" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Poissant" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pelland" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125639v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan D. Dunlop" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Suri" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00527932v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00463690v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauer" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boxall" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Briggs" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Businaro" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Casale" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464703v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/data-fusion/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992763v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Scharmer" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Page" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Czeplak" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00463689v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992755v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466816v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baltsavias" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Csatho" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hahn" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Koch" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sieber" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00463688v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00463687v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464366v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gr&#252;ter" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. M&#246;ser" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Palz" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02863570v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Laguarda Cirigliano" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Pfeifroth" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/swc.2019.42.12" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02299046v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Laguarda Cirigliano" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02298523v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Dorling" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04453216v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01872335v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tournadre" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01765857v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01872333v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01872336v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01765941v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare M Goodess" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01872334v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01525612v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo de Felice" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Claudel" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Huy Khong" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01556498v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01689374v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Killius" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01689370v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Descheemaecker Mathieu" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathieu" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01583353v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01583161v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01525613v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01583382v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Algirdas Svanys" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Imbert" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Elbaz" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01566468v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01583363v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01556559v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01556491v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01583387v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01556546v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Jones" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524865v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Wandji" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01689365v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lallemand" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turpin Mathieu" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01511639v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bru" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Li" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/swc.2015.07.08" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01493614v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01386187v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01304624v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01386195v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01335558v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01386185v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01386176v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01335551v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Elbaz" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Sofiane" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dugravot" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Singh-Manoux" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01304626v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthes Rieke" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Casas" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Garcia" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387199v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01493613v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01353888v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01353950v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Liu" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vernay" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pitaval" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2016.06.273" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01353947v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2016.06.275" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387218v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387209v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01290979v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01304623v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01493612v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01386186v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01304629v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Realpe" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01202638v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01493618v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01147805v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Mas&#243;" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivette Serral" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Nativi" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01197033v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01493620v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01147802v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Maso" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01493627v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01493622v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01197035v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00937603v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01024989v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01079505v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01147809v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00947573v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01079506v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01091918v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.10.104" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01493632v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01493631v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01147807v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00780019v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00862080v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00858225v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00862086v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00858228v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00862084v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00858461v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00858227v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01493638v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bru" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhor Hassar" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00858226v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00795327v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00691353v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00691342v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00741564v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00795325v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Watts" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779856v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00674268v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00741624v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00741623v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00741562v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00741622v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00741621v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779848v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Henri Peuch" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779714v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779749v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01493643v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Chiesa" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00598775v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660935v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wald" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00630739v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586438v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00630628v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00684871v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00630604v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00630733v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00741570v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00630734v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00630619v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cousin" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00525549v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00468505v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-494-8-320" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00525553v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470155v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00468503v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547732v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545456v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00525539v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Villaplana" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00468639v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01396120v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Robinson" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf B. Husar" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan R. Falke" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Mccabe" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00468885v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00587310v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin M. Robinson" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Falke" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Mc Cabe" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00468886v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464841v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Chesnel" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Binet" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2008.4779585" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00468443v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464847v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00506071v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00719903v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gaudill&#232;re" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Saur" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00587966v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Cebecauer" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465779v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464860v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464866v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URS.2007.371865" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222759v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mahl" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Irigoin" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395064v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIF.2006.301687" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00468620v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Dunlop" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00477645v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Stackhouse" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395062v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464796v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2007.4423655" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466851v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Boyle" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boniol" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dor&#233;" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chignol" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466846v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria S Cattaruzza" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Richard" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00526757v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465783v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.689946" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465775v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092433v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bidaut" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395066v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130810v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Bruce" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2006.977" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121326v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Man Bruce" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466821v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Renne" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Perez" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2006.902" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00612066v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466840v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jethro Betcke" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Breitkreuz" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Hammer" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlev Heinnemann" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068152v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Laneri" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091923v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102204v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Do Un" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kleinpeter" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007364v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395061v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068137v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395056v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alonso Reyes" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Melgar" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fernandez" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068141v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bassam Ben Ticha" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395059v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Gutierrez" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068146v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00475699v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007366v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrisitane Weber" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00567214v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464889v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465788v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395054v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465572v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465551v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Best" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delamare" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465786v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Chriqi" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dahman Saidi" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01356311v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Billat" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529136v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465789v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465790v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465632v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Jaloustre-Audoin" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.280988" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465791v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H. Page" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465102v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Hoyer" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kuhlemann" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465178v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01495355v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465103v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395028v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465571v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395055v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465792v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466452v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395052v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395026v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465208v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01495349v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Poglio" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Savaria" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465564v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465569v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466444v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466820v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465570v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466451v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465214v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465566v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395023v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395025v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465623v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395024v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01495336v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontoynont" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Hammer" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Olseth" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466453v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395051v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395027v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465909v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465618v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00461917v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Basly" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauneau" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465919v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00461916v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395050v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465886v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Angles" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395022v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465888v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00474398v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00461915v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Couvercelle" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01495291v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourges" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465933v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464896v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464741v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Raptis" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vaughan" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466623v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395029v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01495270v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Westerhellweg" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00472444v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465928v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395049v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465948v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466441v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00461898v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387849v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466826v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464739v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466617v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395048v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464381v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466625v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465629v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00461856v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466630v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01495279v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01495256v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464900v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466811v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464727v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Penicand" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466614v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464730v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464736v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466809v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465630v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464901v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464720v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464898v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464738v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466815v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00463684v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00463685v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00463683v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466627v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466450v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00463682v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466449v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbarek Asmami" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466448v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465557v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Wald" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466628v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465561v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01495192v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01495185v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Reise" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467868v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464349v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve S&#232;ze" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desbois" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464360v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bach Lien Hua" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00467872v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00467875v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464364v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467899v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467902v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464353v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00468053v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bianchi" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464367v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00467962v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464350v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00467956v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00474049v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00467945v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00467944v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00467947v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464343v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M. Byrne" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467936v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464358v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467930v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00473069v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467912v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464347v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bethoux" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00463839v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467926v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467915v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00463834v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467919v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Verger" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467908v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poisson" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00802950v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466814v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-4385-7_11" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213243v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125642v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Heilscher" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlev Heinemann" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125647v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466812v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466819v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Lund" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466818v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00467072v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00955230v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00955880v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05206455v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghionda Florian" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giudicissi Alexis" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carri&#232;re" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02298518v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01583336v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01556572v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01197031v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01197029v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00691350v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02051697v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01969525v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01693473v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01969518v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00836395v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01493608v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00825870v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01495224v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Martinoli" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01495301v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01495315v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cassanet" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00463686v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucien-wald" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2916-2391" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060583304" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-1284-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603872v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Saint-Drenan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Wald" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos16080949" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05206474v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04646664v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Wandji Nyamsi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Augustine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Arola" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/metz/2023/1203" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725045v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Augustine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16193718" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071393v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-16-2001-2023" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03229798v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumortier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Mouangue" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12050643" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02899211v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marchand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saboret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/asr-17-143-2020" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02051475v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Raymond Descheemaecker" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Plu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marecal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Claeyman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Olivier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-12-1251-2019" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02164313v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Lef&#232;vre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/asr-16-103-2019" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02321446v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ranchin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Trolliet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;nard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17538947.2019.1679267" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02315955v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thomas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen D Dorling" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rubino" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/asr-16-229-2019" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02402136v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Goodess" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Troccoli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Acton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. A&#241;el" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Bett" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cliser.2019.100139" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02109121v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Augustine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos10040219" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02164312v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gschwind" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schroedter-Homscheidt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/metz/2019/0946" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488858v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01769765v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Ghennioui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/asr-15-21-2018" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01693608v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bengulescu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-25-19-2018" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01860899v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Troccoli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Goodess" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Jones" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Penny" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Dorling" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/asr-15-191-2018" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488862v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubus" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/asr-15-51-2018" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01782565v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01818761v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Porcheret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Fritschi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menno Gerkema" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijke Gordijn" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07420528.2018.1482556" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01678206v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savoye" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M Olsen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C Whiteman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bijon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2188/jea.JE20160166" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01873141v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub P Walawender" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourl&#232;s" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boilley" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Trentmann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-14-1021-2018" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01731372v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehia Eissa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosni Ghedira" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Oumbe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2018.02.015" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WL26D13S-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01835631v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/asr-15-127-2018" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488751v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01777753v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Op&#225;lkov&#225;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Navr&#225;til" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladim&#237;r &#352;punda" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-837-2018" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01573850v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mesrine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Kvaskoff" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Bah" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Clavel-Chapelon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EDE.0000000000000673" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464164v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Al-Azri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Ombe-Ndeffotsing" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/asr-14-7-2017" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01667372v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Wandji Wandji Nyamsi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko R. A. Pitk&#228;nen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youva Aoun" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu Heikkil&#228;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-10-4965-2017" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01659930v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boraiy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Korany" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aoun" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. C Alfaro" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El-Metwally" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/metz/2017/0844" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01424313v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kravietz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Kab" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dugravot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archana Singh-Manoux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2016.12.008" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5N5BD20K-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01472866v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/asr-14-35-2017" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01567493v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip D Jones" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Harpham" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto M Troccoli" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-9-471-2017" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512589v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhipeng Qu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bella Espinar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Gesell" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/metz/2016/0781" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512562v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Fillol" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Albarelo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Primerose" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Linguet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2017.03.081" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01349689v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/asr-13-129-2016" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01266559v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/asr-1-1-2016" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01281797v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/asr-13-21-2016" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01349684v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/asr-13-121-2016" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01280702v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Korany" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boraiy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdy Abdel Wahab" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essdd-8-737-2015" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01337173v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Aculinin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Brogniez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gillotay" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Auriol" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8070537" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01357150v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Olsen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2016.06.216" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01406104v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2016.10.045" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01330135v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/asr-13-81-2016" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01114364v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saima Munawwar" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2015.01.017" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01178255v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albarelo Tommy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marie-Joseph" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seyler" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07038992.2015.1040876" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01074107v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2014.09.042" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01117393v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coulaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/asr-12-1-2015" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01180379v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs70709269" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01180385v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders V. Lindfors" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaida Cesnulyte" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-7449-2015" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01118359v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/asr-12-5-2015" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01180387v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01241014v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-8-5099-2015" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01111029v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemine Vivone" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Alparone" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Chanussot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dalla Mura" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Garzelli" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2014.2361734" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01194709v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel N&#252;st" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khai-Minh Ngo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jirka" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.867" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01061973v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-7-1661-2014" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00993945v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2013.2283791" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112603v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/metz/2014/0607" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01084806v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Geuder" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gueymard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Meyer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2014.10.001" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01087291v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-7-3927-2014" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779675v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Gobinddass" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2012.756598" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00862906v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-6-2403-2013" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00865173v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mossad El-Metwally" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2013.834393" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00741569v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Beloin-Saint-Pierre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2012.2196024" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00725987v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2012.07.018" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00606352v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/2.1201105.003735" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00620191v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/asr-6-233-2011" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00566995v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs3020343" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00644244v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Massip" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2011.2162244" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00567871v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Michelle Orton" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille B. Confavreux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vukusic" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Krohn" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0b013e31820a0a9f" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00620372v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/asr-6-199-2011" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00487205v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Hoyer-Klick" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Trieb" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schillings" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huld" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356122v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Hassan" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160902882645" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465617v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Ramirez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Polo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Zarzalejo" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2009.06.010" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363698v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pieri" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Commagnac" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464795v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Beaulant" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Perron" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kleinpeter" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2007.12.004" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348848v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2007.912448" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464747v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Njomo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335548v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2007.11.005" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363664v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamissa Diabate" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2006.03.008" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177641v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Gamba" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2007.904923" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361360v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cros" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Albuisson" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2005.01.012" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361375v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poglio" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathieu-Marni" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Savaria" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2006.03.017" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361357v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2006.05.002" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464382v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Mueller" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut-Frode Dagestad" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ineichen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schroedter Homscheidt" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361362v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361364v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rigollier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356163v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aiazzi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Baronti" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361366v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Remund" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361370v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Geiger" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamissa Diabat&#233;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464707v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363675v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363667v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John K. Page" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-092X(00)00157-2" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361373v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauer" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465627v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395021v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ung" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Hirsch" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464744v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Iehl&#233;" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356168v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464371v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardey" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garnesson" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Moussu" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356181v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Baleynaud" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356150v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/36.763269" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464712v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couloigner" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velipekka Valtonen" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395020v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356173v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blu" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Aloisi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00546062v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365304v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mangolini" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363655v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Georg Beyer" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Czeplak" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Terzenbach" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464714v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464748v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Boudouresque" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464368v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464717v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395017v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00463828v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Millot" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Taupier-Letage" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Borgne" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Garcia M." TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465628v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Lopez-Garcia" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464709v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464369v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Wald" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464751v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M&#233;aille" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464061v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464750v2" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464370v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Obrecht" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464056v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464746v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Michaud-Regas" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467898v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349233v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demarcq" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464749v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464345v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bohm" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Magazzu" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Zoccolotti" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464051v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cano" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Monget" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillard" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Regas" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464192v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464052v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Georgopoulos" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464028v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464018v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464058v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464026v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464023v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464021v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464036v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cr&#233;pon" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/JC087iC01p00595" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464040v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464103v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Deschamps" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frouin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00463850v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00463866v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nihous" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464102v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464104v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pontier" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03200915v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003155454" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02974659v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/introduction-au-rayonnement-solaire/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466825v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mayer" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Poissant" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pelland" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125639v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan D. Dunlop" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Suri" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00527932v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00463690v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauer" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boxall" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Briggs" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Businaro" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Casale" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464703v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/data-fusion/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992755v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Scharmer" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Page" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Czeplak" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992763v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00463689v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466816v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baltsavias" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Csatho" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hahn" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Koch" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sieber" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00463688v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00463687v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464366v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gr&#252;ter" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. M&#246;ser" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Palz" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02299046v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Laguarda Cirigliano" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Pfeifroth" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02863570v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Laguarda Cirigliano" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/swc.2019.42.12" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02298523v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Dorling" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04453216v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01872334v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01765857v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01872335v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tournadre" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01872333v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01872336v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01765941v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare M Goodess" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524865v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Wandji" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01689365v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lallemand" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turpin Mathieu" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01689374v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Killius" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01689370v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Descheemaecker Mathieu" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathieu" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01583353v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo de Felice" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01583161v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01525612v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Claudel" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Huy Khong" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01556498v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01525613v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01583382v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Algirdas Svanys" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Imbert" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Elbaz" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01566468v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01583363v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01556559v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01583387v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01556546v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Jones" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01556491v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01304629v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Realpe" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vernay" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pitaval" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01335558v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01386185v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01386176v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01335551v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Elbaz" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Sofiane" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dugravot" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Singh-Manoux" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01493614v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01386187v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01304624v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01386195v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01511639v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bru" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Li" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/swc.2015.07.08" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01304626v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthes Rieke" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Casas" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Garcia" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387199v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01493613v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01353888v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01353950v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Liu" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2016.06.273" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01353947v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2016.06.275" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387218v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387209v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01290979v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01493612v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01386186v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01304623v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01493622v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01197035v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01147805v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Mas&#243;" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivette Serral" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Nativi" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01493618v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01202638v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01197033v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01493620v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01147802v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Maso" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01493627v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01493631v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01147807v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01079505v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01024989v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00937603v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01147809v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00947573v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01079506v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01091918v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.10.104" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01493632v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01493638v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bru" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhor Hassar" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00858226v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00858225v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00862086v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00862080v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00780019v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00858228v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00862084v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00858461v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00858227v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01493643v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Chiesa" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00741564v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00795325v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Watts" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00795327v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00691353v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00691342v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779856v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00674268v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00741624v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00741623v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00741562v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00741622v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00741621v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779848v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Henri Peuch" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779714v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779749v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00741570v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00630734v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00630619v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cousin" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660935v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wald" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00598775v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00630739v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586438v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00630628v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00684871v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00630604v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00630733v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00525539v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Villaplana" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00525553v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470155v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00468505v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-494-8-320" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00525549v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00468503v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547732v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545456v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00468885v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00468639v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01396120v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Robinson" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf B. Husar" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan R. Falke" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Mccabe" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00587310v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin M. Robinson" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Falke" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Mc Cabe" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00468886v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00506071v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Chesnel" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Binet" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2008.4779585" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464847v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464841v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00468443v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00719903v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gaudill&#232;re" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Saur" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00587966v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Cebecauer" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465779v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464866v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URS.2007.371865" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464860v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222759v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mahl" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Irigoin" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395064v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIF.2006.301687" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00468620v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Dunlop" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00477645v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Stackhouse" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395062v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464796v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2007.4423655" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00612066v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Renne" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Perez" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466840v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jethro Betcke" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Breitkreuz" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Hammer" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlev Heinnemann" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121326v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Man Bruce" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395066v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130810v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Bruce" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2006.977" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466851v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Boyle" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boniol" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dor&#233;" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chignol" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466846v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria S Cattaruzza" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Richard" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00526757v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465783v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.689946" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465775v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092433v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bidaut" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466821v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2006.902" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007364v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395061v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091923v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102204v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Do Un" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kleinpeter" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068152v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Laneri" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068137v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395056v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alonso Reyes" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Melgar" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fernandez" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068141v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bassam Ben Ticha" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395059v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Gutierrez" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007366v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrisitane Weber" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068146v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00475699v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465788v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395054v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465572v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465551v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Best" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delamare" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00567214v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464889v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465786v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Chriqi" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dahman Saidi" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01356311v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Billat" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529136v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465632v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Jaloustre-Audoin" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.280988" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465789v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465790v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465178v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01495355v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465102v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Hoyer" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kuhlemann" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465791v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H. Page" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465103v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395028v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465571v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395055v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466452v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395052v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465792v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465564v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465208v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01495349v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Poglio" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Savaria" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395026v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465569v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466444v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466820v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465570v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466451v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465214v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395051v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465623v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395023v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395025v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465566v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395024v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01495336v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontoynont" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Hammer" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Olseth" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466453v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395050v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465909v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465618v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395027v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00461917v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Basly" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauneau" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00461916v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465919v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465888v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395022v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465886v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Angles" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00474398v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00461915v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Couvercelle" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464739v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466617v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395048v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464381v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395029v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464896v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464741v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Raptis" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vaughan" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466623v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01495291v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourges" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465933v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01495270v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Westerhellweg" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00472444v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465928v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395049v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466441v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387849v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466826v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00461898v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465948v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00461856v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466625v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465629v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466630v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01495279v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01495256v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464898v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464738v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466811v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464727v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Penicand" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464900v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466614v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464730v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464736v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466809v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465630v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464901v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464720v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466815v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00463684v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00463685v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00463683v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466627v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01495192v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00463682v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466450v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466449v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbarek Asmami" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466448v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465557v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Wald" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466628v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465561v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01495185v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Reise" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467868v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464349v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve S&#232;ze" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desbois" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464360v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bach Lien Hua" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00467872v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00467875v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464364v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467902v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467899v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464353v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00468053v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bianchi" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464367v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00467962v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464350v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00467956v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00474049v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00467945v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00467944v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00467947v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464343v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M. Byrne" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467936v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464358v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00473069v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467930v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467926v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467915v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467912v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464347v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bethoux" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00463839v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00463834v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467919v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Verger" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467908v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poisson" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00802950v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466814v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-4385-7_11" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213243v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125642v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Heilscher" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlev Heinemann" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125647v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466812v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466819v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Lund" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466818v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00467072v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00955230v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00955880v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05206455v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghionda Florian" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giudicissi Alexis" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carri&#232;re" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02298518v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01583336v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01556572v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01197031v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01197029v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00691350v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02051697v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01969518v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01969525v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01693473v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00836395v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01493608v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00825870v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01495224v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Martinoli" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01495301v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01495315v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cassanet" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00463686v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>