--- v0 (2026-03-20)
+++ v1 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lucienne DESFONTAINES </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lucienne-desfontaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large variability in amylose and colour traits in Dioscorea trifida micro-tubers for healthy and functional foods in a Guadeloupe One Health approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mame Boucar Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Nouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delisia Casi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Leinster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Agriculture -London then Trinidad-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 102 (n.spéc. 1), pp.10-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative trait loci and candidate genes for physico‐chemical traits related to tuber quality in greater yam (Dioscorea alata L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Arnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adou Emmanuel Ehounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Marie-Magdeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amani Michel Kouakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 104 (8), pp.4872-4879. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jsfa.12822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convolutional neural network allows amylose content prediction in yam (&amp;lt;i&amp;gt;Dioscorea alata&amp;lt;/i&amp;gt; L.) flour using near infrared spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahugnon Ezékiel Houngbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Arnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mestres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 104 (8), pp.4915-4921. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jsfa.12825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starch granule size and shape characterization of yam (Dioscorea alata L.) flour using automated image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahugnon Ezékiel Houngbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐Luc Irep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konan Evrard Brice Dibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritza Couchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 104 (8), pp.4680-4688. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jsfa.12861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological and Chemical Characterization of Musa paradisiaca Leachate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Durambur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (10), pp.1326. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biology12101326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near‐infrared spectroscopy applications for high‐throughput phenotyping for cassava and yam: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Oladeji Alamu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ephraim Nuwamanya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Meghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Adesokan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56 (3), pp.1491-1501. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ijfs.14773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947924v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting quality, texture and chemical content of yam ( Dioscorea alata L.) tubers using near infrared spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adou Emmanuel Ehounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Marie-Magdeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Maledon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Near Infrared Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (3), pp.128-139. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09670335211007575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Management of Acromyrmex octospinosus (Reich): How Botanical Insecticides and Fungicides Should Promote an Ecofriendly Control Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (3), pp.348-357. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13102/sociobiology.v65i3.1640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Biostimulants : Qu’en savons-nous ? Quelles alternatives pour l’agriculture Guyanaise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64, pp.31-46. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5408011381089646E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the in situ rate constant of soil carbon mineralisation from laboratory-based measurements in tropical soils under contrasting tillage management systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 180, pp.175-181. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2018.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observed and predicted changes in soil carbon stocks under export and diversified agriculture in the Caribbean. The case study of Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirza Publicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 213, pp.252-264. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2015.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188961v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerobic microbial activity in four tropical earthworm-soil systems. A mesocosm experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (6), pp.584-592. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/SR14034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composting and vermicomposting of cattle manure and green wastes under tropical conditions: carbon and nutrient balances and end-product quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Favérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (2), pp.142-151. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/SR13031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;I&amp;gt;Acromyrmex octospinosus&amp;lt;/I&amp;gt; (Hymenoptera: Formicidae) Management: Effects of TRAMILs Fungicidal Plant Extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Germosen-Robineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 105 (4), pp.1224 - 1233. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1603/EC11313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insecticidal and antifungal chemicals produced by plants: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (4), pp.325 - 347. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-012-0359-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil turnover of crop residues from the banana (Musa AAA cv. Petite-Naine) mother plant and simultaneous uptake by the daughter plant of released nitrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Raphael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38, pp.117-123. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2011.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors affecting apparent 15N fractionation during nitrogen mineralisation in soils with different root litter inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Soil Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (1), pp.34-43. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/SR10070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of root exudates and root turnover in the below-ground N transfer from Canavalia ensiformis (jackbean) to the associated Musa acuminata (banana)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop and Pasture Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (3), pp.289-294. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/CP08215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen transfer from a legume tree to the associated grass estimated by the isotopic signature of tree root exudates: A comparison of the 15N leaf feeding and natural 15N abundance methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Domenach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nygren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 27 (2-4), pp.178-186. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2007.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineral nutrition and growth of tropical maize as affected by soil acidity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Welcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 252, pp.215-226. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1024713127053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil nitrogen as affected by Gliricidia sepium in a silvopastoral system in Guadeloupe, French Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Dulormne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 54 (2), pp.87-97. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1015025401946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of nonstructural carbohydrates and biomass yield in a fodder legume tree at different harvest intensities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nygren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 21, pp.523-531</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors controlling N mineralization, nitrification, and nitrogen losses in an oxisol amended with sewage sludge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Soil Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 39 (3), pp.519-534. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/SR00026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of nitrogen source and defoliation on growth and biological dinitrogen fixation of Gliricidia sepium seedlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nygren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Domenach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 20, pp.33-40. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/20.1.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of human leukocyte elastase by mineral dust particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Oberson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pezerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hornebeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sebastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physiology - Lung Cellular and Molecular Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 270 (5), pp.L761-L771</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00962649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilate partitioning in Pachyrhizus erosus tubers under short days</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 93 (3), pp.558-562</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological nitrogen fixation after stem cutting in tuberous Pachyrhizus erosus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Food Crops Society Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 30, pp.388-389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remobilization of Pachyrhizus erosus reserve carbohydrates in response to stem girdling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 31 (6), pp.893-899</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susceptibility of Baboon Aorta Elastin to Proteolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Hornebeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Ming Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislas Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Lafuma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOLOGICAL CHEMISTRY HOPPE-SEYLER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 371 (1), pp.441-446. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/bchm3.1990.371.1.441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assembler la diversité des modèles classiques et «deep learning» pour développer un pipeline de calibration SPIR performant et générique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Marie-Magdeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Arnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres HélioSPIR Session 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association HelioSPIR, Oct 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of NIRS and molecular marker to improve breeding efficiency in Greater Yam (Dioscorea Alata L.) for key quality traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ehounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Maledon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2nd International Conference on Applied Biochemistry and Biotecnology (ABB 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Macau, China. pp.21 - 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in yam crop physiology and perspectives for breeding strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Arnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Mell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pavis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Yam Crop Science Workshop (IYCSW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tokyo University of Agriculture (Tokyo NODAI). Tokyo, JPN., Mar 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in soluble carbohydrates and activities of sucrose-cleaving enzymes during tuberization of Pachyrhizus erosus (L.) Urban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on tuberous legume</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1996, Celaya, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of stem girdling on the carbohydrate content and nitrogenase activity of Pachyrhizus erosus (L.) urban nodules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1992, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TropEmis: Evaluation régionale de l’émission et de la séquestration de carbone dans les sols tropicaux de Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirza Publicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire conjoint REACCTIF et BGF - Espaces ruraux et changements climatiques. Agriculture, Forêt, Elevage et Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparée jours longs/jours courts de l'effet d'un traitement à la chaleur de la tige de Pachyrhizus erosus (L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Caribbean Food Crops Society Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1992, Santo Domingo, République dominicaine. CFCS San Juan, Puerto Rico, 00940, 28, 1992, Proceedings of the 28 th Annual Meeting</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination du phosphore biodisponible dans les sols ferrallitiques de Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Solvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique de l'azote biodisponible dans les sols acides de Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2018, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols de la Guadeloupe : Genèse, distribution & propriétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 6, INRAE. 2018, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation régionalisée de l'émission et de la séquestration du carbone dans les sols tropicaux de Guadeloupe (TROPEMIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirza Publicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Carib Agro. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des tombées de cendres de la Soufrière de Montserrat des 11 et 12 février 2010 sur l’agriculture de la Guadeloupe, premier diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bajazet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] 2010, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId147"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lucienne DESFONTAINES </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lucienne-desfontaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large variability in amylose and colour traits in Dioscorea trifida micro-tubers for healthy and functional foods in a Guadeloupe One Health approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mame Boucar Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Nouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delisia Casi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Leinster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Agriculture -London then Trinidad-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 102 (n.spéc. 1), pp.10-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative trait loci and candidate genes for physico‐chemical traits related to tuber quality in greater yam (Dioscorea alata L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Arnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adou Emmanuel Ehounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Marie-Magdeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amani Michel Kouakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 104 (8), pp.4872-4879. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jsfa.12822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convolutional neural network allows amylose content prediction in yam (&amp;lt;i&amp;gt;Dioscorea alata&amp;lt;/i&amp;gt; L.) flour using near infrared spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahugnon Ezékiel Houngbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Arnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mestres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 104 (8), pp.4915-4921. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jsfa.12825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starch granule size and shape characterization of yam (Dioscorea alata L.) flour using automated image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahugnon Ezékiel Houngbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐Luc Irep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konan Evrard Brice Dibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritza Couchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 104 (8), pp.4680-4688. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jsfa.12861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological and Chemical Characterization of Musa paradisiaca Leachate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Durambur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (10), pp.1326. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biology12101326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near‐infrared spectroscopy applications for high‐throughput phenotyping for cassava and yam: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Oladeji Alamu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ephraim Nuwamanya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Meghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Adesokan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56 (3), pp.1491-1501. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ijfs.14773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947924v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting quality, texture and chemical content of yam ( Dioscorea alata L.) tubers using near infrared spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adou Emmanuel Ehounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Marie-Magdeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Maledon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Near Infrared Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (3), pp.128-139. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09670335211007575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Management of Acromyrmex octospinosus (Reich): How Botanical Insecticides and Fungicides Should Promote an Ecofriendly Control Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (3), pp.348-357. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13102/sociobiology.v65i3.1640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Biostimulants : Qu’en savons-nous ? Quelles alternatives pour l’agriculture Guyanaise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64, pp.31-46. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5408011381089646E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the in situ rate constant of soil carbon mineralisation from laboratory-based measurements in tropical soils under contrasting tillage management systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 180, pp.175-181. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2018.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observed and predicted changes in soil carbon stocks under export and diversified agriculture in the Caribbean. The case study of Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirza Publicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 213, pp.252-264. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2015.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188961v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerobic microbial activity in four tropical earthworm-soil systems. A mesocosm experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (6), pp.584-592. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/SR14034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composting and vermicomposting of cattle manure and green wastes under tropical conditions: carbon and nutrient balances and end-product quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Favérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (2), pp.142-151. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/SR13031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;I&amp;gt;Acromyrmex octospinosus&amp;lt;/I&amp;gt; (Hymenoptera: Formicidae) Management: Effects of TRAMILs Fungicidal Plant Extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Germosen-Robineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 105 (4), pp.1224 - 1233. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1603/EC11313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insecticidal and antifungal chemicals produced by plants: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (4), pp.325 - 347. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-012-0359-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil turnover of crop residues from the banana (Musa AAA cv. Petite-Naine) mother plant and simultaneous uptake by the daughter plant of released nitrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Raphael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38, pp.117-123. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2011.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors affecting apparent 15N fractionation during nitrogen mineralisation in soils with different root litter inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Soil Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (1), pp.34-43. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/SR10070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of root exudates and root turnover in the below-ground N transfer from Canavalia ensiformis (jackbean) to the associated Musa acuminata (banana)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop and Pasture Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (3), pp.289-294. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/CP08215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen transfer from a legume tree to the associated grass estimated by the isotopic signature of tree root exudates: A comparison of the 15N leaf feeding and natural 15N abundance methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Domenach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nygren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 27 (2-4), pp.178-186. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2007.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineral nutrition and growth of tropical maize as affected by soil acidity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Welcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 252, pp.215-226. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1024713127053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil nitrogen as affected by Gliricidia sepium in a silvopastoral system in Guadeloupe, French Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Dulormne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 54 (2), pp.87-97. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1015025401946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of nonstructural carbohydrates and biomass yield in a fodder legume tree at different harvest intensities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nygren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 21, pp.523-531</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors controlling N mineralization, nitrification, and nitrogen losses in an oxisol amended with sewage sludge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Soil Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 39 (3), pp.519-534. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/SR00026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of nitrogen source and defoliation on growth and biological dinitrogen fixation of Gliricidia sepium seedlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nygren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Domenach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 20, pp.33-40. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/20.1.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of human leukocyte elastase by mineral dust particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Oberson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pezerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hornebeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sebastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physiology - Lung Cellular and Molecular Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 270 (5), pp.L761-L771</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00962649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilate partitioning in Pachyrhizus erosus tubers under short days</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 93 (3), pp.558-562</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological nitrogen fixation after stem cutting in tuberous Pachyrhizus erosus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Food Crops Society Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 30, pp.388-389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remobilization of Pachyrhizus erosus reserve carbohydrates in response to stem girdling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 31 (6), pp.893-899</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susceptibility of Baboon Aorta Elastin to Proteolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Hornebeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Ming Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislas Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Lafuma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOLOGICAL CHEMISTRY HOPPE-SEYLER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 371 (1), pp.441-446. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/bchm3.1990.371.1.441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assembler la diversité des modèles classiques et «deep learning» pour développer un pipeline de calibration SPIR performant et générique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Marie-Magdeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Arnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres HélioSPIR Session 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association HelioSPIR, Oct 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of NIRS and molecular marker to improve breeding efficiency in Greater Yam (Dioscorea Alata L.) for key quality traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ehounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Maledon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2nd International Conference on Applied Biochemistry and Biotecnology (ABB 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Macau, China. pp.21 - 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in yam crop physiology and perspectives for breeding strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Arnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Mell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pavis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Yam Crop Science Workshop (IYCSW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tokyo University of Agriculture (Tokyo NODAI). Tokyo, JPN., Mar 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in soluble carbohydrates and activities of sucrose-cleaving enzymes during tuberization of Pachyrhizus erosus (L.) Urban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on tuberous legume</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1996, Celaya, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of stem girdling on the carbohydrate content and nitrogenase activity of Pachyrhizus erosus (L.) urban nodules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1992, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TropEmis: Evaluation régionale de l’émission et de la séquestration de carbone dans les sols tropicaux de Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirza Publicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire conjoint REACCTIF et BGF - Espaces ruraux et changements climatiques. Agriculture, Forêt, Elevage et Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparée jours longs/jours courts de l'effet d'un traitement à la chaleur de la tige de Pachyrhizus erosus (L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Caribbean Food Crops Society Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1992, Santo Domingo, République dominicaine. CFCS San Juan, Puerto Rico, 00940, 28, 1992, Proceedings of the 28 th Annual Meeting</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination du phosphore biodisponible dans les sols ferrallitiques de Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Solvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols de la Guadeloupe : Genèse, distribution & propriétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 6, INRAE. 2018, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique de l'azote biodisponible dans les sols acides de Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2018, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation régionalisée de l'émission et de la séquestration du carbone dans les sols tropicaux de Guadeloupe (TROPEMIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirza Publicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Carib Agro. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des tombées de cendres de la Soufrière de Montserrat des 11 et 12 février 2010 sur l’agriculture de la Guadeloupe, premier diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bajazet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] 2010, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId147"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="079FD2C5"/>
+    <w:nsid w:val="B499A2ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucienne-desfontaines" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476121v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Desfontaines" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Boucar Diouf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Nouville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delisia Casi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Leinster" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217257v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Arnau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adou Emmanuel Ehounou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Marie-Magdeleine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Michel Kouakou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.12822" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218500v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahugnon Ez&#233;kiel Houngbo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Diman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mestres" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.12825" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356191v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Luc Irep" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konan Evrard Brice Dibi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritza Couchy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.12861" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04237977v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulogne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Petit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Durambur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology12101326" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947924v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Oladeji Alamu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephraim Nuwamanya" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cornet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Meghar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Adesokan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.14773" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03213799v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Maledon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09670335211007575" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889346v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier-Lafontaine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Loranger-Merciris" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13102/sociobiology.v65i3.1640" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629232v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rotin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5408011381089646E12" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626354v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Sierra" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2018.03.008" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188961v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Causeret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirza Publicol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2015.08.015" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631073v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge J. Sierra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR14034" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647294v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fav&#233;rial" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR13031" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837979v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Germosen-Robineau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/EC11313" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01767269v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-012-0359-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-29TTD2LZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267790v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Raphael" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2011.07.005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JW3QT5HN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649374v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR10070" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665152v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CP08215" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01082183v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sierra" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Daudin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Domenach" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nygren" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2007.03.003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J9JFTHV9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682844v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Noel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dufour" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier Lafontaine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Welcker" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024713127053" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7KM3N27V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680205v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Dulormne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1015025401946" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1CD16B7ED89A3A8F6E5FD9C5B694525C19595E94/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676119v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Garcia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683241v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR00026" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694714v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vaillant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Domenach" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/20.1.33" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962649v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Oberson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pezerat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hornebeck" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sebastien" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708911v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705199v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704478v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240168v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hornebeck" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sao Ming Wei" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislas Robert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lafuma" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bchm3.1990.371.1.441" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/06A1FD63D081D8CB40F50FE17A5CF870D4A55EF0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958421v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cormier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958437v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ehounou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791432v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mell" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pavis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152554v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Constant" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776660v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801213v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique David" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152585v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03200445v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Solvar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790782v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789600v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799820v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813745v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Cabidoche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bajazet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucienne-desfontaines" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476121v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Desfontaines" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Boucar Diouf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Nouville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delisia Casi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Leinster" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217257v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Arnau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adou Emmanuel Ehounou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Marie-Magdeleine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Michel Kouakou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.12822" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218500v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahugnon Ez&#233;kiel Houngbo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Diman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mestres" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.12825" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356191v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Luc Irep" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konan Evrard Brice Dibi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritza Couchy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.12861" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04237977v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulogne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Petit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Durambur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology12101326" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947924v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Oladeji Alamu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephraim Nuwamanya" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cornet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Meghar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Adesokan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.14773" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03213799v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Maledon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09670335211007575" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889346v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier-Lafontaine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Loranger-Merciris" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13102/sociobiology.v65i3.1640" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629232v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rotin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5408011381089646E12" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626354v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Sierra" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2018.03.008" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188961v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Causeret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirza Publicol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2015.08.015" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631073v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge J. Sierra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR14034" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647294v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fav&#233;rial" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR13031" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837979v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Germosen-Robineau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/EC11313" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01767269v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-012-0359-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-29TTD2LZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267790v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Raphael" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2011.07.005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JW3QT5HN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649374v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR10070" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665152v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CP08215" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01082183v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sierra" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Daudin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Domenach" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nygren" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2007.03.003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J9JFTHV9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682844v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Noel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dufour" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier Lafontaine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Welcker" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024713127053" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7KM3N27V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680205v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Dulormne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1015025401946" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1CD16B7ED89A3A8F6E5FD9C5B694525C19595E94/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676119v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Garcia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683241v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR00026" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694714v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vaillant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Domenach" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/20.1.33" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962649v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Oberson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pezerat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hornebeck" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sebastien" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708911v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705199v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704478v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240168v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hornebeck" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sao Ming Wei" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislas Robert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lafuma" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bchm3.1990.371.1.441" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/06A1FD63D081D8CB40F50FE17A5CF870D4A55EF0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958421v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cormier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958437v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ehounou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791432v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mell" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pavis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152554v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Constant" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776660v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801213v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique David" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152585v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03200445v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Solvar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789600v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790782v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799820v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813745v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Cabidoche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bajazet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>