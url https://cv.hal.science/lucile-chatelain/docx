--- v0 (2026-04-12)
+++ v1 (2026-05-21)
@@ -66,2228 +66,2216 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic and stoichiometric stepwise conversion of side-on bound dinitrogen to ammonia mediated by a uranium complex</w:t>
+                <w:t xml:space="preserve">Design of boron-decorated bimetallic iron complexes related to the active site of [FeFe]-hydrogenases and reactivity with hydride donors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikhail S Batov</w:t>
+                <w:t xml:space="preserve">Ines Bennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heather T Partlow</w:t>
+                <w:t xml:space="preserve">Victor Monnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Philippe Schollhammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lucile Chatelain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41557-025-01867-z⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 55 (4), pp.1915-1922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5dt02885j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05217600v1</w:t>
+                <w:t xml:space="preserve">hal-05594604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization of a Terminal Hydride Through Regioselective Protonation in a Diiron Complex Inspired by [FeFe]‐Hydrogenase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Stripp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schollhammer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.202404353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04971671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Electrochemical CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Reduction to Formate: Mechanistic Insights into [FeFe]-Hydrogenase Models with Tunable Bridging Ligands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Catalytic and stoichiometric stepwise conversion of side-on bound dinitrogen to ammonia mediated by a uranium complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail S Batov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather T Partlow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme L Tripodi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucile Chatelain</w:t>
+                <w:t xml:space="preserve">John A Seed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandeep Kumar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carole Duboc</w:t>
+                <w:t xml:space="preserve">Rosario Scopelliti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.5c04268⟩</w:t>
+              <w:t xml:space="preserve">Nature Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41557-025-01867-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05421337v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05217600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of S‐Centered Reactivity: Impact of Terminal Ligands on Alkynyl Addition in [Fe2(µ‐S2)(CO)4L2] Complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selective Electrochemical CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Reduction to Formate: Mechanistic Insights into [FeFe]-Hydrogenase Models with Tunable Bridging Ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme L Tripodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandeep Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ines Bennour</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Milet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Duboc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.202400061⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, pp.21009-21018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.5c04268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04568633v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C–Cl Bond Activation at Rotated vs Unrotated Dinuclear Site Related to [FeFe]-Hydrogenases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modulation of S‐Centered Reactivity: Impact of Terminal Ligands on Alkynyl Addition in [Fe2(µ‐S2)(CO)4L2] Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Bennour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Chatelain</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Schollhammer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Zampella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c03481⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.202400061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04373323v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uranium–nitride chemistry: uranium–uranium electronic communication mediated by nitride bridges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">C–Cl Bond Activation at Rotated vs Unrotated Dinuclear Site Related to [FeFe]-Hydrogenases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schollhammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David King</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Giuseppe Zampella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2DT00998F⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (51), pp.20913-20918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c03481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04568631v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometrical influence on the non-biomimetic heterolytic splitting of H 2 by bio-inspired [FeFe]-hydrogenase complexes: a rare example of inverted frustrated Lewis pair based reactivity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Uranium–nitride chemistry: uranium–uranium electronic communication mediated by nitride bridges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Atkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Gregson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Breton</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">John Seed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (17), pp.4863-4873. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 51 (22), pp.8855-8864. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1SC06975F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D2DT00998F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03917902v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terminal uranium(V)-nitride hydrogenations involving direct addition or Frustrated Lewis Pair mechanisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geometrical influence on the non-biomimetic heterolytic splitting of H 2 by bio-inspired [FeFe]-hydrogenase complexes: a rare example of inverted frustrated Lewis pair based reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Chatelain</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Schollhammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Zampella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-14221-y⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (17), pp.4863-4873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1SC06975F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03925214v1</w:t>
+                <w:t xml:space="preserve">hal-03917902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thorium- and uranium-azide reductions: a transient dithorium-nitride versus isolable diuranium-nitrides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Terminal uranium(V)-nitride hydrogenations involving direct addition or Frustrated Lewis Pair mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Louyriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iskander Douair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erli Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriana Tuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8sc05473h⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-14221-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04022188v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facile N-functionalization and strong magnetic communication in a diuranium( v ) bis-nitride complex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thorium- and uranium-azide reductions: a transient dithorium-nitride versus isolable diuranium-nitrides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingzhen Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciano Barluzzi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">David M. King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erli Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriana Tuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 10 (12), pp.3543-3555. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8SC05721D⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 10 (13), pp.3738-3745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8sc05473h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04568628v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04022188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Snapshots of Cluster Growth from {U 6 } to {U 38 } During the Hydrolysis of UCl 4</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Facile N-functionalization and strong magnetic communication in a diuranium( v ) bis-nitride complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Barluzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farzaneh Fadaei-Tirani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivica Zivkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinella Mazzanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201812509⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (12), pp.3543-3555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8SC05721D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02094853v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and SMM behaviour of trinuclear versus dinuclear 3d–5f uranyl( v )–cobalt( ii ) cation–cation complexes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Structural Snapshots of Cluster Growth from {U 6 } to {U 38 } During the Hydrolysis of UCl 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radmila Faizova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farzaneh Fadaei-Tirani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pécaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinella Mazzanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6DT04558H⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (10), pp.3021-3026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201812509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01979914v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen reduction and functionalization by a multimetallic uranium nitride complex</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Synthesis and SMM behaviour of trinuclear versus dinuclear 3d–5f uranyl( v )–cobalt( ii ) cation–cation complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriana Tuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pécaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinella Mazzanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature23279⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46 (17), pp.5498-5502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6DT04558H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04568626v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Structure of Nitride-Bridged Uranium(III) Complexes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Nitrogen reduction and functionalization by a multimetallic uranium nitride complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Falcone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosario Scopelliti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivica Živković</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinella Mazzanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.5b12620⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 547 (7663), pp.332-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature23279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04568622v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleophilic Reactivity of a Nitride‐Bridged Diuranium(IV) Complex: CO 2 and CS 2 Functionalization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Synthesis and Structure of Nitride-Bridged Uranium(III) Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosario Scopelliti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinella Mazzanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 138 (6), pp.1784-1787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5b12620⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201600158⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04568623v1</w:t>
+                <w:t xml:space="preserve">hal-04568622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation of a Star‐Shaped Uranium(V/VI) Cluster from the Anaerobic Photochemical Reduction of Uranyl(VI)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Nucleophilic Reactivity of a Nitride‐Bridged Diuranium(IV) Complex: CO 2 and CS 2 Functionalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Falcone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinella Mazzanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 55 (46), pp.14325-14329. </w:t>
+              <w:t xml:space="preserve">, 2016, 55 (12), pp.4074-4078. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201608754⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201600158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04568625v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterometallic Fe-2(II)-U-V and Ni-2(II)-U-V Exchange-Coupled Single-Molecule Magnets: Effect of the 3d Ion on the Magnetic Properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Isolation of a Star‐Shaped Uranium(V/VI) Cluster from the Anaerobic Photochemical Reduction of Uranyl(VI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosario Scopelliti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinella Mazzanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 21 (50), pp.18038-18042. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (46), pp.14325-14329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201503637⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201608754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01588165v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO2 conversion to isocyanate via multiple N-Si bond cleavage at a bulky uranium(III) complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos E. Kefalidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pécaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2332,941 +2320,1070 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01588142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A zig-zag uranyl(V)- Mn(II) single chain magnet with a high relaxation barrier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Heterometallic Fe-2(II)-U-V and Ni-2(II)-U-V Exchange-Coupled Single-Molecule Magnets: Effect of the 3d Ion on the Magnetic Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pécaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriana Tuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinella Mazzanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 51 (56), pp.11309-11312. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (50), pp.18038-18042. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5cc02945g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201503637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01588164v1</w:t>
+                <w:t xml:space="preserve">hal-01588165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferrocene-Based Tetradentate Schiff Bases as Supporting Ligands in Uranium Chemistry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A zig-zag uranyl(V)- Mn(II) single chain magnet with a high relaxation barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriana Tuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pécaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinella Mazzanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 54 (12), pp.5774-5783. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (56), pp.11309-11312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b00467⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c5cc02945g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01588141v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Assembly of a 3d-5f Trinuclear Single-Molecule Magnet from a Pentavalent Uranyl Complex</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ferrocene-Based Tetradentate Schiff Bases as Supporting Ligands in Uranium Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Camp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Walsh</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Victor Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pécaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinella Mazzanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 53 (49), pp.13434-13438. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (12), pp.5774-5783. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201407334⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b00467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01979872v1</w:t>
+                <w:t xml:space="preserve">hal-01588141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A uranium-based UO$_2$$^+$ -Mn$^{2+}$ single-chain magnet assembled trough cation-cation interactions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Self-Assembly of a 3d-5f Trinuclear Single-Molecule Magnet from a Pentavalent Uranyl Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pécaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriana Tuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinella Mazzanti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 53 (3), pp.819-823. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201307366⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 53 (49), pp.13434-13438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201407334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01979880v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-Molecule-Magnet Behavior in Mononuclear Homoleptic Tetrahedral Uranium (III) Complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A uranium-based UO$_2$$^+$ -Mn$^{2+}$ single-chain magnet assembled trough cation-cation interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Hermle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Caciuffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Cj Pereira</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pascale Maldivi</w:t>
+                <w:t xml:space="preserve">Eric Colineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic501520c⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (3), pp.819-823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201307366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01877479v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uranium and manganese assembled in a wheel-shaped nanoscale single-molecule magnet with high spin-reversal barrier</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Single-Molecule-Magnet Behavior in Mononuclear Homoleptic Tetrahedral Uranium (III) Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cj Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Camp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana T Coutinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Colineau</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Maldivi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nchem.1494⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (22), pp.11809--11811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic501520c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04568621v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Uranium and manganese assembled in a wheel-shaped nanoscale single-molecule magnet with high spin-reversal barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pécaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Caciuffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Colineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (12), pp.1011-1017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nchem.1494⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Magnetic communication and reactivity of a stable homometallic cation–cation trimer of pentavalent uranyl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pécaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinella Mazzanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3 (4), pp.1075. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C2SC00782G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3276,426 +3393,426 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Reactivity of a Diiron Complex Related to the Active Site of the [FeFe]-Hydrogenases: Towards a Stabilized Terminal Hydride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Chatelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMBG 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05165923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of diiron/borane Frustrated Lewis Pair related to the active site of [FeFe]-Hydrogenases for the activation of H2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Monnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schollhammer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques SCF Bretagne Pays de Loire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SCF BPL - UBO (Brest), Jun 2024, Logonna Daoulas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05236428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of Frustrated Lewis Pair related to the active site of [FeFe]-Hydrogenases for the activation of H2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Monnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schollhammer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gecom Concoord 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Fournols, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05236421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometrical Influence on Non-Biomimetic Heterolytic Splitting of H2 by Bio-Inspired [FeFe]-Hydrogenase Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Chatelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gecom Concoord 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Sévrier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05165910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MULTIPLE FUNCTIONNALIZATION AND REACTIVITY STUDY OF BIOMIMETIC MODELS OF THE [FeFe]-HYDROGENASE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Chatelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Chimie de Coordination 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05165901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3705,98 +3822,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards H2 Activation : Reactivity Study of Bio-Inspired [FeFe]-Hydrogenase Complex / Borane Pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Chatelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROBIC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Munster, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05165646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3806,100 +3923,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of polymetallic uranium assemblies for the development of single molecule magnets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Chatelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inorganic chemistry. Université Grenoble Alpes, 2016. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016GREAV076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01685504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3909,105 +4026,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chimie de coordination de l’uranium et du fer vers l’activation de petites molécules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Chatelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie. Université de Bretagne Occidentale (UBO), Brest, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05165664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId116"/>
+      <w:footerReference w:type="default" r:id="rId118"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4154,51 +4271,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05217600v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail S Batov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather T Partlow" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chatelain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Seed" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Scopelliti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-025-01867-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971671v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Stripp" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schollhammer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202404353" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421337v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme L Tripodi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Kumar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Milet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duboc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c04268" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568633v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Bennour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202400061" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373323v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Arrigoni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Zampella" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c03481" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568631v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David King" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Atkinson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Gregson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Seed" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2DT00998F" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917902v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Breton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SC06975F" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925214v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Louyriac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskander Douair" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erli Lu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriana Tuna" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-14221-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04022188v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingzhen Du" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. King" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sc05473h" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568628v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Barluzzi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Fadaei-Tirani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica Zivkovic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinella Mazzanti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SC05721D" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094853v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radmila Faizova" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;caut" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201812509" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979914v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6DT04558H" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568626v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Falcone" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica &#381;ivkovi&#263;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature23279" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568622v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b12620" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568623v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201600158" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568625v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah White" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201608754" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0V7G78V1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588165v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201503637" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NKZ35ZZN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588142v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Camp" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos E. Kefalidis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc06707c" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588164v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc02945g" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588141v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mougel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00467" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979872v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Walsh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201407334" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W5ZLKM3R-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979880v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Hermle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Caciuffo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Colineau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201307366" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877479v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cj Pereira" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana T Coutinho" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maldivi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic501520c" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568621v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.1494" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-1WWD43KH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568619v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SC00782G" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165923v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236428v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Monnot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236421v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165910v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165901v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165646v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01685504v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAV076" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05165664v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05594604v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Bennour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Monnot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schollhammer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chatelain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5dt02885j" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971671v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Stripp" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202404353" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05217600v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail S Batov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather T Partlow" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Seed" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Scopelliti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-025-01867-z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421337v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme L Tripodi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Kumar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Milet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duboc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c04268" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568633v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202400061" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373323v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Arrigoni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Zampella" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c03481" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568631v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David King" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Atkinson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Gregson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Seed" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2DT00998F" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917902v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Breton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SC06975F" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925214v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Louyriac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskander Douair" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erli Lu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriana Tuna" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-14221-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04022188v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingzhen Du" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. King" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sc05473h" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568628v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Barluzzi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Fadaei-Tirani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica Zivkovic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinella Mazzanti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SC05721D" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094853v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radmila Faizova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;caut" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201812509" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979914v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6DT04558H" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568626v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Falcone" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica &#381;ivkovi&#263;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature23279" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568622v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b12620" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568623v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201600158" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568625v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah White" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201608754" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0V7G78V1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588142v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Camp" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos E. Kefalidis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc06707c" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588165v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201503637" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NKZ35ZZN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588164v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc02945g" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588141v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mougel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00467" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979872v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Walsh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201407334" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W5ZLKM3R-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979880v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Hermle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Caciuffo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Colineau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201307366" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877479v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cj Pereira" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana T Coutinho" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maldivi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic501520c" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568621v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.1494" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-1WWD43KH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568619v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SC00782G" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165923v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236428v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236421v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165910v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165901v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165646v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01685504v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAV076" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05165664v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>