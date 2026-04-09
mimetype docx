--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -502,290 +502,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03860564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lowland gravel-bed river recovery through former mining reaches, the key role of sand</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Altération hydrogéomorphologique et qualité écologique de trois petites rivières périurbaines de la métropole parisienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile de Milleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Tales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107493⟩</w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (3), pp.205-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.15739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03793233v1</w:t>
+                <w:t xml:space="preserve">hal-03542904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altération hydrogéomorphologique et qualité écologique de trois petites rivières périurbaines de la métropole parisienne</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lowland gravel-bed river recovery through former mining reaches, the key role of sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dépret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Virmoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariya Doncheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.15739⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 373, pp.107493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03542904v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -922,269 +922,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03872413v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pression urbaine et diversité hydrogéomorphologique des petits cours d'eau d'Île-de-France</w:t>
+                <w:t xml:space="preserve">Trajectoire à long terme et restauration de cours d’eau : le cas de la Mérantaise (Essonne, 91 / Yveline, 78)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile de Milleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Thommeret</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jugie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zone Ateliers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, France, France. </w:t>
+              <w:t xml:space="preserve">Q12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03872392v1</w:t>
+                <w:t xml:space="preserve">hal-03872385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoire à long terme et restauration de cours d’eau : le cas de la Mérantaise (Essonne, 91 / Yveline, 78)</w:t>
+                <w:t xml:space="preserve">Pression urbaine et diversité hydrogéomorphologique des petits cours d'eau d'Île-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile de Milleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Jugie</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thommeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Q12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Paris, France. </w:t>
+              <w:t xml:space="preserve">Zone Ateliers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, France, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03872385v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la périurbanisation sur la végétation rivulaire des petits cours d'eau franciliens : L'exemple du Morbras</w:t>
               </w:r>
@@ -1804,51 +1804,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03903945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining hydrogeomorphological changes related to urbanisation: a typology of periurban watercourses in Paris region</w:t>
+                <w:t xml:space="preserve">Caractériser les changements hydro-géomorphologiques liés à l’urbanisation : vers une typologie de cours d’eau périurbain d’île de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile de Milleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
@@ -1856,107 +1856,120 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thommeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Biennal symposium of the International Society for River Science (ISRS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Rencontres SHF - Changement global et morphodynamique des rivières, des bassins versants à la mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03904171v1</w:t>
+                <w:t xml:space="preserve">hal-03904124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractériser les changements hydro-géomorphologiques liés à l’urbanisation : vers une typologie de cours d’eau périurbain d’île de France</w:t>
+                <w:t xml:space="preserve">Defining hydrogeomorphological changes related to urbanisation: a typology of periurban watercourses in Paris region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile de Milleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
@@ -1964,139 +1977,126 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Thommeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres SHF - Changement global et morphodynamique des rivières, des bassins versants à la mer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">6th Biennal symposium of the International Society for River Science (ISRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03904124v1</w:t>
+                <w:t xml:space="preserve">hal-03904171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que l'hydromorphologie nous dit de la qualité d'aujourd'hui et de demain des cours d'eau franciliens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jugie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2678,51 +2678,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023312v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Germaine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gob" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tales" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thommeret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2025.105388" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078613v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile de Milleville" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gauthier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108066" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860564v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5514" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793233v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D&#233;pret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Gautier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Doncheva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107493" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542904v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.15739" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-S8GL3R63-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872413v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872392v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872385v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jugie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922587v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Letourneur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Garnier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03720528v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903907v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888561v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garnier Aline" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mayor" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieugu&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Fichet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903945v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904171v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904124v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904021v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Godet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178576v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178559v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178923v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023312v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Germaine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gob" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tales" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thommeret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2025.105388" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078613v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile de Milleville" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gauthier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108066" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860564v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5514" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542904v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.15739" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-S8GL3R63-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793233v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D&#233;pret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Gautier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Doncheva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107493" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872413v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872385v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jugie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872392v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922587v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Letourneur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Garnier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03720528v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903907v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888561v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garnier Aline" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mayor" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieugu&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Fichet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903945v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904124v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904171v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904021v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Godet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178576v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178559v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178923v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>