--- v1 (2026-04-09)
+++ v2 (2026-05-06)
@@ -1804,51 +1804,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03903945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractériser les changements hydro-géomorphologiques liés à l’urbanisation : vers une typologie de cours d’eau périurbain d’île de France</w:t>
+                <w:t xml:space="preserve">Defining hydrogeomorphological changes related to urbanisation: a typology of periurban watercourses in Paris region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile de Milleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
@@ -1856,120 +1856,107 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Thommeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres SHF - Changement global et morphodynamique des rivières, des bassins versants à la mer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">6th Biennal symposium of the International Society for River Science (ISRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03904124v1</w:t>
+                <w:t xml:space="preserve">hal-03904171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining hydrogeomorphological changes related to urbanisation: a typology of periurban watercourses in Paris region</w:t>
+                <w:t xml:space="preserve">Caractériser les changements hydro-géomorphologiques liés à l’urbanisation : vers une typologie de cours d’eau périurbain d’île de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile de Milleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
@@ -1977,83 +1964,96 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thommeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Biennal symposium of the International Society for River Science (ISRS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Rencontres SHF - Changement global et morphodynamique des rivières, des bassins versants à la mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03904171v1</w:t>
+                <w:t xml:space="preserve">hal-03904124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que l'hydromorphologie nous dit de la qualité d'aujourd'hui et de demain des cours d'eau franciliens</w:t>
               </w:r>
@@ -2678,51 +2678,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023312v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Germaine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gob" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tales" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thommeret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2025.105388" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078613v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile de Milleville" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gauthier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108066" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860564v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5514" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542904v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.15739" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-S8GL3R63-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793233v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D&#233;pret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Gautier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Doncheva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107493" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872413v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872385v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jugie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872392v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922587v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Letourneur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Garnier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03720528v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903907v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888561v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garnier Aline" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mayor" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieugu&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Fichet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903945v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904124v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904171v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904021v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Godet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178576v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178559v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178923v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023312v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Germaine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gob" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tales" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thommeret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2025.105388" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078613v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile de Milleville" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gauthier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108066" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860564v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5514" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542904v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.15739" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-S8GL3R63-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793233v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D&#233;pret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Gautier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Doncheva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107493" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872413v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872385v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jugie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872392v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922587v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Letourneur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Garnier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03720528v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903907v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888561v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garnier Aline" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mayor" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieugu&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Fichet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903945v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904171v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904124v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904021v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Godet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178576v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178559v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178923v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>