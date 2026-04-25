--- v0 (2026-03-21)
+++ v1 (2026-04-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lucile Desmoulins </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Lucile DESMOULINSMaîtresse de conférences à l'Université Gustave EiffelLaboratoire DICEN-Idf</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en Sciences de l'Information et de la Communication à l'</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Gustave Eiffel </w:t></w:r></w:hyperlink><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0002-7514-8128</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Membre du </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laboratoire DICEN-Idf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable du parcours de Master 2 'Influence, Lobbying et Médias Sociaux' (M2 ILMS) sous mention 'Intelligence économique' à l'Université Gustave Eiffel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Francilien d'Ingénierie des Services (IFIS) - Campus du Val d'Europe (6/8 cours du Danube à SERRIS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable de programme de conception de jeu sérieux en collaboration avec le</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIPEN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (innovation pédagogique) et l'Université Catholique de Lille : jeu sur la déontologie, la régulation et l'éthique dans les métiers de l'information-communication en lien avec une grande diversité de métiers et fonctions : relations publiques, marketing, intelligence économique, influence, lobbying, plaidoyer, management de communautés, publicité, journalisme, ressources humaines, etc. : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XP#CharlieDilemme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. En projet : un jeu sérieux sur le tourisme à l'ère de l'anthropocène dans le cadre du **réseau </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INNTO**</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Axes de recherche, terrains et méthodes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les axes de recherche articulent au sein des SIC les approches communicationnelles des organisations et la communication stratégique.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">hybridation et transfert des formes organisationnelles en lien avec les modes de gouvernance, les stratégies d'influence et les processus de décision. Approche cognitive des politiques publiques et des relations d'expertise et de conseil. Les stratégies et techniques de lobbying et de plaidoyer. Focus sur les stratégies et le rôle think tanks ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">évolution des compétences et pratiques professionnelles en intelligence économique, en relations publics et en lobbying (écrits normés, relation-client, secret, déontologie et éthique) ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">stratégies d’influence et de communication, marketing d'influence et diplomatie publique. Pratiques instituantes et labelisantes, discours de légitimation ; identités et auctorialités numériques, discours et constructions identitaires institutionnelles ou professionnelles ; autorité ; porte-parolat ; instrumentalisation des discours scientifiques ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">normes, valeurs et représentations sociales du management ; pratiques et normes comportementales en situations de travail ; qualité de vie au travail et risques psychosociaux ; communication de prévention ; inclusion et handicap ; éthique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les méthodes d'enquête qualitatives associent l'ethnographie organisationnelle, les entretiens semi-directifs, l'analyse d'écrits d'écran notamment les publications sur des médias sociaux, l'étude de discours, la sémiotique et l'analyse cinématographique dans un effort de confrontation critique entre les promesses encapsulées dans les discours de communication stratégique et la réalité sociale.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématique(s) de rattachement au sein du laboratoire DICEN-Idf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Intelligence économique, décision & Territoires & Editorialisation, patrimonialisation, autorité</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupes et réseaux de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de la </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SFSIC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, société savante des Sciences de l'information et de la communication, et notamment du GER GENIC sur le numérique et l'éthique. Animation du </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">carnet Hypothèses GENIC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.Membre du réseau scientifique </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Org&Co</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, espace de réflexion et de débat entre les chercheurs sur les évolutions de la communication des organisations.Membre d'</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EUPRERA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, European Public Relations Education and Research Association et de l'ICA, International Communication Association et au sein de ces sociétés savantes, membre des groupes de travail sur le lobbying et la pédagogie.Participation aux activités du réseau </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RESIPROC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, qui rassemble des chercheurs et professionnels autour de la professionnalisation des communicants*</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storytelling and grand strategy in public diplomacy: A case study of the speeches of president Xi Jinping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitchell Hobbs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Relations Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51 (4), pp.102594. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pubrev.2025.102594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05094696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'irruption d’une communication publique défensive. L’impossible dépolitisation de la réponse de la télévision publique à la critique d'une émission d'histotainment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Dramé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, pp.70-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where are the French ? Et à quoi bon participer à des conférences internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19, pp.49-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05006861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flawed public diplomacy: when Croatia Instagram Riviera narrative destination branding ignores dark tourism amateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Seccardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Communication Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JCOM-04-2022-0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parler en manager. La voix-métaphore, concept et savoir-être</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Vose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Maas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 92, pp.213-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réconcilier le formatage vocal du journalisme radiophonique et l’émotion lyrique [entretien avec Cécile de Kervasdoué]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Kervasdoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 92, pp.63-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les think tanks : des stratégies d’influence politique entravées par une raison d’être ambigüe et contestée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Les ONG à l'épreuve de la com', 89 (1), pp.72-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectivités et État sur Twitter pendant le premier confinement sanitaire : une lutte d’influence au détriment de l’intelligence territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Troël-Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, pp.89-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobbying et plaidoyer : la question de la démarcation entre activités communicationnelles stratégiques au service d’objectifs d’influence politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Influence et organisations : cultures, pratiques et mises en perspective, 60, pp.43-59. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.10422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insertion professionnelle des personnes handicapées : les dilemmes de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nardone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Benrahhal Serghini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.9yudgyqqa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaider pour des politiques de qualité de vie au travail promues leviers de performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 106, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sds.12264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationalités gestionnaire et pathémique dans les films de communication publique en faveur de l’emploi des personnes en situation de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Benrahhal Serghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nardone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Protagoras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.23-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accréditation et labellisation des diplômes du supérieur : l’autorité des systèmes de reconnaissance et symboles graphiques afférents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Eppstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, La constitution des autorités numériques dans la production et la circulation de l’information, 55, pp.91-110. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edc.10762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication, diffusion et normalisation de la « parole » managériale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Le Moing-Maas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (1), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/comma.161.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inscrire la diplomatique intellectuelle dans une capacité d’agir : l’Unesco et l’argument des think tanks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rondot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, De la communication en diplomatie, 2 (81), pp.158-165. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.081.0158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution des formations aux métiers de l'intelligence économique, du marketing et de l'Influence à l'ère des big data : notre plaidoyer pour l'ingénierie de l'information et le 'quanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alloing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Eppstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariannig Le Béchec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel renouveau des méthodes, compétences, et métiers de l'intelligence économique à l'ère du big data ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Oursel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15, pp.221-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montrer, démontrer, dénoncer : violences physique et symbolique dans les images du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CinémAction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Violence, Censure et Cinema, 167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence n’est-elle que donnée(s) ? Médiations et négociations dans les agences de communication « influenceurs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alloing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Mohli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Pratiques de la communication et Big Data, Communication &amp; Organisation (54), pp.29-40. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.6692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogie et dilemmes de l'enseignement de l'éthique du lobbying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.122-144. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rcompro.vi5.913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un think tank dans son art du lobbying et de la prescription : la défense du modèle mutualiste par l’Institut Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émeline Seignobos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49, pp.73-88. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edc.7106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euphémisation de la mort et de la vie : figuration du corps combattant dans les spots audiovisuels de recrutement de Daech et de l’Armée de terre française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Benrahhal Serghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nardone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Protagoras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Communiquer (sur) la radicalité, 4, pp.88-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une double lecture institutionnaliste et communicationnelle des formes organisationnelles derrière l’appellation ‘think tank’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.2095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collaboration au sein des think tanks et leur participation aux débats et processus décisionnels politiques à l’ère du 2.0.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Figures de la participation numérique : coopération, contribution, collaboration, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail malmené par les réseaux et les TIC : ce n’est pas du cinéma !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des technologies organisationnelles (2009-2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Impact des réseaux numériques dans les organisations, 3 (1), pp.127-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les think tanks dans l'activité politique française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, La pensée politique, quels renouvellements ?, 364, pp.43 - 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profits symboliques et identité(s): les think tanks entre affirmation et dénégation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 70, pp.11--27. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaderni.503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Jean Jaurès, L’Armée nouvelle, un &amp;quot;essai&amp;quot; de sociologie militaire ». Dossier sur les précurseurs français de la sociologie militaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Champs de Mars : revue d'études sur la guerre et la paix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 10 (2), pp.71-84. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lcdm1.010.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique et TIC : où est Charlie dans l’IA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication à l’épreuve des intelligences artificielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, laboratoire GERIICO, Réseau international sur la professionnalisation en communication (RESIPROC), Apr 2025, Roubaix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ingérences étrangères dans l'ESR : regards croisés d'experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Houlié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perissat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terry Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anticiper et prévenir les ingérences étrangères dans les établissements de l'ESR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des hautes études de l'éducation et de la formation (IH2EF), Dec 2025, Futuroscope Chasseneuil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05418765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contester l'héritage des Jeux Olympiques : la médiatisation de la campagne #CartonRougeABercy et de la tribune des 425 athlètes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Ranjeva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Héritages des Jeux olympiques et paralympiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire interne ouvert DICEN, Université Gustave Eiffel, co-organisé avec le laboratoire Analyse Comparée des Pouvoirs (ACP), Oct 2025, Serris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05338633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IA, numérique et encadrement (table ronde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier forum "Managers en santé" sur le "Leadership des managers en santé"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GHU Paris Psychiatrie et neurosciences (Sainte-Anne), Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des think-tankers imaginatifs et écrivains &amp;quot;générateurs&amp;quot; d'une IA puissante et responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Defilippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse and the imaginaries of past, present and future societies: media and representations of (inter)national (dis)orders. DNC6 (6th DiscourseNet Congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laura Calabrese (ULB / ReSIC), Cédric Tant (ULB / ReSIC), Nadège Broustau (ULB / ReSIC), Tiffany Andry (ULB / ReSIC), Laurye Joncret (ULB / ReSIC), Thomas Jacobs (UCLouvain Saint-Louis / Engage), Geoffroy Patriarche (UCL-SLB / Engage), Kelly Vossen (UCLouvain Saint-Louis), Lydie Denis (UCLouvain Saint-Louis), Olivier Rasquinet (UCLouvain – Saint-Louis), Lucile Coenen (ULB / ReSIC), Vanessa Demeuldre (ULB), Jan Zienkowski (ULB / ReSIC), Jul 2025, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05193466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le répertoire militant écologique ambigu de l’écriture sur Wikipédia pour influencer les imaginaires d’une planète habitable au futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse and the imaginaries of past, present and future societies: media and representations of (inter)national (dis)orders. DNC6 (6th DiscourseNet Congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DISCOURSENET; Laura Calabrese (ULB / ReSIC), Cédric Tant (ULB / ReSIC), Nadège Broustau (ULB / ReSIC), Tiffany Andry (ULB / ReSIC), Laurye Joncret (ULB / ReSIC), Thomas Jacobs (UCLouvain Saint-Louis / Engage), Geoffroy Patriarche (UCL-SLB / Engage), Kelly Vossen (UCLouvain Saint-Louis), Lydie Denis (UCLouvain Saint-Louis), Olivier Rasquinet (UCLouvain – Saint-Louis), Lucile Coenen (ULB / ReSIC), Vanessa Demeuldre (ULB), Jan Zienkowski (ULB / ReSIC), Jul 2025, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05193384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Books by employers as think tankers: shaping corporations' representation as citizens working for the global common good</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Maas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse and the imaginaries of past, present and future societies: media and representations of (inter)national (dis)orders. DNC6 (6th DiscourseNet Congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laura Calabrese (ULB / ReSIC), Cédric Tant (ULB / ReSIC), Nadège Broustau (ULB / ReSIC), Tiffany Andry (ULB / ReSIC), Laurye Joncret (ULB / ReSIC), Thomas Jacobs (UCLouvain Saint-Louis / Engage), Geoffroy Patriarche (UCL-SLB / Engage), Kelly Vossen (UCLouvain Saint-Louis), Lydie Denis (UCLouvain Saint-Louis), Olivier Rasquinet (UCLouvain – Saint-Louis), Lucile Coenen (ULB / ReSIC), Vanessa Demeuldre (ULB), Jan Zienkowski (ULB / ReSIC), Jul 2025, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05193436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lobbying en mutation : lobbying responsable, zones grises et usages des IA génératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ferreira Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bourdin Karlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacra Tomisawa-Schumacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Madinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde SWISSINTELL et Intelligence Swiss Initiative (ISI 4C)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Swissintell, ISI 4C, Hautes Études de Gestion de Genève (HEG), Nov 2025, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05411844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception polyphonique d'un jeu sérieux multivalent sur la régulation, la déontologie et l'éthique de l'influence, l'XP#CharlieDilemme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Zetlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Challah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Serghini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes Université, Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la table ronde &amp;quot;Victimes des fakes news, prêts pour la contre-offensive ? Technophiles et professionnels du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dispositif d'Aide à l'Innovation Pédagogique (AIP) de l'Université Gustave Eiffel : "Responsabilité sociale et environnementale des ingénieurs : processus de réflexion avec les équipes enseignantes et activités à destination des étudiants"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Gaspard Monge, Nov 2024, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu sérieux #XPCharlieDilemme et atelier “Écrire un rapport RSE avec ChatGPT »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique et impacts sociaux : enjeux pour les formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe d'études et de recherche GENIC de la SFSIC, May 2024, Maison de la Recherche de Paris 8, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University Think Tanks as a New Medium for Knowledge Diplomacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence PHC-PROCORE. Revisting Digital Public Diplomacy in a Post-Pandemic World, Chinese and French Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hong Kong Baptist University, Nov 2024, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'accorder sur des stratégies collectives de plaidoyer en faveur de « biens communs mondiaux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire. Coopération et réseaux d'acteurs : enjeux info-communicationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dicen-IDF, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Think-tanking, Think Tankers And Public Diplomacy Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence PHC-PROCORE. Public Diplomacy Between France And China: Methodological Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dicen-IDF, Université de Nanterre, Oct 2024, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Palestinian intertwined literary and gastronomy diplomacy… to hunger diplomacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesma Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA Regional Conference, Food and Communication. Panel 3 - Gastronomy as a National Card? Exploring the relationships between Food, International Communication, and Reputation Management "How can food/gastronomy be used as a tool for international communication?“</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIMEOS, May 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04740655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PR Grey Zone Professionalism: XP#CharlieDilemme, a Serious Game on Regulation, Deontology and Ethical Dilemmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Serghini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUPRERA Annual Congress: The Art of Communication Bridging the Future and Past of Strategic Communication in a New Technological Ecosystem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bucharest, Facultatea de Litere, Sep 2024, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a digital serious game on regulation, deontology, ethics and CSR in influence, PR, tourism, engineer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIONEER Alliance meeting between Gustave Eiffel and DITES Koeln University researchers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Gustave Eiffel, Service des Relations Internationales, May 2024, Marne-La Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A creatively “fair” representation of lobbyists’ professionalism. So many dilemmas… When designing a digital serious game on regulation, deontology, ethics and CSR in lobbying and PR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUPRERA Annual Congress: The Art of Communication Bridging the Future and Past of Strategic Communication in a New Technological Ecosystem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bucharest, Facultatea de Litere, Sep 2024, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentations ludopédagogiques : des serious games sur la déontologie et éthique dans les métiers de la communication, la soutenabilité et le tourisme wise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plateformes et jeux sérieux numériques au service de l’agentivité communicationnelle, éthique et écologique. Séminaire interne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dicen-IDF, Dec 2024, Serris-Val d’Europe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier : éthique de l’influence. L'XP#CharlieDilemme, un jeu sérieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vétois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Gustave Eiffel, Centre d'Innovation Pédagogique et Numérique (CIPEN), Nov 2023, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pré-conférence du congrès de la SFSIC prenant la forme d’un atelier participatif : « Enseigner, vulgariser et travailler l’éthique avec les TIC », le jeu sérieux XP#CharlieDilemme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Zetlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Serghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vétois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SFSIC, La numérisation des sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2023, Bordeaux &amp; Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de plaidoyer de la contribution des associations aux articles Wikipédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Doutreix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wikimédia aujourd'hui : territoires, sciences et données ouvertes, pratiques informationnelles et collaboratives, enjeux socioéconomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Kondratov, Université Clermont Auvergne, Pôle universitaire de Vichy communauté et BU-UniVegE, Apr 2022, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au risque de l’adynaton : la revendication par les think tanks de formes de scientificité en renfort de la légitimité de leur raison d’être</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Debray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">89e Congrès de l'ACFAS. La construction de la légitimité dans un contexte de méfiance généralisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS - Université du Québec à Montréal, Jun 2022, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques financiers et réputationnels des stratégies d’influence qualifiées d’astroturfing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Benrahhal Serghini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire DICEN-Idf. Axe thématique "Intelligence" : Risques et concepts associés à la transformation numérique, sanitaire et écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DICEN-Idf, Apr 2022, Serris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussant role for the panel on : French Communication Approaches to Advance Public Diplomacy: Constructing Influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One World, One Network ?!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Communication Association; 72nd annual ICA Conference, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’instrumentalisation des discours et figures d’experts par l’industrie pharmaceutique : le cas de la Dapoxétine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international. L'expert.e en santé dans les médias : entre légitimité et controverses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, May 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ready to face the friendemy?” French think tankers embedded in China’s soft power strategies and diplomacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Pan-European Conference on International Relations : The Power Politics of Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European International Studies Association (EISA), Sep 2021, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upgrade, Name, Shame and Make fun : le grand écart des médias d’information entre promotion involontaire et dévoilement des opérations d’astroturfing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Benrahhal Serghini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroturfing, de l’usurpation à la manipulation du débat public ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des Controverses et de la Communication Sensible (ACCS), Nov 2021, Paris, France. https://academie-ccs.org/astroturfing-seminaire/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influenceur et handicapé : trop stylé !?!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'enseignement supérieur, de la recherche et de l'innovation, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plaidoyer citoyen, un ressort de la participation à Wikipédia ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Doutreix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wikis et Wikipédia : défis et enjeux de la participation et du développement des communautés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS - panel 543, May 2021, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civil society organisations’ advocacy discourse on Covid-19 contact tracing applications: prolepsis in hybrid organisations’ rhetoric and identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Khatchatourov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st Annual ICA Conference : Engaging the Essential Work of Care: Communication, Connectedness, and Social Justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Communication Association Conference, May 2021, Washington D.C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance économique dans les approches et démarches &amp;quot;Qualité de Vie au Travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication à l’épreuve et au secours de la santé au travail : regards académiques sur la prévention des risques professionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Université Paris-Est Marne-la-Vallée, IFIS, laboratoire Dicen-IDF, Jun 2019, Serris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire et contrefaire des discours scientifiques : une forme « normale » de communication stratégique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le côté obscur de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Org&amp;Co, Université Bordeaux Montaigne, laboratoire MICA, Mar 2019, Pessac, France. pp.278-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours des think tanks français sur le numérique et les Big data comme leviers de dynamisme territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Value Chain in Science &amp; Territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Serris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information, lobbying et plaidoyer sur le devoir de vigilance : l’éthique des sources, termes et citations en journalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Margueritat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Dameme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Oladipupo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information-Communication : le recours à l’éthique en contexte numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VIe conférence « Document numérique et société », Sep 2018, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the name of general interest: the &amp;quot;literary&amp;quot; lobbying strategy of French industry captains and think tanks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA Post-conference, Lobbying and Democracy: The Voice of Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International communication association, May 2018, Prague (CZ), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unconscious and strategic ventriloquisms in managers' discourse: corporate top-down face-to-face communication norms and trainings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Maas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA Pre-conference - Voice and Voices: Exploring Tensions Between Plurivocity and Univocity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Communication Association, May 2018, Prague (CZ), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphonic contents and monophonic core - Comparing Chinese diplomatic Twitter accounts in Ottawa and Brussels for use for public diplomacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arifon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA preconference Voice and voices: Exploring tensions between plurivocity and univocity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International communication association, May 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la RMA à la guerre infocentrée : retours d’expérience sur les promesses inaccomplies de la numérisation et du big data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSSI - Méthodes et stratégies de gestion de l'information par les organisations : des "big data" aux "thick data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montréal, France. pp.50-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’institutionnalisation de « monstres organisationnels » par l’écriture, l’éditorialisation et la médiatisation d’écrits d’influence : les groupes de réflexion (think tanks) français et les politiques de l’emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ACFAS - 432, Entre marché, état et société civile : Explorer la nature paradoxale des organisations hybrides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diplomatie parallèle des think tanks français internationalistes : les propriétés capacitantes de l’hybridité organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ACFAS - 432, Entre marché, état et société civile : Explorer la nature paradoxale des organisations hybrides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Second-Track Diplomacy of French IR and Security Studies Think Tankers: Insights on Minor Players of Transnational Mediations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plural Diplomacies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Matej Bel, LAREQUOI, EuropaNova, Oct 2017, Banská Bystrica, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception du professionnalisme de chargés de communication atypiques car formés aux métiers de l’intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cansell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel du RESIPROC : La profession de communicateur : parcours atypiques et recherche de statuts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau international sur la professionnalisation des communicateurs (RESIPROC), May 2017, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le spectacle des risques professionnels : théâtre d'entreprise et santé-sécurité au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vaxelaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et loisirs ou comment le travail se transforme par et dans le divertissement et comment le divertissement se requalifie en travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Neuilly-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept d’exposome et la santé environnementale : communiquer pour se soustraire au temps extrinsèque vecteur de risques psychosociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps, temporalités et information-communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How teaching lobbying and research on lobbying relate in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUPRERA groupwork on lobbying seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUPRERA, May 2016, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing practical and critical approaches together in teaching communication skills and “savoir-être” to business intelligence students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Management Game of Communication. How PR/Corporate Communication Supports Organizations and What Communicators Can Learn from Management Disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUPRERA, BI Norwegian Business School, Oct 2015, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique et sécurité de l’information : la fonte du secret et l’effacement des frontières organisationnelles à l’ère du réchauffement numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cansell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne du laboratoire DICEN-Idf (participation sur invitation). Valeurs et usages du secret : transparence, dissimulation et révélation de l’information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DICEN-Idf, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where is polyphony in Dunkerque grey-green city magazines?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Deloge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication and the City: Voices, Spaces, Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Leeds, Urban Communication Foundation &amp; Institute of Communications Studies University of Leeds, Jun 2013, Leeds (UK), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortifère ou vital, les normes de travail exprimées sur les écrans de cinéma français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiquer dans un monde de normes. L'information et la communication dans les enjeux contemporains de la " mondialisation ".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Roubaix, France. pp.75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839228v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnographie et étude des supports et processus de communication : plaidoyer pour la pluralité des méthodes et le flirt avec les limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">81e congrès de l'ACFAS. Colloque 435 : L'ethnographie organisationnelle : pratiques émergentes et contributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Laval, May 2013, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication audiovisuelle des entreprises de théâtre d’entreprise comme travail artistique et commercial : montrer, expliquer, rassurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images du travail, travail des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRESCO, MSHS et Université de Poitiers, Feb 2013, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porte-parolat, ventriloquie et diplomatie parallèle : les think tanks français s’intéressant aux questions internationales et de défense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie intellectuelle, diplomatie culturelle, diplomatie entrepreneuriale : visions, valeurs et véhicules de l’intégration européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau des associations francophones de science politique, IPSA, FESP, ABSP, AFSP, Luxpol, Société québecoise de science politique, Apr 2013, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence économique et le secret et à l’ère du web 2.0. : renouveau des savoir-faire, savoir-être et discours professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cansell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valorisations économiques et symboliques du SECRET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire co-organisé par GERIICO et DICEN-Idf, Mar 2013, Roubaix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formations s’inspirant du théâtre : jouer pour ne pas être joué ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acteurs, Auteurs, Spectateurs. Quelle place et quel(s) rôle(s) pour les individus et les groupes au sein des dispositifs et des processus communicationnels ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIMEOS, Nov 2012, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes d’information comme objets et sujets symboliques dans les films de fiction : panoptique et dévirtualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication du symbolique et symbolique de la communication dans les sociétés modernes et postmodernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque international ORC IARSIC-ESSACHESS, Université Paul Valéry et ORHA/CREGO EA 4557, Nov 2012, Béziers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux savoir-faire et savoir être des professionnels de l’IE : des geeks communicatifs et éthiciens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Chatibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Namane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information, incertitudes, intelligences. Colloque spécialisé en sciences de l'information (COSSI), 4e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire PROVIS de l’Université de Moncton, Campus de Shippagan et Institut de la communication et des technologies numériques (ICOMTEC) de l’Université de Poitiers., Jun 2012, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autocensure et outrance dans la figuration du bonheur au travail dans les films français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ve Rencontres Droit et cinéma : Censure et cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de La Rochelle, Jun 2012, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avènement d’une culture de l’IE ? Processus de professionnalisation et de légitimation des métiers et fonctions de l’intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information, incertitudes, intelligences. Colloque spécialisé en sciences de l'information (COSSI), 4e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire PROVIS de l’Université de Moncton, Campus de Shippagan et Institut de la communication et des technologies numériques (ICOMTEC) de l’Université de Poitiers, Jun 2012, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stratégie matérialiste de communication de la Communauté urbaine de Dunkerque : comment conjurer la critique du développement durable et concilier le vert et le gris ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Deloge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie des approches critiques du développement et de la ville durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8 / UMR LAVUE (CNRS) / Ecole Nationale d’Architecture Paris-Val de Seine, Feb 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationalités managériales et communicationnelles des formations externalisées ayant trait au stress professionnel », in Actes du colloque international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In-formation et communications organisationnelles : Entre normes et formes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rennes, Région indéterminée. pp.191 - 202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre d’entreprise : discret cheval de Troie de la critique des nouvelles pathologies organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACFAS 10, 78ème Congrès de l’Association francophone pour le savoir - L’identité, la responsabilité et l’autorité dans les organisations par projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montréal, May 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expertise comme simulacre a-dialogique ? La tentative d’importation du modèle d’expertise anglo-saxon incarné par les think tanks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national des sciences de l’information. "Questionner les pratiques d’information et de communication : Agir professionnel et agir social" : Actes du XVe Congrès des sciences de l’information et de la communication, Universités de Bordeaux (vol. 1). SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Scholars Participation In Foreign And Security Decision-Making: A Reluctantly Adjusting Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Capitalism, Governance and Community: toward a corporate millennium? IPSA XVIIIe symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Political Science Association, Aug 2000, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception polyphonique d’un jeu sérieux multivalent sur la régulation, la déontologie et l’éthique de l’influence, l’XP#CharlieDilemme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Zetlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Challah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Benrahhal Serghini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIRES, Diversité et réussite[s]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Nantes (France), France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Citizenship Advocacy: Empowering Children Through Community Holidays and Outdoor Adventures as Global Common Goods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Thirot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonia Pedro Sebastião; Anne-Marie Cotton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Public Goods Communication: Mapping Actors, Policies, and Narratives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature, pp.91-114, 2025, 978-3-031-90667-1. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-90667-1_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement pharmaceutique de l'éjaculation précoce : une communication en &amp;quot;clair-obscur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Corroy, Christelle Chauzal Larguier, Aurélie Pourrez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertes, experts en santé dans les médias. Entre légitimité et controverses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-42, 2024, Ingénierie de la santé et société, 9781784059934</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 1. The Pharmaceutical Treatment of Premature Ejaculation: &amp;quot;Gray-Zone Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Corroy; Christelle Chauzal-Larguier; Aurélie Pourrez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Experts in the Media. Volume 2: Between Legitimacy and Controversy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wiley &amp; Sons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-17, 2024, 978-1-78630-976-1. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394316885.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux institutionnels, normatifs et pédagogiques de la contribution aux articles de Wikipédia sur les risques professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Doutreix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marta Severo; Lionel Barbe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wikipédia, objet de médiation et de transmission des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Paris Nanterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-78, 2021, 978-2-84016-388-6. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pupo.15095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence à l'ère numérique : méthodes et stratégies classiques et innovantes de lobbying et de plaidoyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Guillot; Sarah Benmoyal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les fondamentaux de la communication:Pratiques et métiers en évolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck Supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 221-238, 2021, Les fondamentaux de la communication : pratiques et métiers en évolution, 9782807329256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régimes de sincérité et de vérité des livrables des prestataires de services en intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Balicco; Evelyne Broudoux; Ghislaine Chartron; Viviane Clavier; Isabelle Pailliart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éthique en contexte info-communicationnel numérique : déontologie, régulation, algorithme, espace public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck Supérieur; De Boeck Supérieur, pp.53-70, 2018, 9782807315778. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.balic.2018.01.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication événementielle des think tanks patronaux sur le miroir de twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie P. Alemanno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication organisationnelle, management et numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IV, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.251-261, 2015, Narrations managériales au pays du numérique, 978-2-343-05210-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dédoublement numérique des consultants en IE sur Linkedin et Viadeo au service de leur recherche d'informations et légitimité professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joumana Boustany, Evelyne Broudoux, Ghislaine Chartron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La médiation numérique. Renouvellement et diversification des pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.93-105, 2013, 9782804186050. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.chron.2013.01.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des think tanks producteurs de ‘valeurs publiques’ et de légitimités privées : discours et stratégies de communication sur la RSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lamarche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Madina Rival; Frank Bournois; Véronique Chanut. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence économique et lobbying au crible des valeurs publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Eska, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dévirtualisation des systèmes d’information dans les films de fiction : personnification, toute-puissance et malfaisance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Cotte (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettre en visibilité le travail numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EME Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-102, 2012, 978-2-8066-0835-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les promesses du théâtre d’entreprise : entre performance et critique du management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoit Cordelier, Gino Gramaccia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management par projet. Les identités incertaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l’Université du Québec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 978-2-7605-3452-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les think tanks français. Au cœur des débats, en marge des décisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsa Tulmets, Dorota Dakowoska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le partenariat franco-allemand. Entre européanisation et transnationalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.139-159, 2011, Chaos International, 978-2-296-13903-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prestigieux mais décalés&amp;quot; : des étudiants parlent des diplomates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samy Cohen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les diplomates. Négocier dans un monde chaotique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 213, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autrement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.168-176, 2002, Collection Mutations, 978-2914872072</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Public Policy Research Institutes and their Political Impact as Another Illustration of the French Exception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kent WEAVER, James G. McGANN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Think Tanks and Civil Societies: Catalyst for Ideas and Action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Transaction Press, pp.139-168, 2000, 978-0765800329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxinomie et légitimité des think tanks français : l’institutionnalisation d’organisations 'monstres' par l’écriture, l’éditorialisation et la médiation d’écrits d’influence des politiques de l’emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId210"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lucile Desmoulins </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Lucile DESMOULINSMaîtresse de conférences à l'Université Gustave EiffelLaboratoire DICEN-Idf</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en Sciences de l'Information et de la Communication à l'</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Gustave Eiffel </w:t></w:r></w:hyperlink><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0002-7514-8128</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Membre du </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laboratoire DICEN-Idf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable du parcours de Master 2 'Influence, Lobbying et Médias Sociaux' (M2 ILMS) sous mention 'Intelligence économique' à l'Université Gustave Eiffel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Francilien d'Ingénierie des Services (IFIS) - Campus du Val d'Europe (6/8 cours du Danube à SERRIS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable de programme de conception de jeu sérieux en collaboration avec le</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIPEN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (innovation pédagogique) et l'Université Catholique de Lille : jeu sur la déontologie, la régulation et l'éthique dans les métiers de l'information-communication en lien avec une grande diversité de métiers et fonctions : relations publiques, marketing, intelligence économique, influence, lobbying, plaidoyer, management de communautés, publicité, journalisme, ressources humaines, etc. : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XP#CharlieDilemme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. En projet : un jeu sérieux sur le tourisme à l'ère de l'anthropocène dans le cadre du **réseau </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INNTO**</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Axes de recherche, terrains et méthodes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les axes de recherche articulent au sein des SIC les approches communicationnelles des organisations et la communication stratégique.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">hybridation et transfert des formes organisationnelles en lien avec les modes de gouvernance, les stratégies d'influence et les processus de décision. Approche cognitive des politiques publiques et des relations d'expertise et de conseil. Les stratégies et techniques de lobbying et de plaidoyer. Focus sur les stratégies et le rôle think tanks ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">évolution des compétences et pratiques professionnelles en intelligence économique, en relations publics et en lobbying (écrits normés, relation-client, secret, déontologie et éthique) ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">stratégies d’influence et de communication, marketing d'influence et diplomatie publique. Pratiques instituantes et labelisantes, discours de légitimation ; identités et auctorialités numériques, discours et constructions identitaires institutionnelles ou professionnelles ; autorité ; porte-parolat ; instrumentalisation des discours scientifiques ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">normes, valeurs et représentations sociales du management ; pratiques et normes comportementales en situations de travail ; qualité de vie au travail et risques psychosociaux ; communication de prévention ; inclusion et handicap ; éthique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les méthodes d'enquête qualitatives associent l'ethnographie organisationnelle, les entretiens semi-directifs, l'analyse d'écrits d'écran notamment les publications sur des médias sociaux, l'étude de discours, la sémiotique et l'analyse cinématographique dans un effort de confrontation critique entre les promesses encapsulées dans les discours de communication stratégique et la réalité sociale.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématique(s) de rattachement au sein du laboratoire DICEN-Idf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Intelligence économique, décision & Territoires & Editorialisation, patrimonialisation, autorité</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupes et réseaux de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de la </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SFSIC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, société savante des Sciences de l'information et de la communication, et notamment du GER GENIC sur le numérique et l'éthique. Animation du </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">carnet Hypothèses GENIC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.Membre du réseau scientifique </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Org&Co</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, espace de réflexion et de débat entre les chercheurs sur les évolutions de la communication des organisations.Membre d'</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EUPRERA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, European Public Relations Education and Research Association et de l'ICA, International Communication Association et au sein de ces sociétés savantes, membre des groupes de travail sur le lobbying et la pédagogie.Participation aux activités du réseau </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RESIPROC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, qui rassemble des chercheurs et professionnels autour de la professionnalisation des communicants*</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storytelling and grand strategy in public diplomacy: A case study of the speeches of president Xi Jinping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitchell Hobbs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Relations Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51 (4), pp.102594. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pubrev.2025.102594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05094696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'irruption d’une communication publique défensive. L’impossible dépolitisation de la réponse de la télévision publique à la critique d'une émission d'histotainment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Dramé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, pp.70-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where are the French ? Et à quoi bon participer à des conférences internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19, pp.49-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05006861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flawed public diplomacy: when Croatia Instagram Riviera narrative destination branding ignores dark tourism amateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Seccardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Communication Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JCOM-04-2022-0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parler en manager. La voix-métaphore, concept et savoir-être</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Vose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Maas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 92, pp.213-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réconcilier le formatage vocal du journalisme radiophonique et l’émotion lyrique [entretien avec Cécile de Kervasdoué]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Kervasdoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 92, pp.63-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les think tanks : des stratégies d’influence politique entravées par une raison d’être ambigüe et contestée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Les ONG à l'épreuve de la com', 89 (1), pp.72-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectivités et État sur Twitter pendant le premier confinement sanitaire : une lutte d’influence au détriment de l’intelligence territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Troël-Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, pp.89-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobbying et plaidoyer : la question de la démarcation entre activités communicationnelles stratégiques au service d’objectifs d’influence politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Influence et organisations : cultures, pratiques et mises en perspective, 60, pp.43-59. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.10422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insertion professionnelle des personnes handicapées : les dilemmes de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nardone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Benrahhal Serghini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.9yudgyqqa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaider pour des politiques de qualité de vie au travail promues leviers de performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 106, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sds.12264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationalités gestionnaire et pathémique dans les films de communication publique en faveur de l’emploi des personnes en situation de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Benrahhal Serghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nardone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Protagoras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.23-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accréditation et labellisation des diplômes du supérieur : l’autorité des systèmes de reconnaissance et symboles graphiques afférents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Eppstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, La constitution des autorités numériques dans la production et la circulation de l’information, 55, pp.91-110. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edc.10762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication, diffusion et normalisation de la « parole » managériale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Le Moing-Maas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (1), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/comma.161.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution des formations aux métiers de l'intelligence économique, du marketing et de l'Influence à l'ère des big data : notre plaidoyer pour l'ingénierie de l'information et le 'quanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alloing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Eppstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariannig Le Béchec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inscrire la diplomatique intellectuelle dans une capacité d’agir : l’Unesco et l’argument des think tanks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rondot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, De la communication en diplomatie, 2 (81), pp.158-165. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.081.0158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel renouveau des méthodes, compétences, et métiers de l'intelligence économique à l'ère du big data ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Oursel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15, pp.221-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montrer, démontrer, dénoncer : violences physique et symbolique dans les images du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CinémAction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Violence, Censure et Cinema, 167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence n’est-elle que donnée(s) ? Médiations et négociations dans les agences de communication « influenceurs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alloing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Mohli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Pratiques de la communication et Big Data, Communication &amp; Organisation (54), pp.29-40. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.6692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euphémisation de la mort et de la vie : figuration du corps combattant dans les spots audiovisuels de recrutement de Daech et de l’Armée de terre française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Benrahhal Serghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nardone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Protagoras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Communiquer (sur) la radicalité, 4, pp.88-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogie et dilemmes de l'enseignement de l'éthique du lobbying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.122-144. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rcompro.vi5.913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un think tank dans son art du lobbying et de la prescription : la défense du modèle mutualiste par l’Institut Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émeline Seignobos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49, pp.73-88. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edc.7106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une double lecture institutionnaliste et communicationnelle des formes organisationnelles derrière l’appellation ‘think tank’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.2095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collaboration au sein des think tanks et leur participation aux débats et processus décisionnels politiques à l’ère du 2.0.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Figures de la participation numérique : coopération, contribution, collaboration, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail malmené par les réseaux et les TIC : ce n’est pas du cinéma !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des technologies organisationnelles (2009-2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Impact des réseaux numériques dans les organisations, 3 (1), pp.127-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les think tanks dans l'activité politique française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, La pensée politique, quels renouvellements ?, 364, pp.43 - 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profits symboliques et identité(s): les think tanks entre affirmation et dénégation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 70, pp.11--27. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaderni.503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Jean Jaurès, L’Armée nouvelle, un &amp;quot;essai&amp;quot; de sociologie militaire ». Dossier sur les précurseurs français de la sociologie militaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Champs de Mars : revue d'études sur la guerre et la paix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 10 (2), pp.71-84. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lcdm1.010.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lobbying en mutation : lobbying responsable, zones grises et usages des IA génératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ferreira Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bourdin Karlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacra Tomisawa-Schumacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Madinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde SWISSINTELL et Intelligence Swiss Initiative (ISI 4C)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Swissintell, ISI 4C, Hautes Études de Gestion de Genève (HEG), Nov 2025, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05411844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Books by employers as think tankers: shaping corporations' representation as citizens working for the global common good</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Maas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse and the imaginaries of past, present and future societies: media and representations of (inter)national (dis)orders. DNC6 (6th DiscourseNet Congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laura Calabrese (ULB / ReSIC), Cédric Tant (ULB / ReSIC), Nadège Broustau (ULB / ReSIC), Tiffany Andry (ULB / ReSIC), Laurye Joncret (ULB / ReSIC), Thomas Jacobs (UCLouvain Saint-Louis / Engage), Geoffroy Patriarche (UCL-SLB / Engage), Kelly Vossen (UCLouvain Saint-Louis), Lydie Denis (UCLouvain Saint-Louis), Olivier Rasquinet (UCLouvain – Saint-Louis), Lucile Coenen (ULB / ReSIC), Vanessa Demeuldre (ULB), Jan Zienkowski (ULB / ReSIC), Jul 2025, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05193436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contester l'héritage des Jeux Olympiques : la médiatisation de la campagne #CartonRougeABercy et de la tribune des 425 athlètes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Ranjeva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Héritages des Jeux olympiques et paralympiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire interne ouvert DICEN, Université Gustave Eiffel, co-organisé avec le laboratoire Analyse Comparée des Pouvoirs (ACP), Oct 2025, Serris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05338633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ingérences étrangères dans l'ESR : regards croisés d'experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Houlié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perissat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terry Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anticiper et prévenir les ingérences étrangères dans les établissements de l'ESR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des hautes études de l'éducation et de la formation (IH2EF), Dec 2025, Futuroscope Chasseneuil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05418765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique et TIC : où est Charlie dans l’IA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication à l’épreuve des intelligences artificielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, laboratoire GERIICO, Réseau international sur la professionnalisation en communication (RESIPROC), Apr 2025, Roubaix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IA, numérique et encadrement (table ronde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier forum "Managers en santé" sur le "Leadership des managers en santé"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GHU Paris Psychiatrie et neurosciences (Sainte-Anne), Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des think-tankers imaginatifs et écrivains &amp;quot;générateurs&amp;quot; d'une IA puissante et responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Defilippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse and the imaginaries of past, present and future societies: media and representations of (inter)national (dis)orders. DNC6 (6th DiscourseNet Congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laura Calabrese (ULB / ReSIC), Cédric Tant (ULB / ReSIC), Nadège Broustau (ULB / ReSIC), Tiffany Andry (ULB / ReSIC), Laurye Joncret (ULB / ReSIC), Thomas Jacobs (UCLouvain Saint-Louis / Engage), Geoffroy Patriarche (UCL-SLB / Engage), Kelly Vossen (UCLouvain Saint-Louis), Lydie Denis (UCLouvain Saint-Louis), Olivier Rasquinet (UCLouvain – Saint-Louis), Lucile Coenen (ULB / ReSIC), Vanessa Demeuldre (ULB), Jan Zienkowski (ULB / ReSIC), Jul 2025, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05193466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le répertoire militant écologique ambigu de l’écriture sur Wikipédia pour influencer les imaginaires d’une planète habitable au futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse and the imaginaries of past, present and future societies: media and representations of (inter)national (dis)orders. DNC6 (6th DiscourseNet Congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DISCOURSENET; Laura Calabrese (ULB / ReSIC), Cédric Tant (ULB / ReSIC), Nadège Broustau (ULB / ReSIC), Tiffany Andry (ULB / ReSIC), Laurye Joncret (ULB / ReSIC), Thomas Jacobs (UCLouvain Saint-Louis / Engage), Geoffroy Patriarche (UCL-SLB / Engage), Kelly Vossen (UCLouvain Saint-Louis), Lydie Denis (UCLouvain Saint-Louis), Olivier Rasquinet (UCLouvain – Saint-Louis), Lucile Coenen (ULB / ReSIC), Vanessa Demeuldre (ULB), Jan Zienkowski (ULB / ReSIC), Jul 2025, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05193384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentations ludopédagogiques : des serious games sur la déontologie et éthique dans les métiers de la communication, la soutenabilité et le tourisme wise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plateformes et jeux sérieux numériques au service de l’agentivité communicationnelle, éthique et écologique. Séminaire interne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dicen-IDF, Dec 2024, Serris-Val d’Europe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University Think Tanks as a New Medium for Knowledge Diplomacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence PHC-PROCORE. Revisting Digital Public Diplomacy in a Post-Pandemic World, Chinese and French Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hong Kong Baptist University, Nov 2024, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'accorder sur des stratégies collectives de plaidoyer en faveur de « biens communs mondiaux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire. Coopération et réseaux d'acteurs : enjeux info-communicationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dicen-IDF, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu sérieux #XPCharlieDilemme et atelier “Écrire un rapport RSE avec ChatGPT »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique et impacts sociaux : enjeux pour les formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe d'études et de recherche GENIC de la SFSIC, May 2024, Maison de la Recherche de Paris 8, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la table ronde &amp;quot;Victimes des fakes news, prêts pour la contre-offensive ? Technophiles et professionnels du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dispositif d'Aide à l'Innovation Pédagogique (AIP) de l'Université Gustave Eiffel : "Responsabilité sociale et environnementale des ingénieurs : processus de réflexion avec les équipes enseignantes et activités à destination des étudiants"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Gaspard Monge, Nov 2024, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception polyphonique d'un jeu sérieux multivalent sur la régulation, la déontologie et l'éthique de l'influence, l'XP#CharlieDilemme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Zetlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Challah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Serghini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes Université, Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Palestinian intertwined literary and gastronomy diplomacy… to hunger diplomacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesma Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA Regional Conference, Food and Communication. Panel 3 - Gastronomy as a National Card? Exploring the relationships between Food, International Communication, and Reputation Management "How can food/gastronomy be used as a tool for international communication?“</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIMEOS, May 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04740655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PR Grey Zone Professionalism: XP#CharlieDilemme, a Serious Game on Regulation, Deontology and Ethical Dilemmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Serghini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUPRERA Annual Congress: The Art of Communication Bridging the Future and Past of Strategic Communication in a New Technological Ecosystem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bucharest, Facultatea de Litere, Sep 2024, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Think-tanking, Think Tankers And Public Diplomacy Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence PHC-PROCORE. Public Diplomacy Between France And China: Methodological Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dicen-IDF, Université de Nanterre, Oct 2024, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a digital serious game on regulation, deontology, ethics and CSR in influence, PR, tourism, engineer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIONEER Alliance meeting between Gustave Eiffel and DITES Koeln University researchers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Gustave Eiffel, Service des Relations Internationales, May 2024, Marne-La Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A creatively “fair” representation of lobbyists’ professionalism. So many dilemmas… When designing a digital serious game on regulation, deontology, ethics and CSR in lobbying and PR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUPRERA Annual Congress: The Art of Communication Bridging the Future and Past of Strategic Communication in a New Technological Ecosystem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bucharest, Facultatea de Litere, Sep 2024, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pré-conférence du congrès de la SFSIC prenant la forme d’un atelier participatif : « Enseigner, vulgariser et travailler l’éthique avec les TIC », le jeu sérieux XP#CharlieDilemme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Zetlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Serghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vétois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SFSIC, La numérisation des sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2023, Bordeaux &amp; Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier : éthique de l’influence. L'XP#CharlieDilemme, un jeu sérieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vétois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Gustave Eiffel, Centre d'Innovation Pédagogique et Numérique (CIPEN), Nov 2023, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’instrumentalisation des discours et figures d’experts par l’industrie pharmaceutique : le cas de la Dapoxétine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international. L'expert.e en santé dans les médias : entre légitimité et controverses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, May 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de plaidoyer de la contribution des associations aux articles Wikipédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Doutreix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wikimédia aujourd'hui : territoires, sciences et données ouvertes, pratiques informationnelles et collaboratives, enjeux socioéconomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Kondratov, Université Clermont Auvergne, Pôle universitaire de Vichy communauté et BU-UniVegE, Apr 2022, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au risque de l’adynaton : la revendication par les think tanks de formes de scientificité en renfort de la légitimité de leur raison d’être</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Debray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">89e Congrès de l'ACFAS. La construction de la légitimité dans un contexte de méfiance généralisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS - Université du Québec à Montréal, Jun 2022, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques financiers et réputationnels des stratégies d’influence qualifiées d’astroturfing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Benrahhal Serghini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire DICEN-Idf. Axe thématique "Intelligence" : Risques et concepts associés à la transformation numérique, sanitaire et écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DICEN-Idf, Apr 2022, Serris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussant role for the panel on : French Communication Approaches to Advance Public Diplomacy: Constructing Influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One World, One Network ?!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Communication Association; 72nd annual ICA Conference, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upgrade, Name, Shame and Make fun : le grand écart des médias d’information entre promotion involontaire et dévoilement des opérations d’astroturfing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Benrahhal Serghini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroturfing, de l’usurpation à la manipulation du débat public ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des Controverses et de la Communication Sensible (ACCS), Nov 2021, Paris, France. https://academie-ccs.org/astroturfing-seminaire/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influenceur et handicapé : trop stylé !?!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'enseignement supérieur, de la recherche et de l'innovation, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plaidoyer citoyen, un ressort de la participation à Wikipédia ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Doutreix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wikis et Wikipédia : défis et enjeux de la participation et du développement des communautés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS - panel 543, May 2021, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ready to face the friendemy?” French think tankers embedded in China’s soft power strategies and diplomacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Pan-European Conference on International Relations : The Power Politics of Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European International Studies Association (EISA), Sep 2021, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civil society organisations’ advocacy discourse on Covid-19 contact tracing applications: prolepsis in hybrid organisations’ rhetoric and identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Khatchatourov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st Annual ICA Conference : Engaging the Essential Work of Care: Communication, Connectedness, and Social Justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Communication Association Conference, May 2021, Washington D.C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours des think tanks français sur le numérique et les Big data comme leviers de dynamisme territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Value Chain in Science &amp; Territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Serris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance économique dans les approches et démarches &amp;quot;Qualité de Vie au Travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication à l’épreuve et au secours de la santé au travail : regards académiques sur la prévention des risques professionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Université Paris-Est Marne-la-Vallée, IFIS, laboratoire Dicen-IDF, Jun 2019, Serris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire et contrefaire des discours scientifiques : une forme « normale » de communication stratégique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le côté obscur de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Org&amp;Co, Université Bordeaux Montaigne, laboratoire MICA, Mar 2019, Pessac, France. pp.278-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la RMA à la guerre infocentrée : retours d’expérience sur les promesses inaccomplies de la numérisation et du big data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSSI - Méthodes et stratégies de gestion de l'information par les organisations : des "big data" aux "thick data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montréal, France. pp.50-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the name of general interest: the &amp;quot;literary&amp;quot; lobbying strategy of French industry captains and think tanks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA Post-conference, Lobbying and Democracy: The Voice of Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International communication association, May 2018, Prague (CZ), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information, lobbying et plaidoyer sur le devoir de vigilance : l’éthique des sources, termes et citations en journalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Margueritat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Dameme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Oladipupo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information-Communication : le recours à l’éthique en contexte numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VIe conférence « Document numérique et société », Sep 2018, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unconscious and strategic ventriloquisms in managers' discourse: corporate top-down face-to-face communication norms and trainings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Maas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA Pre-conference - Voice and Voices: Exploring Tensions Between Plurivocity and Univocity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Communication Association, May 2018, Prague (CZ), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphonic contents and monophonic core - Comparing Chinese diplomatic Twitter accounts in Ottawa and Brussels for use for public diplomacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arifon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA preconference Voice and voices: Exploring tensions between plurivocity and univocity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International communication association, May 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Second-Track Diplomacy of French IR and Security Studies Think Tankers: Insights on Minor Players of Transnational Mediations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plural Diplomacies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Matej Bel, LAREQUOI, EuropaNova, Oct 2017, Banská Bystrica, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’institutionnalisation de « monstres organisationnels » par l’écriture, l’éditorialisation et la médiatisation d’écrits d’influence : les groupes de réflexion (think tanks) français et les politiques de l’emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ACFAS - 432, Entre marché, état et société civile : Explorer la nature paradoxale des organisations hybrides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diplomatie parallèle des think tanks français internationalistes : les propriétés capacitantes de l’hybridité organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ACFAS - 432, Entre marché, état et société civile : Explorer la nature paradoxale des organisations hybrides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception du professionnalisme de chargés de communication atypiques car formés aux métiers de l’intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cansell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel du RESIPROC : La profession de communicateur : parcours atypiques et recherche de statuts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau international sur la professionnalisation des communicateurs (RESIPROC), May 2017, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How teaching lobbying and research on lobbying relate in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUPRERA groupwork on lobbying seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUPRERA, May 2016, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept d’exposome et la santé environnementale : communiquer pour se soustraire au temps extrinsèque vecteur de risques psychosociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps, temporalités et information-communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le spectacle des risques professionnels : théâtre d'entreprise et santé-sécurité au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vaxelaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et loisirs ou comment le travail se transforme par et dans le divertissement et comment le divertissement se requalifie en travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Neuilly-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing practical and critical approaches together in teaching communication skills and “savoir-être” to business intelligence students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Management Game of Communication. How PR/Corporate Communication Supports Organizations and What Communicators Can Learn from Management Disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUPRERA, BI Norwegian Business School, Oct 2015, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique et sécurité de l’information : la fonte du secret et l’effacement des frontières organisationnelles à l’ère du réchauffement numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cansell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne du laboratoire DICEN-Idf (participation sur invitation). Valeurs et usages du secret : transparence, dissimulation et révélation de l’information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DICEN-Idf, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porte-parolat, ventriloquie et diplomatie parallèle : les think tanks français s’intéressant aux questions internationales et de défense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie intellectuelle, diplomatie culturelle, diplomatie entrepreneuriale : visions, valeurs et véhicules de l’intégration européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau des associations francophones de science politique, IPSA, FESP, ABSP, AFSP, Luxpol, Société québecoise de science politique, Apr 2013, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication audiovisuelle des entreprises de théâtre d’entreprise comme travail artistique et commercial : montrer, expliquer, rassurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images du travail, travail des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRESCO, MSHS et Université de Poitiers, Feb 2013, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where is polyphony in Dunkerque grey-green city magazines?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Deloge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication and the City: Voices, Spaces, Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Leeds, Urban Communication Foundation &amp; Institute of Communications Studies University of Leeds, Jun 2013, Leeds (UK), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortifère ou vital, les normes de travail exprimées sur les écrans de cinéma français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiquer dans un monde de normes. L'information et la communication dans les enjeux contemporains de la " mondialisation ".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Roubaix, France. pp.75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839228v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnographie et étude des supports et processus de communication : plaidoyer pour la pluralité des méthodes et le flirt avec les limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">81e congrès de l'ACFAS. Colloque 435 : L'ethnographie organisationnelle : pratiques émergentes et contributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Laval, May 2013, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence économique et le secret et à l’ère du web 2.0. : renouveau des savoir-faire, savoir-être et discours professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cansell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valorisations économiques et symboliques du SECRET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire co-organisé par GERIICO et DICEN-Idf, Mar 2013, Roubaix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stratégie matérialiste de communication de la Communauté urbaine de Dunkerque : comment conjurer la critique du développement durable et concilier le vert et le gris ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Deloge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie des approches critiques du développement et de la ville durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8 / UMR LAVUE (CNRS) / Ecole Nationale d’Architecture Paris-Val de Seine, Feb 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formations s’inspirant du théâtre : jouer pour ne pas être joué ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acteurs, Auteurs, Spectateurs. Quelle place et quel(s) rôle(s) pour les individus et les groupes au sein des dispositifs et des processus communicationnels ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIMEOS, Nov 2012, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes d’information comme objets et sujets symboliques dans les films de fiction : panoptique et dévirtualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication du symbolique et symbolique de la communication dans les sociétés modernes et postmodernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque international ORC IARSIC-ESSACHESS, Université Paul Valéry et ORHA/CREGO EA 4557, Nov 2012, Béziers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux savoir-faire et savoir être des professionnels de l’IE : des geeks communicatifs et éthiciens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Chatibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Namane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information, incertitudes, intelligences. Colloque spécialisé en sciences de l'information (COSSI), 4e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire PROVIS de l’Université de Moncton, Campus de Shippagan et Institut de la communication et des technologies numériques (ICOMTEC) de l’Université de Poitiers., Jun 2012, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autocensure et outrance dans la figuration du bonheur au travail dans les films français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ve Rencontres Droit et cinéma : Censure et cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de La Rochelle, Jun 2012, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avènement d’une culture de l’IE ? Processus de professionnalisation et de légitimation des métiers et fonctions de l’intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information, incertitudes, intelligences. Colloque spécialisé en sciences de l'information (COSSI), 4e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire PROVIS de l’Université de Moncton, Campus de Shippagan et Institut de la communication et des technologies numériques (ICOMTEC) de l’Université de Poitiers, Jun 2012, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationalités managériales et communicationnelles des formations externalisées ayant trait au stress professionnel », in Actes du colloque international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In-formation et communications organisationnelles : Entre normes et formes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rennes, Région indéterminée. pp.191 - 202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre d’entreprise : discret cheval de Troie de la critique des nouvelles pathologies organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACFAS 10, 78ème Congrès de l’Association francophone pour le savoir - L’identité, la responsabilité et l’autorité dans les organisations par projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montréal, May 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expertise comme simulacre a-dialogique ? La tentative d’importation du modèle d’expertise anglo-saxon incarné par les think tanks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national des sciences de l’information. "Questionner les pratiques d’information et de communication : Agir professionnel et agir social" : Actes du XVe Congrès des sciences de l’information et de la communication, Universités de Bordeaux (vol. 1). SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Scholars Participation In Foreign And Security Decision-Making: A Reluctantly Adjusting Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Capitalism, Governance and Community: toward a corporate millennium? IPSA XVIIIe symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Political Science Association, Aug 2000, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception polyphonique d’un jeu sérieux multivalent sur la régulation, la déontologie et l’éthique de l’influence, l’XP#CharlieDilemme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Zetlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Challah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Benrahhal Serghini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIRES, Diversité et réussite[s]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Nantes (France), France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Citizenship Advocacy: Empowering Children Through Community Holidays and Outdoor Adventures as Global Common Goods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Thirot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonia Pedro Sebastião; Anne-Marie Cotton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Public Goods Communication: Mapping Actors, Policies, and Narratives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature, pp.91-114, 2025, 978-3-031-90667-1. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-90667-1_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 1. The Pharmaceutical Treatment of Premature Ejaculation: &amp;quot;Gray-Zone Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Corroy; Christelle Chauzal-Larguier; Aurélie Pourrez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Experts in the Media. Volume 2: Between Legitimacy and Controversy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wiley &amp; Sons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-17, 2024, 978-1-78630-976-1. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394316885.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement pharmaceutique de l'éjaculation précoce : une communication en &amp;quot;clair-obscur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Corroy, Christelle Chauzal Larguier, Aurélie Pourrez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertes, experts en santé dans les médias. Entre légitimité et controverses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-42, 2024, Ingénierie de la santé et société, 9781784059934</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux institutionnels, normatifs et pédagogiques de la contribution aux articles de Wikipédia sur les risques professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Doutreix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marta Severo; Lionel Barbe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wikipédia, objet de médiation et de transmission des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Paris Nanterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-78, 2021, 978-2-84016-388-6. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pupo.15095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence à l'ère numérique : méthodes et stratégies classiques et innovantes de lobbying et de plaidoyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Guillot; Sarah Benmoyal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les fondamentaux de la communication:Pratiques et métiers en évolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck Supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 221-238, 2021, Les fondamentaux de la communication : pratiques et métiers en évolution, 9782807329256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régimes de sincérité et de vérité des livrables des prestataires de services en intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Balicco; Evelyne Broudoux; Ghislaine Chartron; Viviane Clavier; Isabelle Pailliart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éthique en contexte info-communicationnel numérique : déontologie, régulation, algorithme, espace public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck Supérieur; De Boeck Supérieur, pp.53-70, 2018, 9782807315778. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.balic.2018.01.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication événementielle des think tanks patronaux sur le miroir de twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie P. Alemanno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication organisationnelle, management et numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IV, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.251-261, 2015, Narrations managériales au pays du numérique, 978-2-343-05210-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dédoublement numérique des consultants en IE sur Linkedin et Viadeo au service de leur recherche d'informations et légitimité professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joumana Boustany, Evelyne Broudoux, Ghislaine Chartron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La médiation numérique. Renouvellement et diversification des pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.93-105, 2013, 9782804186050. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.chron.2013.01.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des think tanks producteurs de ‘valeurs publiques’ et de légitimités privées : discours et stratégies de communication sur la RSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lamarche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Madina Rival; Frank Bournois; Véronique Chanut. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence économique et lobbying au crible des valeurs publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Eska, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les promesses du théâtre d’entreprise : entre performance et critique du management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoit Cordelier, Gino Gramaccia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management par projet. Les identités incertaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l’Université du Québec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 978-2-7605-3452-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dévirtualisation des systèmes d’information dans les films de fiction : personnification, toute-puissance et malfaisance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Cotte (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettre en visibilité le travail numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EME Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-102, 2012, 978-2-8066-0835-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les think tanks français. Au cœur des débats, en marge des décisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsa Tulmets, Dorota Dakowoska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le partenariat franco-allemand. Entre européanisation et transnationalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.139-159, 2011, Chaos International, 978-2-296-13903-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prestigieux mais décalés&amp;quot; : des étudiants parlent des diplomates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samy Cohen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les diplomates. Négocier dans un monde chaotique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 213, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autrement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.168-176, 2002, Collection Mutations, 978-2914872072</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Public Policy Research Institutes and their Political Impact as Another Illustration of the French Exception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kent WEAVER, James G. McGANN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Think Tanks and Civil Societies: Catalyst for Ideas and Action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Transaction Press, pp.139-168, 2000, 978-0765800329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxinomie et légitimité des think tanks français : l’institutionnalisation d’organisations 'monstres' par l’écriture, l’éditorialisation et la médiation d’écrits d’influence des politiques de l’emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId210"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AD7141AD"/>
+    <w:nsid w:val="0CC10389"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-gustave-eiffel.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7514-8128" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dicen-idf.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cipen.univ-gustave-eiffel.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cipen.univ-gustave-eiffel.fr/poles/pedagogie/charlie-dilemme" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://innto.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfsic.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://genic.hypotheses.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://org-co.fr/accueil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://euprera.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resiproc.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094696v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell Hobbs" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Alexandre Huang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Desmoulins" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pubrev.2025.102594" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920010v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Dram&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05006861v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070033v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Seccardini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JCOM-04-2022-0039" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321380v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Vose" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553938v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Kervasdou&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718331v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553939v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tro&#235;l-Guy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462478v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.10422" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462450v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nardone" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Benrahhal Serghini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.9yudgyqqa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726796v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.12264" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531568v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158179v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Eppstein" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.10762" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275764v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Le Moing-Maas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.161.0047" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275931v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rondot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.081.0158" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276000v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alloing" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Kembellec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariannig Le B&#233;chec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276097v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cansell" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Oursel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353953v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987776v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mohli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.6692" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275766v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.vi5.913" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298885v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Seignobos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.7106" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309263v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275768v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2095" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276051v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715841v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01281317v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01281874v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.503" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110341v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcdm1.010.0071" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05110382v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05418765v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Houli&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perissat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fouch&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Zimmer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05338633v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Ranjeva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05301949v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05193466v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Defilippi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05193384v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05193436v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05411844v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ferreira Gaspar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bourdin Karlen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacra Tomisawa-Schumacher" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Madinier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557110v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Zetlaoui" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Debray" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Challah" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Serghini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903324v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593398v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921507v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921475v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921538v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04740655v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesma Jaber" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921578v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921698v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921611v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921444v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921823v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain V&#233;tois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593414v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638221v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Doutreix" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718359v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718387v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105578v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718370v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070011v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462459v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462474v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224079v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069978v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armen Khatchatourov" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05301968v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554508v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520014v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519998v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Margueritat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Couderc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Dameme" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oladipupo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105689v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105681v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105685v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arifon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984391v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984384v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984409v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105654v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571874v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moinet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096683v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaxelaire" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531746v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bourret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105649v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105647v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519962v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05301903v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deloge" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00839228v3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520316v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944079v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105697v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519942v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353992v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301874v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05301929v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Faucon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Chatibi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Namane" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05301973v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05301936v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04832460v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01281318v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01289029v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110297v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110377v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553957v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110366v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Thirot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-90667-1_7" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553935v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/expertes-experts-en-sante-dans-les-medias/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921770v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley-vch.de/en/areas-interest/humanities-social-sciences/communication-media-studies-12co/general-communication-media-studies-12co0/health-experts-in-the-media-volume-2-978-1-78630-976-1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394316885.ch1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531687v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.4000/books.pupo.15040" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.15095" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196735v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807329256-les-fondamentaux-de-la-communication" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984147v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.balic.2018.01.0051" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276124v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=article&amp;amp;no=30357" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276136v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782804186043-la-mediation-numerique-renouvellement-et-diversification-des-pratiques" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.chron.2013.01.0093" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809586v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lamarche" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279718v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/Loisirs/Livre/mettre-en-visibilite-le-travail-numerique-9782806608352/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279762v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/management-par-projet-1981.html" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01289571v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110330v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/Catalogue/(collection)/Mutations--903" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110353v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02873597v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-gustave-eiffel.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7514-8128" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dicen-idf.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cipen.univ-gustave-eiffel.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cipen.univ-gustave-eiffel.fr/poles/pedagogie/charlie-dilemme" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://innto.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfsic.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://genic.hypotheses.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://org-co.fr/accueil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://euprera.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resiproc.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094696v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell Hobbs" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Alexandre Huang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Desmoulins" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pubrev.2025.102594" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920010v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Dram&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05006861v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070033v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Seccardini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JCOM-04-2022-0039" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321380v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Vose" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553938v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Kervasdou&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718331v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553939v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tro&#235;l-Guy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462478v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.10422" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462450v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nardone" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Benrahhal Serghini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.9yudgyqqa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726796v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.12264" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531568v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158179v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Eppstein" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.10762" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275764v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Le Moing-Maas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.161.0047" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276000v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alloing" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Kembellec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariannig Le B&#233;chec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275931v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rondot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.081.0158" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276097v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cansell" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Oursel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353953v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987776v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mohli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.6692" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309263v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275766v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.vi5.913" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298885v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Seignobos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.7106" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275768v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2095" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276051v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715841v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01281317v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01281874v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.503" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110341v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcdm1.010.0071" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05411844v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ferreira Gaspar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bourdin Karlen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacra Tomisawa-Schumacher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Madinier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05193436v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05338633v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Ranjeva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05418765v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Houli&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perissat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fouch&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Zimmer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05110382v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05301949v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05193466v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Defilippi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05193384v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921444v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921507v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921475v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593398v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903324v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557110v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Zetlaoui" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Debray" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Challah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Serghini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04740655v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesma Jaber" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921578v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921538v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921698v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921611v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593414v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain V&#233;tois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921823v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718370v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638221v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Doutreix" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718359v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718387v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105578v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462459v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462474v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224079v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070011v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069978v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armen Khatchatourov" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520014v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05301968v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554508v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984391v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105689v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519998v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Margueritat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Couderc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Dameme" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oladipupo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105681v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105685v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arifon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105654v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984384v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984409v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571874v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moinet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105649v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531746v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bourret" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096683v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaxelaire" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105647v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519962v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105697v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944079v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05301903v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deloge" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00839228v3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520316v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519942v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04832460v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353992v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301874v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05301929v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Faucon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Chatibi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Namane" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05301973v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05301936v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01281318v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01289029v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110297v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110377v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553957v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110366v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Thirot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-90667-1_7" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921770v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley-vch.de/en/areas-interest/humanities-social-sciences/communication-media-studies-12co/general-communication-media-studies-12co0/health-experts-in-the-media-volume-2-978-1-78630-976-1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394316885.ch1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553935v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/expertes-experts-en-sante-dans-les-medias/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531687v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.4000/books.pupo.15040" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.15095" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196735v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807329256-les-fondamentaux-de-la-communication" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984147v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.balic.2018.01.0051" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276124v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=article&amp;amp;no=30357" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276136v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782804186043-la-mediation-numerique-renouvellement-et-diversification-des-pratiques" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.chron.2013.01.0093" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809586v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lamarche" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279762v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/management-par-projet-1981.html" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279718v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/Loisirs/Livre/mettre-en-visibilite-le-travail-numerique-9782806608352/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01289571v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110330v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/Catalogue/(collection)/Mutations--903" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110353v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02873597v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>