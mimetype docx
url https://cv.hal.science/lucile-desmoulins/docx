--- v1 (2026-04-25)
+++ v2 (2026-05-18)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lucile Desmoulins </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Lucile DESMOULINSMaîtresse de conférences à l'Université Gustave EiffelLaboratoire DICEN-Idf</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en Sciences de l'Information et de la Communication à l'</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Gustave Eiffel </w:t></w:r></w:hyperlink><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0002-7514-8128</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Membre du </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laboratoire DICEN-Idf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable du parcours de Master 2 'Influence, Lobbying et Médias Sociaux' (M2 ILMS) sous mention 'Intelligence économique' à l'Université Gustave Eiffel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Francilien d'Ingénierie des Services (IFIS) - Campus du Val d'Europe (6/8 cours du Danube à SERRIS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable de programme de conception de jeu sérieux en collaboration avec le</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIPEN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (innovation pédagogique) et l'Université Catholique de Lille : jeu sur la déontologie, la régulation et l'éthique dans les métiers de l'information-communication en lien avec une grande diversité de métiers et fonctions : relations publiques, marketing, intelligence économique, influence, lobbying, plaidoyer, management de communautés, publicité, journalisme, ressources humaines, etc. : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XP#CharlieDilemme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. En projet : un jeu sérieux sur le tourisme à l'ère de l'anthropocène dans le cadre du **réseau </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INNTO**</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Axes de recherche, terrains et méthodes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les axes de recherche articulent au sein des SIC les approches communicationnelles des organisations et la communication stratégique.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">hybridation et transfert des formes organisationnelles en lien avec les modes de gouvernance, les stratégies d'influence et les processus de décision. Approche cognitive des politiques publiques et des relations d'expertise et de conseil. Les stratégies et techniques de lobbying et de plaidoyer. Focus sur les stratégies et le rôle think tanks ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">évolution des compétences et pratiques professionnelles en intelligence économique, en relations publics et en lobbying (écrits normés, relation-client, secret, déontologie et éthique) ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">stratégies d’influence et de communication, marketing d'influence et diplomatie publique. Pratiques instituantes et labelisantes, discours de légitimation ; identités et auctorialités numériques, discours et constructions identitaires institutionnelles ou professionnelles ; autorité ; porte-parolat ; instrumentalisation des discours scientifiques ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">normes, valeurs et représentations sociales du management ; pratiques et normes comportementales en situations de travail ; qualité de vie au travail et risques psychosociaux ; communication de prévention ; inclusion et handicap ; éthique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les méthodes d'enquête qualitatives associent l'ethnographie organisationnelle, les entretiens semi-directifs, l'analyse d'écrits d'écran notamment les publications sur des médias sociaux, l'étude de discours, la sémiotique et l'analyse cinématographique dans un effort de confrontation critique entre les promesses encapsulées dans les discours de communication stratégique et la réalité sociale.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématique(s) de rattachement au sein du laboratoire DICEN-Idf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Intelligence économique, décision & Territoires & Editorialisation, patrimonialisation, autorité</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupes et réseaux de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de la </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SFSIC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, société savante des Sciences de l'information et de la communication, et notamment du GER GENIC sur le numérique et l'éthique. Animation du </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">carnet Hypothèses GENIC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.Membre du réseau scientifique </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Org&Co</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, espace de réflexion et de débat entre les chercheurs sur les évolutions de la communication des organisations.Membre d'</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EUPRERA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, European Public Relations Education and Research Association et de l'ICA, International Communication Association et au sein de ces sociétés savantes, membre des groupes de travail sur le lobbying et la pédagogie.Participation aux activités du réseau </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RESIPROC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, qui rassemble des chercheurs et professionnels autour de la professionnalisation des communicants*</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storytelling and grand strategy in public diplomacy: A case study of the speeches of president Xi Jinping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitchell Hobbs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Relations Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51 (4), pp.102594. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pubrev.2025.102594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05094696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'irruption d’une communication publique défensive. L’impossible dépolitisation de la réponse de la télévision publique à la critique d'une émission d'histotainment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Dramé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, pp.70-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where are the French ? Et à quoi bon participer à des conférences internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19, pp.49-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05006861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flawed public diplomacy: when Croatia Instagram Riviera narrative destination branding ignores dark tourism amateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Seccardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Communication Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JCOM-04-2022-0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parler en manager. La voix-métaphore, concept et savoir-être</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Vose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Maas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 92, pp.213-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réconcilier le formatage vocal du journalisme radiophonique et l’émotion lyrique [entretien avec Cécile de Kervasdoué]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Kervasdoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 92, pp.63-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les think tanks : des stratégies d’influence politique entravées par une raison d’être ambigüe et contestée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Les ONG à l'épreuve de la com', 89 (1), pp.72-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectivités et État sur Twitter pendant le premier confinement sanitaire : une lutte d’influence au détriment de l’intelligence territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Troël-Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, pp.89-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobbying et plaidoyer : la question de la démarcation entre activités communicationnelles stratégiques au service d’objectifs d’influence politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Influence et organisations : cultures, pratiques et mises en perspective, 60, pp.43-59. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.10422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insertion professionnelle des personnes handicapées : les dilemmes de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nardone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Benrahhal Serghini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.9yudgyqqa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaider pour des politiques de qualité de vie au travail promues leviers de performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 106, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sds.12264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationalités gestionnaire et pathémique dans les films de communication publique en faveur de l’emploi des personnes en situation de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Benrahhal Serghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nardone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Protagoras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.23-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accréditation et labellisation des diplômes du supérieur : l’autorité des systèmes de reconnaissance et symboles graphiques afférents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Eppstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, La constitution des autorités numériques dans la production et la circulation de l’information, 55, pp.91-110. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edc.10762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication, diffusion et normalisation de la « parole » managériale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Le Moing-Maas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (1), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/comma.161.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution des formations aux métiers de l'intelligence économique, du marketing et de l'Influence à l'ère des big data : notre plaidoyer pour l'ingénierie de l'information et le 'quanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alloing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Eppstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariannig Le Béchec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inscrire la diplomatique intellectuelle dans une capacité d’agir : l’Unesco et l’argument des think tanks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rondot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, De la communication en diplomatie, 2 (81), pp.158-165. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.081.0158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel renouveau des méthodes, compétences, et métiers de l'intelligence économique à l'ère du big data ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Oursel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15, pp.221-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montrer, démontrer, dénoncer : violences physique et symbolique dans les images du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CinémAction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Violence, Censure et Cinema, 167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence n’est-elle que donnée(s) ? Médiations et négociations dans les agences de communication « influenceurs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alloing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Mohli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Pratiques de la communication et Big Data, Communication &amp; Organisation (54), pp.29-40. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.6692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euphémisation de la mort et de la vie : figuration du corps combattant dans les spots audiovisuels de recrutement de Daech et de l’Armée de terre française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Benrahhal Serghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nardone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Protagoras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Communiquer (sur) la radicalité, 4, pp.88-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogie et dilemmes de l'enseignement de l'éthique du lobbying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.122-144. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rcompro.vi5.913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un think tank dans son art du lobbying et de la prescription : la défense du modèle mutualiste par l’Institut Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émeline Seignobos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49, pp.73-88. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edc.7106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une double lecture institutionnaliste et communicationnelle des formes organisationnelles derrière l’appellation ‘think tank’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.2095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collaboration au sein des think tanks et leur participation aux débats et processus décisionnels politiques à l’ère du 2.0.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Figures de la participation numérique : coopération, contribution, collaboration, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail malmené par les réseaux et les TIC : ce n’est pas du cinéma !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des technologies organisationnelles (2009-2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Impact des réseaux numériques dans les organisations, 3 (1), pp.127-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les think tanks dans l'activité politique française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, La pensée politique, quels renouvellements ?, 364, pp.43 - 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profits symboliques et identité(s): les think tanks entre affirmation et dénégation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 70, pp.11--27. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaderni.503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Jean Jaurès, L’Armée nouvelle, un &amp;quot;essai&amp;quot; de sociologie militaire ». Dossier sur les précurseurs français de la sociologie militaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Champs de Mars : revue d'études sur la guerre et la paix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 10 (2), pp.71-84. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lcdm1.010.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lobbying en mutation : lobbying responsable, zones grises et usages des IA génératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ferreira Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bourdin Karlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacra Tomisawa-Schumacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Madinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde SWISSINTELL et Intelligence Swiss Initiative (ISI 4C)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Swissintell, ISI 4C, Hautes Études de Gestion de Genève (HEG), Nov 2025, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05411844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Books by employers as think tankers: shaping corporations' representation as citizens working for the global common good</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Maas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse and the imaginaries of past, present and future societies: media and representations of (inter)national (dis)orders. DNC6 (6th DiscourseNet Congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laura Calabrese (ULB / ReSIC), Cédric Tant (ULB / ReSIC), Nadège Broustau (ULB / ReSIC), Tiffany Andry (ULB / ReSIC), Laurye Joncret (ULB / ReSIC), Thomas Jacobs (UCLouvain Saint-Louis / Engage), Geoffroy Patriarche (UCL-SLB / Engage), Kelly Vossen (UCLouvain Saint-Louis), Lydie Denis (UCLouvain Saint-Louis), Olivier Rasquinet (UCLouvain – Saint-Louis), Lucile Coenen (ULB / ReSIC), Vanessa Demeuldre (ULB), Jan Zienkowski (ULB / ReSIC), Jul 2025, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05193436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contester l'héritage des Jeux Olympiques : la médiatisation de la campagne #CartonRougeABercy et de la tribune des 425 athlètes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Ranjeva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Héritages des Jeux olympiques et paralympiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire interne ouvert DICEN, Université Gustave Eiffel, co-organisé avec le laboratoire Analyse Comparée des Pouvoirs (ACP), Oct 2025, Serris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05338633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ingérences étrangères dans l'ESR : regards croisés d'experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Houlié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perissat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terry Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anticiper et prévenir les ingérences étrangères dans les établissements de l'ESR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des hautes études de l'éducation et de la formation (IH2EF), Dec 2025, Futuroscope Chasseneuil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05418765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique et TIC : où est Charlie dans l’IA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication à l’épreuve des intelligences artificielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, laboratoire GERIICO, Réseau international sur la professionnalisation en communication (RESIPROC), Apr 2025, Roubaix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IA, numérique et encadrement (table ronde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier forum "Managers en santé" sur le "Leadership des managers en santé"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GHU Paris Psychiatrie et neurosciences (Sainte-Anne), Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des think-tankers imaginatifs et écrivains &amp;quot;générateurs&amp;quot; d'une IA puissante et responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Defilippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse and the imaginaries of past, present and future societies: media and representations of (inter)national (dis)orders. DNC6 (6th DiscourseNet Congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laura Calabrese (ULB / ReSIC), Cédric Tant (ULB / ReSIC), Nadège Broustau (ULB / ReSIC), Tiffany Andry (ULB / ReSIC), Laurye Joncret (ULB / ReSIC), Thomas Jacobs (UCLouvain Saint-Louis / Engage), Geoffroy Patriarche (UCL-SLB / Engage), Kelly Vossen (UCLouvain Saint-Louis), Lydie Denis (UCLouvain Saint-Louis), Olivier Rasquinet (UCLouvain – Saint-Louis), Lucile Coenen (ULB / ReSIC), Vanessa Demeuldre (ULB), Jan Zienkowski (ULB / ReSIC), Jul 2025, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05193466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le répertoire militant écologique ambigu de l’écriture sur Wikipédia pour influencer les imaginaires d’une planète habitable au futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse and the imaginaries of past, present and future societies: media and representations of (inter)national (dis)orders. DNC6 (6th DiscourseNet Congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DISCOURSENET; Laura Calabrese (ULB / ReSIC), Cédric Tant (ULB / ReSIC), Nadège Broustau (ULB / ReSIC), Tiffany Andry (ULB / ReSIC), Laurye Joncret (ULB / ReSIC), Thomas Jacobs (UCLouvain Saint-Louis / Engage), Geoffroy Patriarche (UCL-SLB / Engage), Kelly Vossen (UCLouvain Saint-Louis), Lydie Denis (UCLouvain Saint-Louis), Olivier Rasquinet (UCLouvain – Saint-Louis), Lucile Coenen (ULB / ReSIC), Vanessa Demeuldre (ULB), Jan Zienkowski (ULB / ReSIC), Jul 2025, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05193384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentations ludopédagogiques : des serious games sur la déontologie et éthique dans les métiers de la communication, la soutenabilité et le tourisme wise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plateformes et jeux sérieux numériques au service de l’agentivité communicationnelle, éthique et écologique. Séminaire interne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dicen-IDF, Dec 2024, Serris-Val d’Europe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University Think Tanks as a New Medium for Knowledge Diplomacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence PHC-PROCORE. Revisting Digital Public Diplomacy in a Post-Pandemic World, Chinese and French Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hong Kong Baptist University, Nov 2024, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'accorder sur des stratégies collectives de plaidoyer en faveur de « biens communs mondiaux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire. Coopération et réseaux d'acteurs : enjeux info-communicationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dicen-IDF, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu sérieux #XPCharlieDilemme et atelier “Écrire un rapport RSE avec ChatGPT »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique et impacts sociaux : enjeux pour les formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe d'études et de recherche GENIC de la SFSIC, May 2024, Maison de la Recherche de Paris 8, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la table ronde &amp;quot;Victimes des fakes news, prêts pour la contre-offensive ? Technophiles et professionnels du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dispositif d'Aide à l'Innovation Pédagogique (AIP) de l'Université Gustave Eiffel : "Responsabilité sociale et environnementale des ingénieurs : processus de réflexion avec les équipes enseignantes et activités à destination des étudiants"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Gaspard Monge, Nov 2024, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception polyphonique d'un jeu sérieux multivalent sur la régulation, la déontologie et l'éthique de l'influence, l'XP#CharlieDilemme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Zetlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Challah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Serghini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes Université, Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Palestinian intertwined literary and gastronomy diplomacy… to hunger diplomacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesma Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA Regional Conference, Food and Communication. Panel 3 - Gastronomy as a National Card? Exploring the relationships between Food, International Communication, and Reputation Management "How can food/gastronomy be used as a tool for international communication?“</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIMEOS, May 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04740655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PR Grey Zone Professionalism: XP#CharlieDilemme, a Serious Game on Regulation, Deontology and Ethical Dilemmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Serghini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUPRERA Annual Congress: The Art of Communication Bridging the Future and Past of Strategic Communication in a New Technological Ecosystem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bucharest, Facultatea de Litere, Sep 2024, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Think-tanking, Think Tankers And Public Diplomacy Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence PHC-PROCORE. Public Diplomacy Between France And China: Methodological Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dicen-IDF, Université de Nanterre, Oct 2024, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a digital serious game on regulation, deontology, ethics and CSR in influence, PR, tourism, engineer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIONEER Alliance meeting between Gustave Eiffel and DITES Koeln University researchers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Gustave Eiffel, Service des Relations Internationales, May 2024, Marne-La Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A creatively “fair” representation of lobbyists’ professionalism. So many dilemmas… When designing a digital serious game on regulation, deontology, ethics and CSR in lobbying and PR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUPRERA Annual Congress: The Art of Communication Bridging the Future and Past of Strategic Communication in a New Technological Ecosystem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bucharest, Facultatea de Litere, Sep 2024, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pré-conférence du congrès de la SFSIC prenant la forme d’un atelier participatif : « Enseigner, vulgariser et travailler l’éthique avec les TIC », le jeu sérieux XP#CharlieDilemme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Zetlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Serghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vétois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SFSIC, La numérisation des sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2023, Bordeaux &amp; Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier : éthique de l’influence. L'XP#CharlieDilemme, un jeu sérieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vétois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Gustave Eiffel, Centre d'Innovation Pédagogique et Numérique (CIPEN), Nov 2023, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’instrumentalisation des discours et figures d’experts par l’industrie pharmaceutique : le cas de la Dapoxétine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international. L'expert.e en santé dans les médias : entre légitimité et controverses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, May 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de plaidoyer de la contribution des associations aux articles Wikipédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Doutreix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wikimédia aujourd'hui : territoires, sciences et données ouvertes, pratiques informationnelles et collaboratives, enjeux socioéconomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Kondratov, Université Clermont Auvergne, Pôle universitaire de Vichy communauté et BU-UniVegE, Apr 2022, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au risque de l’adynaton : la revendication par les think tanks de formes de scientificité en renfort de la légitimité de leur raison d’être</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Debray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">89e Congrès de l'ACFAS. La construction de la légitimité dans un contexte de méfiance généralisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS - Université du Québec à Montréal, Jun 2022, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques financiers et réputationnels des stratégies d’influence qualifiées d’astroturfing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Benrahhal Serghini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire DICEN-Idf. Axe thématique "Intelligence" : Risques et concepts associés à la transformation numérique, sanitaire et écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DICEN-Idf, Apr 2022, Serris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussant role for the panel on : French Communication Approaches to Advance Public Diplomacy: Constructing Influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One World, One Network ?!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Communication Association; 72nd annual ICA Conference, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upgrade, Name, Shame and Make fun : le grand écart des médias d’information entre promotion involontaire et dévoilement des opérations d’astroturfing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Benrahhal Serghini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroturfing, de l’usurpation à la manipulation du débat public ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des Controverses et de la Communication Sensible (ACCS), Nov 2021, Paris, France. https://academie-ccs.org/astroturfing-seminaire/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influenceur et handicapé : trop stylé !?!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'enseignement supérieur, de la recherche et de l'innovation, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plaidoyer citoyen, un ressort de la participation à Wikipédia ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Doutreix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wikis et Wikipédia : défis et enjeux de la participation et du développement des communautés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS - panel 543, May 2021, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ready to face the friendemy?” French think tankers embedded in China’s soft power strategies and diplomacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Pan-European Conference on International Relations : The Power Politics of Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European International Studies Association (EISA), Sep 2021, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civil society organisations’ advocacy discourse on Covid-19 contact tracing applications: prolepsis in hybrid organisations’ rhetoric and identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Khatchatourov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st Annual ICA Conference : Engaging the Essential Work of Care: Communication, Connectedness, and Social Justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Communication Association Conference, May 2021, Washington D.C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours des think tanks français sur le numérique et les Big data comme leviers de dynamisme territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Value Chain in Science &amp; Territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Serris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance économique dans les approches et démarches &amp;quot;Qualité de Vie au Travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication à l’épreuve et au secours de la santé au travail : regards académiques sur la prévention des risques professionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Université Paris-Est Marne-la-Vallée, IFIS, laboratoire Dicen-IDF, Jun 2019, Serris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire et contrefaire des discours scientifiques : une forme « normale » de communication stratégique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le côté obscur de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Org&amp;Co, Université Bordeaux Montaigne, laboratoire MICA, Mar 2019, Pessac, France. pp.278-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la RMA à la guerre infocentrée : retours d’expérience sur les promesses inaccomplies de la numérisation et du big data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSSI - Méthodes et stratégies de gestion de l'information par les organisations : des "big data" aux "thick data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montréal, France. pp.50-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the name of general interest: the &amp;quot;literary&amp;quot; lobbying strategy of French industry captains and think tanks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA Post-conference, Lobbying and Democracy: The Voice of Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International communication association, May 2018, Prague (CZ), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information, lobbying et plaidoyer sur le devoir de vigilance : l’éthique des sources, termes et citations en journalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Margueritat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Dameme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Oladipupo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information-Communication : le recours à l’éthique en contexte numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VIe conférence « Document numérique et société », Sep 2018, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unconscious and strategic ventriloquisms in managers' discourse: corporate top-down face-to-face communication norms and trainings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Maas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA Pre-conference - Voice and Voices: Exploring Tensions Between Plurivocity and Univocity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Communication Association, May 2018, Prague (CZ), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphonic contents and monophonic core - Comparing Chinese diplomatic Twitter accounts in Ottawa and Brussels for use for public diplomacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arifon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA preconference Voice and voices: Exploring tensions between plurivocity and univocity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International communication association, May 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Second-Track Diplomacy of French IR and Security Studies Think Tankers: Insights on Minor Players of Transnational Mediations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plural Diplomacies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Matej Bel, LAREQUOI, EuropaNova, Oct 2017, Banská Bystrica, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’institutionnalisation de « monstres organisationnels » par l’écriture, l’éditorialisation et la médiatisation d’écrits d’influence : les groupes de réflexion (think tanks) français et les politiques de l’emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ACFAS - 432, Entre marché, état et société civile : Explorer la nature paradoxale des organisations hybrides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diplomatie parallèle des think tanks français internationalistes : les propriétés capacitantes de l’hybridité organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ACFAS - 432, Entre marché, état et société civile : Explorer la nature paradoxale des organisations hybrides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception du professionnalisme de chargés de communication atypiques car formés aux métiers de l’intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cansell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel du RESIPROC : La profession de communicateur : parcours atypiques et recherche de statuts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau international sur la professionnalisation des communicateurs (RESIPROC), May 2017, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How teaching lobbying and research on lobbying relate in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUPRERA groupwork on lobbying seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUPRERA, May 2016, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept d’exposome et la santé environnementale : communiquer pour se soustraire au temps extrinsèque vecteur de risques psychosociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps, temporalités et information-communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le spectacle des risques professionnels : théâtre d'entreprise et santé-sécurité au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vaxelaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et loisirs ou comment le travail se transforme par et dans le divertissement et comment le divertissement se requalifie en travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Neuilly-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing practical and critical approaches together in teaching communication skills and “savoir-être” to business intelligence students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Management Game of Communication. How PR/Corporate Communication Supports Organizations and What Communicators Can Learn from Management Disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUPRERA, BI Norwegian Business School, Oct 2015, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique et sécurité de l’information : la fonte du secret et l’effacement des frontières organisationnelles à l’ère du réchauffement numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cansell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne du laboratoire DICEN-Idf (participation sur invitation). Valeurs et usages du secret : transparence, dissimulation et révélation de l’information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DICEN-Idf, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porte-parolat, ventriloquie et diplomatie parallèle : les think tanks français s’intéressant aux questions internationales et de défense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie intellectuelle, diplomatie culturelle, diplomatie entrepreneuriale : visions, valeurs et véhicules de l’intégration européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau des associations francophones de science politique, IPSA, FESP, ABSP, AFSP, Luxpol, Société québecoise de science politique, Apr 2013, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication audiovisuelle des entreprises de théâtre d’entreprise comme travail artistique et commercial : montrer, expliquer, rassurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images du travail, travail des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRESCO, MSHS et Université de Poitiers, Feb 2013, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where is polyphony in Dunkerque grey-green city magazines?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Deloge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication and the City: Voices, Spaces, Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Leeds, Urban Communication Foundation &amp; Institute of Communications Studies University of Leeds, Jun 2013, Leeds (UK), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortifère ou vital, les normes de travail exprimées sur les écrans de cinéma français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiquer dans un monde de normes. L'information et la communication dans les enjeux contemporains de la " mondialisation ".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Roubaix, France. pp.75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839228v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnographie et étude des supports et processus de communication : plaidoyer pour la pluralité des méthodes et le flirt avec les limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">81e congrès de l'ACFAS. Colloque 435 : L'ethnographie organisationnelle : pratiques émergentes et contributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Laval, May 2013, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence économique et le secret et à l’ère du web 2.0. : renouveau des savoir-faire, savoir-être et discours professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cansell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valorisations économiques et symboliques du SECRET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire co-organisé par GERIICO et DICEN-Idf, Mar 2013, Roubaix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stratégie matérialiste de communication de la Communauté urbaine de Dunkerque : comment conjurer la critique du développement durable et concilier le vert et le gris ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Deloge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie des approches critiques du développement et de la ville durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8 / UMR LAVUE (CNRS) / Ecole Nationale d’Architecture Paris-Val de Seine, Feb 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formations s’inspirant du théâtre : jouer pour ne pas être joué ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acteurs, Auteurs, Spectateurs. Quelle place et quel(s) rôle(s) pour les individus et les groupes au sein des dispositifs et des processus communicationnels ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIMEOS, Nov 2012, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes d’information comme objets et sujets symboliques dans les films de fiction : panoptique et dévirtualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication du symbolique et symbolique de la communication dans les sociétés modernes et postmodernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque international ORC IARSIC-ESSACHESS, Université Paul Valéry et ORHA/CREGO EA 4557, Nov 2012, Béziers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux savoir-faire et savoir être des professionnels de l’IE : des geeks communicatifs et éthiciens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Chatibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Namane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information, incertitudes, intelligences. Colloque spécialisé en sciences de l'information (COSSI), 4e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire PROVIS de l’Université de Moncton, Campus de Shippagan et Institut de la communication et des technologies numériques (ICOMTEC) de l’Université de Poitiers., Jun 2012, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autocensure et outrance dans la figuration du bonheur au travail dans les films français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ve Rencontres Droit et cinéma : Censure et cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de La Rochelle, Jun 2012, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avènement d’une culture de l’IE ? Processus de professionnalisation et de légitimation des métiers et fonctions de l’intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information, incertitudes, intelligences. Colloque spécialisé en sciences de l'information (COSSI), 4e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire PROVIS de l’Université de Moncton, Campus de Shippagan et Institut de la communication et des technologies numériques (ICOMTEC) de l’Université de Poitiers, Jun 2012, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationalités managériales et communicationnelles des formations externalisées ayant trait au stress professionnel », in Actes du colloque international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In-formation et communications organisationnelles : Entre normes et formes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rennes, Région indéterminée. pp.191 - 202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre d’entreprise : discret cheval de Troie de la critique des nouvelles pathologies organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACFAS 10, 78ème Congrès de l’Association francophone pour le savoir - L’identité, la responsabilité et l’autorité dans les organisations par projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montréal, May 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expertise comme simulacre a-dialogique ? La tentative d’importation du modèle d’expertise anglo-saxon incarné par les think tanks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national des sciences de l’information. "Questionner les pratiques d’information et de communication : Agir professionnel et agir social" : Actes du XVe Congrès des sciences de l’information et de la communication, Universités de Bordeaux (vol. 1). SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Scholars Participation In Foreign And Security Decision-Making: A Reluctantly Adjusting Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Capitalism, Governance and Community: toward a corporate millennium? IPSA XVIIIe symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Political Science Association, Aug 2000, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception polyphonique d’un jeu sérieux multivalent sur la régulation, la déontologie et l’éthique de l’influence, l’XP#CharlieDilemme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Zetlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Challah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Benrahhal Serghini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIRES, Diversité et réussite[s]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Nantes (France), France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Citizenship Advocacy: Empowering Children Through Community Holidays and Outdoor Adventures as Global Common Goods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Thirot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonia Pedro Sebastião; Anne-Marie Cotton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Public Goods Communication: Mapping Actors, Policies, and Narratives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature, pp.91-114, 2025, 978-3-031-90667-1. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-90667-1_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 1. The Pharmaceutical Treatment of Premature Ejaculation: &amp;quot;Gray-Zone Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Corroy; Christelle Chauzal-Larguier; Aurélie Pourrez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Experts in the Media. Volume 2: Between Legitimacy and Controversy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wiley &amp; Sons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-17, 2024, 978-1-78630-976-1. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394316885.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement pharmaceutique de l'éjaculation précoce : une communication en &amp;quot;clair-obscur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Corroy, Christelle Chauzal Larguier, Aurélie Pourrez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertes, experts en santé dans les médias. Entre légitimité et controverses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-42, 2024, Ingénierie de la santé et société, 9781784059934</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux institutionnels, normatifs et pédagogiques de la contribution aux articles de Wikipédia sur les risques professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Doutreix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marta Severo; Lionel Barbe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wikipédia, objet de médiation et de transmission des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Paris Nanterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-78, 2021, 978-2-84016-388-6. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pupo.15095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence à l'ère numérique : méthodes et stratégies classiques et innovantes de lobbying et de plaidoyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Guillot; Sarah Benmoyal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les fondamentaux de la communication:Pratiques et métiers en évolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck Supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 221-238, 2021, Les fondamentaux de la communication : pratiques et métiers en évolution, 9782807329256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régimes de sincérité et de vérité des livrables des prestataires de services en intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Balicco; Evelyne Broudoux; Ghislaine Chartron; Viviane Clavier; Isabelle Pailliart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éthique en contexte info-communicationnel numérique : déontologie, régulation, algorithme, espace public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck Supérieur; De Boeck Supérieur, pp.53-70, 2018, 9782807315778. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.balic.2018.01.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication événementielle des think tanks patronaux sur le miroir de twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie P. Alemanno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication organisationnelle, management et numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IV, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.251-261, 2015, Narrations managériales au pays du numérique, 978-2-343-05210-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dédoublement numérique des consultants en IE sur Linkedin et Viadeo au service de leur recherche d'informations et légitimité professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joumana Boustany, Evelyne Broudoux, Ghislaine Chartron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La médiation numérique. Renouvellement et diversification des pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.93-105, 2013, 9782804186050. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.chron.2013.01.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des think tanks producteurs de ‘valeurs publiques’ et de légitimités privées : discours et stratégies de communication sur la RSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lamarche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Madina Rival; Frank Bournois; Véronique Chanut. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence économique et lobbying au crible des valeurs publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Eska, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les promesses du théâtre d’entreprise : entre performance et critique du management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoit Cordelier, Gino Gramaccia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management par projet. Les identités incertaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l’Université du Québec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 978-2-7605-3452-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dévirtualisation des systèmes d’information dans les films de fiction : personnification, toute-puissance et malfaisance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Cotte (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettre en visibilité le travail numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EME Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-102, 2012, 978-2-8066-0835-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les think tanks français. Au cœur des débats, en marge des décisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsa Tulmets, Dorota Dakowoska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le partenariat franco-allemand. Entre européanisation et transnationalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.139-159, 2011, Chaos International, 978-2-296-13903-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prestigieux mais décalés&amp;quot; : des étudiants parlent des diplomates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samy Cohen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les diplomates. Négocier dans un monde chaotique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 213, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autrement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.168-176, 2002, Collection Mutations, 978-2914872072</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Public Policy Research Institutes and their Political Impact as Another Illustration of the French Exception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kent WEAVER, James G. McGANN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Think Tanks and Civil Societies: Catalyst for Ideas and Action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Transaction Press, pp.139-168, 2000, 978-0765800329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxinomie et légitimité des think tanks français : l’institutionnalisation d’organisations 'monstres' par l’écriture, l’éditorialisation et la médiation d’écrits d’influence des politiques de l’emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId210"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lucile Desmoulins </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Lucile DESMOULINSMaîtresse de conférences à l'Université Gustave EiffelLaboratoire DICEN-Idf</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en Sciences de l'Information et de la Communication à l'</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Gustave Eiffel </w:t></w:r></w:hyperlink><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0002-7514-8128</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Membre du </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laboratoire DICEN-Idf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable du parcours de Master 2 'Influence, Lobbying et Médias Sociaux' (M2 ILMS) sous mention 'Intelligence économique' à l'Université Gustave Eiffel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Francilien d'Ingénierie des Services (IFIS) - Campus du Val d'Europe (6/8 cours du Danube à SERRIS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable de programme de conception de jeu sérieux en collaboration avec le</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIPEN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (innovation pédagogique) et l'Université Catholique de Lille : jeu sur la déontologie, la régulation et l'éthique dans les métiers de l'information-communication en lien avec une grande diversité de métiers et fonctions : relations publiques, marketing, intelligence économique, influence, lobbying, plaidoyer, management de communautés, publicité, journalisme, ressources humaines, etc. : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XP#CharlieDilemme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. En projet : un jeu sérieux sur le tourisme à l'ère de l'anthropocène dans le cadre du **réseau </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INNTO**</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Axes de recherche, terrains et méthodes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les axes de recherche articulent au sein des SIC les approches communicationnelles des organisations et la communication stratégique.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">hybridation et transfert des formes organisationnelles en lien avec les modes de gouvernance, les stratégies d'influence et les processus de décision. Approche cognitive des politiques publiques et des relations d'expertise et de conseil. Les stratégies et techniques de lobbying et de plaidoyer. Focus sur les stratégies et le rôle think tanks ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">évolution des compétences et pratiques professionnelles en intelligence économique, en relations publics et en lobbying (écrits normés, relation-client, secret, déontologie et éthique) ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">stratégies d’influence et de communication, marketing d'influence et diplomatie publique. Pratiques instituantes et labelisantes, discours de légitimation ; identités et auctorialités numériques, discours et constructions identitaires institutionnelles ou professionnelles ; autorité ; porte-parolat ; instrumentalisation des discours scientifiques ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">normes, valeurs et représentations sociales du management ; pratiques et normes comportementales en situations de travail ; qualité de vie au travail et risques psychosociaux ; communication de prévention ; inclusion et handicap ; éthique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les méthodes d'enquête qualitatives associent l'ethnographie organisationnelle, les entretiens semi-directifs, l'analyse d'écrits d'écran notamment les publications sur des médias sociaux, l'étude de discours, la sémiotique et l'analyse cinématographique dans un effort de confrontation critique entre les promesses encapsulées dans les discours de communication stratégique et la réalité sociale.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématique(s) de rattachement au sein du laboratoire DICEN-Idf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Intelligence économique, décision & Territoires & Editorialisation, patrimonialisation, autorité</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupes et réseaux de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de la </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SFSIC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, société savante des Sciences de l'information et de la communication, et notamment du GER GENIC sur le numérique et l'éthique. Animation du </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">carnet Hypothèses GENIC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.Membre du réseau scientifique </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Org&Co</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, espace de réflexion et de débat entre les chercheurs sur les évolutions de la communication des organisations.Membre d'</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EUPRERA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, European Public Relations Education and Research Association et de l'ICA, International Communication Association et au sein de ces sociétés savantes, membre des groupes de travail sur le lobbying et la pédagogie.Participation aux activités du réseau </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RESIPROC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, qui rassemble des chercheurs et professionnels autour de la professionnalisation des communicants*</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storytelling and grand strategy in public diplomacy: A case study of the speeches of president Xi Jinping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitchell Hobbs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Relations Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51 (4), pp.102594. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pubrev.2025.102594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05094696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'irruption d’une communication publique défensive. L’impossible dépolitisation de la réponse de la télévision publique à la critique d'une émission d'histotainment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Dramé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, pp.70-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where are the French ? Et à quoi bon participer à des conférences internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19, pp.49-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05006861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flawed public diplomacy: when Croatia Instagram Riviera narrative destination branding ignores dark tourism amateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Seccardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Communication Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JCOM-04-2022-0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parler en manager. La voix-métaphore, concept et savoir-être</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Vose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Maas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 92, pp.213-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réconcilier le formatage vocal du journalisme radiophonique et l’émotion lyrique [entretien avec Cécile de Kervasdoué]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Kervasdoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 92, pp.63-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les think tanks : des stratégies d’influence politique entravées par une raison d’être ambigüe et contestée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Les ONG à l'épreuve de la com', 89 (1), pp.72-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectivités et État sur Twitter pendant le premier confinement sanitaire : une lutte d’influence au détriment de l’intelligence territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Troël-Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, pp.89-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobbying et plaidoyer : la question de la démarcation entre activités communicationnelles stratégiques au service d’objectifs d’influence politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Influence et organisations : cultures, pratiques et mises en perspective, 60, pp.43-59. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.10422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insertion professionnelle des personnes handicapées : les dilemmes de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nardone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Benrahhal Serghini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.9yudgyqqa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaider pour des politiques de qualité de vie au travail promues leviers de performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 106, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sds.12264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationalités gestionnaire et pathémique dans les films de communication publique en faveur de l’emploi des personnes en situation de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Benrahhal Serghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nardone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Protagoras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.23-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accréditation et labellisation des diplômes du supérieur : l’autorité des systèmes de reconnaissance et symboles graphiques afférents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Eppstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, La constitution des autorités numériques dans la production et la circulation de l’information, 55, pp.91-110. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edc.10762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication, diffusion et normalisation de la « parole » managériale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Le Moing-Maas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (1), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/comma.161.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel renouveau des méthodes, compétences, et métiers de l'intelligence économique à l'ère du big data ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Oursel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15, pp.221-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution des formations aux métiers de l'intelligence économique, du marketing et de l'Influence à l'ère des big data : notre plaidoyer pour l'ingénierie de l'information et le 'quanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alloing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Eppstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariannig Le Béchec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inscrire la diplomatique intellectuelle dans une capacité d’agir : l’Unesco et l’argument des think tanks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rondot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, De la communication en diplomatie, 2 (81), pp.158-165. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.081.0158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montrer, démontrer, dénoncer : violences physique et symbolique dans les images du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CinémAction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Violence, Censure et Cinema, 167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence n’est-elle que donnée(s) ? Médiations et négociations dans les agences de communication « influenceurs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alloing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Mohli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Pratiques de la communication et Big Data, Communication &amp; Organisation (54), pp.29-40. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.6692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euphémisation de la mort et de la vie : figuration du corps combattant dans les spots audiovisuels de recrutement de Daech et de l’Armée de terre française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Benrahhal Serghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nardone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Protagoras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Communiquer (sur) la radicalité, 4, pp.88-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogie et dilemmes de l'enseignement de l'éthique du lobbying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.122-144. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rcompro.vi5.913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un think tank dans son art du lobbying et de la prescription : la défense du modèle mutualiste par l’Institut Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émeline Seignobos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49, pp.73-88. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edc.7106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une double lecture institutionnaliste et communicationnelle des formes organisationnelles derrière l’appellation ‘think tank’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.2095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collaboration au sein des think tanks et leur participation aux débats et processus décisionnels politiques à l’ère du 2.0.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Figures de la participation numérique : coopération, contribution, collaboration, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail malmené par les réseaux et les TIC : ce n’est pas du cinéma !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des technologies organisationnelles (2009-2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Impact des réseaux numériques dans les organisations, 3 (1), pp.127-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les think tanks dans l'activité politique française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, La pensée politique, quels renouvellements ?, 364, pp.43 - 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profits symboliques et identité(s): les think tanks entre affirmation et dénégation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 70, pp.11--27. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaderni.503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Jean Jaurès, L’Armée nouvelle, un &amp;quot;essai&amp;quot; de sociologie militaire ». Dossier sur les précurseurs français de la sociologie militaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Champs de Mars : revue d'études sur la guerre et la paix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 10 (2), pp.71-84. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lcdm1.010.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétences &amp;quot;MAD&amp;quot; et pratiques professionnelles “dark” émergentes dans les métiers de l’information, de la communication et du management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approche critique des dispositifs de formation basés sur les compétences (séminaire ouvert, journée d'étude)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DICEN; Groupe Compétank; Université Gustave Eiffel, Mar 2026, Champs-sur-Marne (Marne-la-Vallée), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05580189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobbying by the French livestock industry: French people's right to eat “real meat” as a populist argument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Us Versus Them: Populism in Contemporary Lobbying</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUPRERA; #EUPRERAtalks, May 2026, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05619188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lobbying en mutation : lobbying responsable, zones grises et usages des IA génératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ferreira Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bourdin Karlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacra Tomisawa-Schumacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Madinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde SWISSINTELL et Intelligence Swiss Initiative (ISI 4C)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Swissintell, ISI 4C, Hautes Études de Gestion de Genève (HEG), Nov 2025, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05411844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Books by employers as think tankers: shaping corporations' representation as citizens working for the global common good</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Maas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse and the imaginaries of past, present and future societies: media and representations of (inter)national (dis)orders. DNC6 (6th DiscourseNet Congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laura Calabrese (ULB / ReSIC), Cédric Tant (ULB / ReSIC), Nadège Broustau (ULB / ReSIC), Tiffany Andry (ULB / ReSIC), Laurye Joncret (ULB / ReSIC), Thomas Jacobs (UCLouvain Saint-Louis / Engage), Geoffroy Patriarche (UCL-SLB / Engage), Kelly Vossen (UCLouvain Saint-Louis), Lydie Denis (UCLouvain Saint-Louis), Olivier Rasquinet (UCLouvain – Saint-Louis), Lucile Coenen (ULB / ReSIC), Vanessa Demeuldre (ULB), Jan Zienkowski (ULB / ReSIC), Jul 2025, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05193436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique et TIC : où est Charlie dans l’IA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication à l’épreuve des intelligences artificielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, laboratoire GERIICO, Réseau international sur la professionnalisation en communication (RESIPROC), Apr 2025, Roubaix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ingérences étrangères dans l'ESR : regards croisés d'experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Houlié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perissat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terry Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anticiper et prévenir les ingérences étrangères dans les établissements de l'ESR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des hautes études de l'éducation et de la formation (IH2EF), Dec 2025, Futuroscope Chasseneuil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05418765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contester l'héritage des Jeux Olympiques : la médiatisation de la campagne #CartonRougeABercy et de la tribune des 425 athlètes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Ranjeva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Héritages des Jeux olympiques et paralympiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire interne ouvert DICEN, Université Gustave Eiffel, co-organisé avec le laboratoire Analyse Comparée des Pouvoirs (ACP), Oct 2025, Serris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05338633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IA, numérique et encadrement (table ronde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier forum "Managers en santé" sur le "Leadership des managers en santé"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GHU Paris Psychiatrie et neurosciences (Sainte-Anne), Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des think-tankers imaginatifs et écrivains &amp;quot;générateurs&amp;quot; d'une IA puissante et responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Defilippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse and the imaginaries of past, present and future societies: media and representations of (inter)national (dis)orders. DNC6 (6th DiscourseNet Congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laura Calabrese (ULB / ReSIC), Cédric Tant (ULB / ReSIC), Nadège Broustau (ULB / ReSIC), Tiffany Andry (ULB / ReSIC), Laurye Joncret (ULB / ReSIC), Thomas Jacobs (UCLouvain Saint-Louis / Engage), Geoffroy Patriarche (UCL-SLB / Engage), Kelly Vossen (UCLouvain Saint-Louis), Lydie Denis (UCLouvain Saint-Louis), Olivier Rasquinet (UCLouvain – Saint-Louis), Lucile Coenen (ULB / ReSIC), Vanessa Demeuldre (ULB), Jan Zienkowski (ULB / ReSIC), Jul 2025, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05193466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le répertoire militant écologique ambigu de l’écriture sur Wikipédia pour influencer les imaginaires d’une planète habitable au futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse and the imaginaries of past, present and future societies: media and representations of (inter)national (dis)orders. DNC6 (6th DiscourseNet Congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DISCOURSENET; Laura Calabrese (ULB / ReSIC), Cédric Tant (ULB / ReSIC), Nadège Broustau (ULB / ReSIC), Tiffany Andry (ULB / ReSIC), Laurye Joncret (ULB / ReSIC), Thomas Jacobs (UCLouvain Saint-Louis / Engage), Geoffroy Patriarche (UCL-SLB / Engage), Kelly Vossen (UCLouvain Saint-Louis), Lydie Denis (UCLouvain Saint-Louis), Olivier Rasquinet (UCLouvain – Saint-Louis), Lucile Coenen (ULB / ReSIC), Vanessa Demeuldre (ULB), Jan Zienkowski (ULB / ReSIC), Jul 2025, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05193384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentations ludopédagogiques : des serious games sur la déontologie et éthique dans les métiers de la communication, la soutenabilité et le tourisme wise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plateformes et jeux sérieux numériques au service de l’agentivité communicationnelle, éthique et écologique. Séminaire interne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dicen-IDF, Dec 2024, Serris-Val d’Europe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la table ronde &amp;quot;Victimes des fakes news, prêts pour la contre-offensive ? Technophiles et professionnels du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dispositif d'Aide à l'Innovation Pédagogique (AIP) de l'Université Gustave Eiffel : "Responsabilité sociale et environnementale des ingénieurs : processus de réflexion avec les équipes enseignantes et activités à destination des étudiants"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Gaspard Monge, Nov 2024, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception polyphonique d'un jeu sérieux multivalent sur la régulation, la déontologie et l'éthique de l'influence, l'XP#CharlieDilemme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Zetlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Challah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Serghini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes Université, Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu sérieux #XPCharlieDilemme et atelier “Écrire un rapport RSE avec ChatGPT »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique et impacts sociaux : enjeux pour les formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe d'études et de recherche GENIC de la SFSIC, May 2024, Maison de la Recherche de Paris 8, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'accorder sur des stratégies collectives de plaidoyer en faveur de « biens communs mondiaux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire. Coopération et réseaux d'acteurs : enjeux info-communicationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dicen-IDF, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University Think Tanks as a New Medium for Knowledge Diplomacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence PHC-PROCORE. Revisting Digital Public Diplomacy in a Post-Pandemic World, Chinese and French Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hong Kong Baptist University, Nov 2024, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Think-tanking, Think Tankers And Public Diplomacy Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence PHC-PROCORE. Public Diplomacy Between France And China: Methodological Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dicen-IDF, Université de Nanterre, Oct 2024, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Palestinian intertwined literary and gastronomy diplomacy… to hunger diplomacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesma Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA Regional Conference, Food and Communication. Panel 3 - Gastronomy as a National Card? Exploring the relationships between Food, International Communication, and Reputation Management "How can food/gastronomy be used as a tool for international communication?“</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIMEOS, May 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04740655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PR Grey Zone Professionalism: XP#CharlieDilemme, a Serious Game on Regulation, Deontology and Ethical Dilemmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Serghini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUPRERA Annual Congress: The Art of Communication Bridging the Future and Past of Strategic Communication in a New Technological Ecosystem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bucharest, Facultatea de Litere, Sep 2024, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a digital serious game on regulation, deontology, ethics and CSR in influence, PR, tourism, engineer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIONEER Alliance meeting between Gustave Eiffel and DITES Koeln University researchers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Gustave Eiffel, Service des Relations Internationales, May 2024, Marne-La Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A creatively “fair” representation of lobbyists’ professionalism. So many dilemmas… When designing a digital serious game on regulation, deontology, ethics and CSR in lobbying and PR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUPRERA Annual Congress: The Art of Communication Bridging the Future and Past of Strategic Communication in a New Technological Ecosystem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bucharest, Facultatea de Litere, Sep 2024, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pré-conférence du congrès de la SFSIC prenant la forme d’un atelier participatif : « Enseigner, vulgariser et travailler l’éthique avec les TIC », le jeu sérieux XP#CharlieDilemme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Zetlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Serghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vétois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SFSIC, La numérisation des sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2023, Bordeaux &amp; Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier : éthique de l’influence. L'XP#CharlieDilemme, un jeu sérieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vétois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Gustave Eiffel, Centre d'Innovation Pédagogique et Numérique (CIPEN), Nov 2023, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’instrumentalisation des discours et figures d’experts par l’industrie pharmaceutique : le cas de la Dapoxétine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international. L'expert.e en santé dans les médias : entre légitimité et controverses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, May 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de plaidoyer de la contribution des associations aux articles Wikipédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Doutreix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wikimédia aujourd'hui : territoires, sciences et données ouvertes, pratiques informationnelles et collaboratives, enjeux socioéconomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Kondratov, Université Clermont Auvergne, Pôle universitaire de Vichy communauté et BU-UniVegE, Apr 2022, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au risque de l’adynaton : la revendication par les think tanks de formes de scientificité en renfort de la légitimité de leur raison d’être</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Debray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">89e Congrès de l'ACFAS. La construction de la légitimité dans un contexte de méfiance généralisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS - Université du Québec à Montréal, Jun 2022, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques financiers et réputationnels des stratégies d’influence qualifiées d’astroturfing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Benrahhal Serghini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire DICEN-Idf. Axe thématique "Intelligence" : Risques et concepts associés à la transformation numérique, sanitaire et écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DICEN-Idf, Apr 2022, Serris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussant role for the panel on : French Communication Approaches to Advance Public Diplomacy: Constructing Influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One World, One Network ?!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Communication Association; 72nd annual ICA Conference, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ready to face the friendemy?” French think tankers embedded in China’s soft power strategies and diplomacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Pan-European Conference on International Relations : The Power Politics of Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European International Studies Association (EISA), Sep 2021, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influenceur et handicapé : trop stylé !?!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'enseignement supérieur, de la recherche et de l'innovation, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plaidoyer citoyen, un ressort de la participation à Wikipédia ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Doutreix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wikis et Wikipédia : défis et enjeux de la participation et du développement des communautés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS - panel 543, May 2021, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upgrade, Name, Shame and Make fun : le grand écart des médias d’information entre promotion involontaire et dévoilement des opérations d’astroturfing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Benrahhal Serghini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroturfing, de l’usurpation à la manipulation du débat public ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des Controverses et de la Communication Sensible (ACCS), Nov 2021, Paris, France. https://academie-ccs.org/astroturfing-seminaire/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civil society organisations’ advocacy discourse on Covid-19 contact tracing applications: prolepsis in hybrid organisations’ rhetoric and identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Khatchatourov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st Annual ICA Conference : Engaging the Essential Work of Care: Communication, Connectedness, and Social Justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Communication Association Conference, May 2021, Washington D.C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours des think tanks français sur le numérique et les Big data comme leviers de dynamisme territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Value Chain in Science &amp; Territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Serris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance économique dans les approches et démarches &amp;quot;Qualité de Vie au Travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication à l’épreuve et au secours de la santé au travail : regards académiques sur la prévention des risques professionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Université Paris-Est Marne-la-Vallée, IFIS, laboratoire Dicen-IDF, Jun 2019, Serris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire et contrefaire des discours scientifiques : une forme « normale » de communication stratégique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le côté obscur de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Org&amp;Co, Université Bordeaux Montaigne, laboratoire MICA, Mar 2019, Pessac, France. pp.278-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la RMA à la guerre infocentrée : retours d’expérience sur les promesses inaccomplies de la numérisation et du big data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSSI - Méthodes et stratégies de gestion de l'information par les organisations : des "big data" aux "thick data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montréal, France. pp.50-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the name of general interest: the &amp;quot;literary&amp;quot; lobbying strategy of French industry captains and think tanks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA Post-conference, Lobbying and Democracy: The Voice of Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International communication association, May 2018, Prague (CZ), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information, lobbying et plaidoyer sur le devoir de vigilance : l’éthique des sources, termes et citations en journalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Margueritat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Dameme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Oladipupo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information-Communication : le recours à l’éthique en contexte numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VIe conférence « Document numérique et société », Sep 2018, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unconscious and strategic ventriloquisms in managers' discourse: corporate top-down face-to-face communication norms and trainings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Maas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA Pre-conference - Voice and Voices: Exploring Tensions Between Plurivocity and Univocity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Communication Association, May 2018, Prague (CZ), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphonic contents and monophonic core - Comparing Chinese diplomatic Twitter accounts in Ottawa and Brussels for use for public diplomacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arifon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA preconference Voice and voices: Exploring tensions between plurivocity and univocity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International communication association, May 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Second-Track Diplomacy of French IR and Security Studies Think Tankers: Insights on Minor Players of Transnational Mediations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plural Diplomacies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Matej Bel, LAREQUOI, EuropaNova, Oct 2017, Banská Bystrica, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’institutionnalisation de « monstres organisationnels » par l’écriture, l’éditorialisation et la médiatisation d’écrits d’influence : les groupes de réflexion (think tanks) français et les politiques de l’emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ACFAS - 432, Entre marché, état et société civile : Explorer la nature paradoxale des organisations hybrides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diplomatie parallèle des think tanks français internationalistes : les propriétés capacitantes de l’hybridité organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ACFAS - 432, Entre marché, état et société civile : Explorer la nature paradoxale des organisations hybrides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception du professionnalisme de chargés de communication atypiques car formés aux métiers de l’intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cansell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel du RESIPROC : La profession de communicateur : parcours atypiques et recherche de statuts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau international sur la professionnalisation des communicateurs (RESIPROC), May 2017, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How teaching lobbying and research on lobbying relate in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUPRERA groupwork on lobbying seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUPRERA, May 2016, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le spectacle des risques professionnels : théâtre d'entreprise et santé-sécurité au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vaxelaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et loisirs ou comment le travail se transforme par et dans le divertissement et comment le divertissement se requalifie en travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Neuilly-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept d’exposome et la santé environnementale : communiquer pour se soustraire au temps extrinsèque vecteur de risques psychosociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps, temporalités et information-communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing practical and critical approaches together in teaching communication skills and “savoir-être” to business intelligence students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Management Game of Communication. How PR/Corporate Communication Supports Organizations and What Communicators Can Learn from Management Disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUPRERA, BI Norwegian Business School, Oct 2015, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique et sécurité de l’information : la fonte du secret et l’effacement des frontières organisationnelles à l’ère du réchauffement numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cansell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne du laboratoire DICEN-Idf (participation sur invitation). Valeurs et usages du secret : transparence, dissimulation et révélation de l’information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DICEN-Idf, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where is polyphony in Dunkerque grey-green city magazines?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Deloge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication and the City: Voices, Spaces, Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Leeds, Urban Communication Foundation &amp; Institute of Communications Studies University of Leeds, Jun 2013, Leeds (UK), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortifère ou vital, les normes de travail exprimées sur les écrans de cinéma français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiquer dans un monde de normes. L'information et la communication dans les enjeux contemporains de la " mondialisation ".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Roubaix, France. pp.75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839228v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnographie et étude des supports et processus de communication : plaidoyer pour la pluralité des méthodes et le flirt avec les limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">81e congrès de l'ACFAS. Colloque 435 : L'ethnographie organisationnelle : pratiques émergentes et contributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Laval, May 2013, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porte-parolat, ventriloquie et diplomatie parallèle : les think tanks français s’intéressant aux questions internationales et de défense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie intellectuelle, diplomatie culturelle, diplomatie entrepreneuriale : visions, valeurs et véhicules de l’intégration européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau des associations francophones de science politique, IPSA, FESP, ABSP, AFSP, Luxpol, Société québecoise de science politique, Apr 2013, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication audiovisuelle des entreprises de théâtre d’entreprise comme travail artistique et commercial : montrer, expliquer, rassurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images du travail, travail des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRESCO, MSHS et Université de Poitiers, Feb 2013, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence économique et le secret et à l’ère du web 2.0. : renouveau des savoir-faire, savoir-être et discours professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cansell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valorisations économiques et symboliques du SECRET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire co-organisé par GERIICO et DICEN-Idf, Mar 2013, Roubaix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stratégie matérialiste de communication de la Communauté urbaine de Dunkerque : comment conjurer la critique du développement durable et concilier le vert et le gris ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Deloge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie des approches critiques du développement et de la ville durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8 / UMR LAVUE (CNRS) / Ecole Nationale d’Architecture Paris-Val de Seine, Feb 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes d’information comme objets et sujets symboliques dans les films de fiction : panoptique et dévirtualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication du symbolique et symbolique de la communication dans les sociétés modernes et postmodernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque international ORC IARSIC-ESSACHESS, Université Paul Valéry et ORHA/CREGO EA 4557, Nov 2012, Béziers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formations s’inspirant du théâtre : jouer pour ne pas être joué ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acteurs, Auteurs, Spectateurs. Quelle place et quel(s) rôle(s) pour les individus et les groupes au sein des dispositifs et des processus communicationnels ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIMEOS, Nov 2012, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux savoir-faire et savoir être des professionnels de l’IE : des geeks communicatifs et éthiciens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Chatibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Namane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information, incertitudes, intelligences. Colloque spécialisé en sciences de l'information (COSSI), 4e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire PROVIS de l’Université de Moncton, Campus de Shippagan et Institut de la communication et des technologies numériques (ICOMTEC) de l’Université de Poitiers., Jun 2012, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autocensure et outrance dans la figuration du bonheur au travail dans les films français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ve Rencontres Droit et cinéma : Censure et cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de La Rochelle, Jun 2012, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avènement d’une culture de l’IE ? Processus de professionnalisation et de légitimation des métiers et fonctions de l’intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information, incertitudes, intelligences. Colloque spécialisé en sciences de l'information (COSSI), 4e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire PROVIS de l’Université de Moncton, Campus de Shippagan et Institut de la communication et des technologies numériques (ICOMTEC) de l’Université de Poitiers, Jun 2012, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationalités managériales et communicationnelles des formations externalisées ayant trait au stress professionnel », in Actes du colloque international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In-formation et communications organisationnelles : Entre normes et formes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rennes, Région indéterminée. pp.191 - 202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre d’entreprise : discret cheval de Troie de la critique des nouvelles pathologies organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACFAS 10, 78ème Congrès de l’Association francophone pour le savoir - L’identité, la responsabilité et l’autorité dans les organisations par projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montréal, May 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expertise comme simulacre a-dialogique ? La tentative d’importation du modèle d’expertise anglo-saxon incarné par les think tanks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national des sciences de l’information. "Questionner les pratiques d’information et de communication : Agir professionnel et agir social" : Actes du XVe Congrès des sciences de l’information et de la communication, Universités de Bordeaux (vol. 1). SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Scholars Participation In Foreign And Security Decision-Making: A Reluctantly Adjusting Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Capitalism, Governance and Community: toward a corporate millennium? IPSA XVIIIe symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Political Science Association, Aug 2000, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception polyphonique d’un jeu sérieux multivalent sur la régulation, la déontologie et l’éthique de l’influence, l’XP#CharlieDilemme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Zetlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Challah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Benrahhal Serghini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIRES, Diversité et réussite[s]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Nantes (France), France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Citizenship Advocacy: Empowering Children Through Community Holidays and Outdoor Adventures as Global Common Goods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Thirot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonia Pedro Sebastião; Anne-Marie Cotton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Public Goods Communication: Mapping Actors, Policies, and Narratives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature, pp.91-114, 2025, 978-3-031-90667-1. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-90667-1_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 1. The Pharmaceutical Treatment of Premature Ejaculation: &amp;quot;Gray-Zone Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Corroy; Christelle Chauzal-Larguier; Aurélie Pourrez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Experts in the Media. Volume 2: Between Legitimacy and Controversy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wiley &amp; Sons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-17, 2024, 978-1-78630-976-1. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394316885.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement pharmaceutique de l'éjaculation précoce : une communication en &amp;quot;clair-obscur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Corroy, Christelle Chauzal Larguier, Aurélie Pourrez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertes, experts en santé dans les médias. Entre légitimité et controverses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-42, 2024, Ingénierie de la santé et société, 9781784059934</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux institutionnels, normatifs et pédagogiques de la contribution aux articles de Wikipédia sur les risques professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Doutreix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marta Severo; Lionel Barbe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wikipédia, objet de médiation et de transmission des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Paris Nanterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-78, 2021, 978-2-84016-388-6. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pupo.15095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence à l'ère numérique : méthodes et stratégies classiques et innovantes de lobbying et de plaidoyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Guillot; Sarah Benmoyal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les fondamentaux de la communication:Pratiques et métiers en évolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck Supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 221-238, 2021, Les fondamentaux de la communication : pratiques et métiers en évolution, 9782807329256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régimes de sincérité et de vérité des livrables des prestataires de services en intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Balicco; Evelyne Broudoux; Ghislaine Chartron; Viviane Clavier; Isabelle Pailliart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éthique en contexte info-communicationnel numérique : déontologie, régulation, algorithme, espace public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck Supérieur; De Boeck Supérieur, pp.53-70, 2018, 9782807315778. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.balic.2018.01.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication événementielle des think tanks patronaux sur le miroir de twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie P. Alemanno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication organisationnelle, management et numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IV, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.251-261, 2015, Narrations managériales au pays du numérique, 978-2-343-05210-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dédoublement numérique des consultants en IE sur Linkedin et Viadeo au service de leur recherche d'informations et légitimité professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joumana Boustany, Evelyne Broudoux, Ghislaine Chartron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La médiation numérique. Renouvellement et diversification des pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.93-105, 2013, 9782804186050. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.chron.2013.01.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des think tanks producteurs de ‘valeurs publiques’ et de légitimités privées : discours et stratégies de communication sur la RSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lamarche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Madina Rival; Frank Bournois; Véronique Chanut. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence économique et lobbying au crible des valeurs publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Eska, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les promesses du théâtre d’entreprise : entre performance et critique du management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoit Cordelier, Gino Gramaccia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management par projet. Les identités incertaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l’Université du Québec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 978-2-7605-3452-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dévirtualisation des systèmes d’information dans les films de fiction : personnification, toute-puissance et malfaisance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Cotte (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettre en visibilité le travail numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EME Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-102, 2012, 978-2-8066-0835-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les think tanks français. Au cœur des débats, en marge des décisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsa Tulmets, Dorota Dakowoska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le partenariat franco-allemand. Entre européanisation et transnationalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.139-159, 2011, Chaos International, 978-2-296-13903-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prestigieux mais décalés&amp;quot; : des étudiants parlent des diplomates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samy Cohen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les diplomates. Négocier dans un monde chaotique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 213, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autrement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.168-176, 2002, Collection Mutations, 978-2914872072</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Public Policy Research Institutes and their Political Impact as Another Illustration of the French Exception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kent WEAVER, James G. McGANN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Think Tanks and Civil Societies: Catalyst for Ideas and Action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Transaction Press, pp.139-168, 2000, 978-0765800329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxinomie et légitimité des think tanks français : l’institutionnalisation d’organisations 'monstres' par l’écriture, l’éditorialisation et la médiation d’écrits d’influence des politiques de l’emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId212"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0CC10389"/>
+    <w:nsid w:val="2A57213F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-gustave-eiffel.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7514-8128" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dicen-idf.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cipen.univ-gustave-eiffel.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cipen.univ-gustave-eiffel.fr/poles/pedagogie/charlie-dilemme" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://innto.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfsic.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://genic.hypotheses.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://org-co.fr/accueil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://euprera.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resiproc.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094696v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell Hobbs" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Alexandre Huang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Desmoulins" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pubrev.2025.102594" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920010v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Dram&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05006861v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070033v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Seccardini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JCOM-04-2022-0039" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321380v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Vose" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553938v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Kervasdou&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718331v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553939v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tro&#235;l-Guy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462478v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.10422" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462450v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nardone" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Benrahhal Serghini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.9yudgyqqa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726796v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.12264" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531568v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158179v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Eppstein" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.10762" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275764v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Le Moing-Maas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.161.0047" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276000v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alloing" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Kembellec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariannig Le B&#233;chec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275931v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rondot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.081.0158" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276097v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cansell" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Oursel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353953v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987776v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mohli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.6692" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309263v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275766v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.vi5.913" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298885v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Seignobos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.7106" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275768v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2095" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276051v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715841v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01281317v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01281874v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.503" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110341v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcdm1.010.0071" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05411844v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ferreira Gaspar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bourdin Karlen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacra Tomisawa-Schumacher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Madinier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05193436v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05338633v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Ranjeva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05418765v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Houli&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perissat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fouch&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Zimmer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05110382v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05301949v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05193466v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Defilippi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05193384v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921444v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921507v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921475v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593398v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903324v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557110v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Zetlaoui" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Debray" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Challah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Serghini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04740655v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesma Jaber" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921578v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921538v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921698v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921611v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593414v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain V&#233;tois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921823v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718370v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638221v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Doutreix" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718359v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718387v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105578v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462459v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462474v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224079v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070011v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069978v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armen Khatchatourov" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520014v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05301968v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554508v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984391v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105689v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519998v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Margueritat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Couderc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Dameme" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oladipupo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105681v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105685v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arifon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105654v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984384v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984409v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571874v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moinet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105649v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531746v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bourret" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096683v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaxelaire" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105647v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519962v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105697v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944079v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05301903v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deloge" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00839228v3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520316v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519942v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04832460v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353992v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301874v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05301929v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Faucon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Chatibi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Namane" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05301973v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05301936v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01281318v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01289029v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110297v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110377v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553957v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110366v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Thirot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-90667-1_7" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921770v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley-vch.de/en/areas-interest/humanities-social-sciences/communication-media-studies-12co/general-communication-media-studies-12co0/health-experts-in-the-media-volume-2-978-1-78630-976-1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394316885.ch1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553935v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/expertes-experts-en-sante-dans-les-medias/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531687v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.4000/books.pupo.15040" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.15095" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196735v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807329256-les-fondamentaux-de-la-communication" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984147v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.balic.2018.01.0051" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276124v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=article&amp;amp;no=30357" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276136v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782804186043-la-mediation-numerique-renouvellement-et-diversification-des-pratiques" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.chron.2013.01.0093" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809586v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lamarche" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279762v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/management-par-projet-1981.html" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279718v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/Loisirs/Livre/mettre-en-visibilite-le-travail-numerique-9782806608352/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01289571v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110330v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/Catalogue/(collection)/Mutations--903" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110353v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02873597v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-gustave-eiffel.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7514-8128" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dicen-idf.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cipen.univ-gustave-eiffel.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cipen.univ-gustave-eiffel.fr/poles/pedagogie/charlie-dilemme" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://innto.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfsic.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://genic.hypotheses.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://org-co.fr/accueil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://euprera.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resiproc.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094696v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell Hobbs" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Alexandre Huang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Desmoulins" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pubrev.2025.102594" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920010v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Dram&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05006861v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070033v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Seccardini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JCOM-04-2022-0039" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321380v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Vose" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553938v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Kervasdou&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718331v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553939v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tro&#235;l-Guy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462478v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.10422" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462450v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nardone" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Benrahhal Serghini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.9yudgyqqa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726796v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.12264" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531568v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158179v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Eppstein" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.10762" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275764v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Le Moing-Maas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.161.0047" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276097v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cansell" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Oursel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276000v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alloing" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Kembellec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariannig Le B&#233;chec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275931v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rondot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.081.0158" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353953v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987776v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mohli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.6692" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309263v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275766v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.vi5.913" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298885v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Seignobos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.7106" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275768v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2095" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276051v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715841v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01281317v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01281874v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.503" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110341v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcdm1.010.0071" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05580189v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05619188v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05411844v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ferreira Gaspar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bourdin Karlen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacra Tomisawa-Schumacher" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Madinier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05193436v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05110382v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05418765v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Houli&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perissat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fouch&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Zimmer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05338633v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Ranjeva" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05301949v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05193466v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Defilippi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05193384v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921444v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903324v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557110v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Zetlaoui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Debray" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Challah" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Serghini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593398v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921475v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921507v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921538v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04740655v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesma Jaber" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921578v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921698v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921611v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593414v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain V&#233;tois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921823v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718370v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638221v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Doutreix" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718359v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718387v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105578v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070011v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462474v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224079v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462459v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069978v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armen Khatchatourov" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520014v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05301968v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554508v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984391v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105689v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519998v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Margueritat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Couderc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Dameme" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oladipupo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105681v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105685v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arifon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105654v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984384v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984409v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571874v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moinet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105649v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096683v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaxelaire" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531746v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bourret" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105647v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519962v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05301903v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deloge" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00839228v3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520316v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105697v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944079v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519942v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04832460v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301874v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353992v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05301929v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Faucon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Chatibi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Namane" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05301973v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05301936v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01281318v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01289029v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110297v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110377v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553957v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110366v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Thirot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-90667-1_7" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921770v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley-vch.de/en/areas-interest/humanities-social-sciences/communication-media-studies-12co/general-communication-media-studies-12co0/health-experts-in-the-media-volume-2-978-1-78630-976-1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394316885.ch1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553935v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/expertes-experts-en-sante-dans-les-medias/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531687v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.4000/books.pupo.15040" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.15095" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196735v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807329256-les-fondamentaux-de-la-communication" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984147v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.balic.2018.01.0051" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276124v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=article&amp;amp;no=30357" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276136v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782804186043-la-mediation-numerique-renouvellement-et-diversification-des-pratiques" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.chron.2013.01.0093" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809586v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lamarche" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279762v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/management-par-projet-1981.html" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279718v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/Loisirs/Livre/mettre-en-visibilite-le-travail-numerique-9782806608352/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01289571v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110330v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/Catalogue/(collection)/Mutations--903" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110353v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02873597v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>