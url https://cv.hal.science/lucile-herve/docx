--- v0 (2026-04-13)
+++ v1 (2026-05-15)
@@ -193,325 +193,325 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the supplementation with a combination of plant extracts on sow and piglet performance and physiology during lactation and around weaning</w:t>
+                <w:t xml:space="preserve">MiRNome variations in milk fractions during feed restrictions of different intensities in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Antoine Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Merlot</w:t>
+                <w:t xml:space="preserve">Johann Laubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 101, pp.skad282. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (1), pp.680. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jas/skad282⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-023-09769-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04197737v1</w:t>
+                <w:t xml:space="preserve">hal-04284310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MiRNome variations in milk fractions during feed restrictions of different intensities in dairy cows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of the supplementation with a combination of plant extracts on sow and piglet performance and physiology during lactation and around weaning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Leduc</w:t>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+                <w:t xml:space="preserve">Amaury Greuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Laloë</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucile Herve</w:t>
+                <w:t xml:space="preserve">Laurent Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Laubier</w:t>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (1), pp.680. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 101, pp.skad282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-023-09769-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jas/skad282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04284310v1</w:t>
+                <w:t xml:space="preserve">hal-04197737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To what extent does the composition of batches formed at the sorting facility influence the subsequent growth performance of young beef bulls? A French observational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -623,51 +623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie C Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Georgelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -783,51 +783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Vanbergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JDS Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 1 (2), pp.50-54. </w:t>
@@ -865,64 +865,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milk yield loss in response to feed restriction is associated with mammary epithelial cell exfoliation in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1012,64 +1012,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cellular mechanisms underlying mammary tissue plasticity during lactation in ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1137,77 +1137,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxytocin induces mammary epithelium disruption and could stimulate epithelial cell exfoliation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1254,64 +1254,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mammary epithelium disruption and mammary epithelial cell exfoliation during milking in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1382,304 +1382,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of personality tests to use in the field, stable over time and across situations, and linked to horses' show jumping performance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Regulation of cell number in the mammary gland by controlling the exfoliation process in milk in ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marianne Vidament</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2016.01.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 99 (1), pp.854-863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2015-9964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01353243v1</w:t>
+                <w:t xml:space="preserve">hal-01455878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of cell number in the mammary gland by controlling the exfoliation process in milk in ruminants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Development of personality tests to use in the field, stable over time and across situations, and linked to horses' show jumping performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 99 (1), pp.854-863. </w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 176, pp.43-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2015-9964⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2016.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455878v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mammary epithelial cells isolated from milk are a valuable, non-invasive source of mammary transcripts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1758,51 +1758,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donner la possibilité aux vaches laitières de diversifier leur régime alimentaire : effets sur l’ingestion et leur bien-être</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1866,51 +1866,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowing dairy cows to diversify their diet: effects on feed intake and welfare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1968,1036 +1968,1036 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulations nutritionnelles de la persistance de la lactation chez les ruminants laitiers</w:t>
+                <w:t xml:space="preserve">Hormonal and nutritional regulations of lactation persistency in dairy ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Wiart-Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion "Glande mammaire, lait" Galactinnov</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE Op+lait, Oct 2024, Tours, France</w:t>
+              <w:t xml:space="preserve">Biology of Lactation in Farm Animals (BOLFA) &amp; International Congress on Farm Animal Endocrinology (ICFAE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP; University of Bern, Aug 2024, Bern, Switzerland. pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05559391v1</w:t>
+                <w:t xml:space="preserve">hal-04696111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hormonal and nutritional regulations of lactation persistency in dairy ruminants</w:t>
+                <w:t xml:space="preserve">Régulations nutritionnelles de la persistance de la lactation chez les ruminants laitiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Wiart-Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Lactation in Farm Animals (BOLFA) &amp; International Congress on Farm Animal Endocrinology (ICFAE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP; University of Bern, Aug 2024, Bern, Switzerland. pp.25</w:t>
+              <w:t xml:space="preserve">Réunion "Glande mammaire, lait" Galactinnov</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE Op+lait, Oct 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04696111v1</w:t>
+                <w:t xml:space="preserve">hal-05559391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'automédication : qu'en est-il chez nos espèces domestiques ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of behavioural pattern associated with mastitis in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Costes-Thiré</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yaneth Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Chow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna H Stygar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta V. Berteselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Consortium SOSAgro et du Métaprogramme SANBA " L'automédication dans le monde animal "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.500</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04802954v1</w:t>
+                <w:t xml:space="preserve">hal-04202476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hormonal and nutritional regulations of lactation persistency in dairy cows</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Identification of behavioral patterns associated with acidosis in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaneth Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Chow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Delaby</w:t>
+                <w:t xml:space="preserve">Anna H Stygar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lacasse</w:t>
+                <w:t xml:space="preserve">Greta V. Berteselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADSA annual meeting 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American dairy science Association, Jun 2023, Ottawa, Canada. pp.145</w:t>
+              <w:t xml:space="preserve">2023 ICAR/Interbull Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Toledo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04202902v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04202589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of behavioral patterns associated with acidosis in dairy cows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Hormonal and nutritional regulations of lactation persistency in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Chow</w:t>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna H Stygar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Greta V. Berteselli</w:t>
+                <w:t xml:space="preserve">Pierre Lacasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 ICAR/Interbull Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Toledo, Spain</w:t>
+              <w:t xml:space="preserve">ADSA annual meeting 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American dairy science Association, Jun 2023, Ottawa, Canada. pp.145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04202589v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04202902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of behavioural pattern associated with mastitis in dairy cows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L'automédication : qu'en est-il chez nos espèces domestiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Costes-Thiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ginane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.500</w:t>
+              <w:t xml:space="preserve">Séminaire du Consortium SOSAgro et du Métaprogramme SANBA " L'automédication dans le monde animal "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04202476v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04802954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of plant-derived products supplementation on sow and piglet physiology</w:t>
+                <w:t xml:space="preserve">Feed restriction affects protein and microRNA levels in dairy cows' milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Antoine Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EAAP, Aug 2021, Davos, Switzerland. pp.358</w:t>
+              <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. pp.620</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03212554v1</w:t>
+                <w:t xml:space="preserve">hal-03318595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feed restriction affects protein and microRNA levels in dairy cows' milk</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of plant-derived products supplementation on sow and piglet physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Leduc</w:t>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L Bianchi</w:t>
+                <w:t xml:space="preserve">Amaury Greuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gelé</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. pp.620</w:t>
+              <w:t xml:space="preserve">, EAAP, Aug 2021, Davos, Switzerland. pp.358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318595v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03212554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi et comment repenser les pratiques d’allotement des broutards en vue de l’engraissement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Morel-Journel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Assie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3065,51 +3065,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts de la composition des lots de broutards sur leurs performances en engraissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3238,51 +3238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Ghent, Belgium. 718 p</w:t>
@@ -3305,277 +3305,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des algorithmes pour gérer les flux d’approvisionnement des broutards en France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Optimiser le fonctionnement de son élevage : des outils d’auto-diagnostic sur mobile : Retour d’expérience sur une application mobile de mesure du bien-être animal.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salon international des Productions Animales - Space 2019 - Les rendez-vous de l'Inra</w:t>
+              <w:t xml:space="preserve">Space – Salon international des Productions Animales - Les matinales de l’IFIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790699v1</w:t>
+                <w:t xml:space="preserve">hal-03361855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimiser le fonctionnement de son élevage : des outils d’auto-diagnostic sur mobile : Retour d’expérience sur une application mobile de mesure du bien-être animal.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Des algorithmes pour gérer les flux d’approvisionnement des broutards en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Morel-Journel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeta Vergu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Assie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space – Salon international des Productions Animales - Les matinales de l’IFIP</w:t>
+              <w:t xml:space="preserve">Salon international des Productions Animales - Space 2019 - Les rendez-vous de l'Inra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03361855v1</w:t>
+                <w:t xml:space="preserve">hal-02790699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cellular mechanisms underlying mammary tissue plasticity during lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3755,51 +3755,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feed restriction increases mammary epithelial cell exfoliation rate in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3889,64 +3889,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myoepithelial cell contraction participates in mammary epithelial cell exfoliation in cow milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4014,77 +4014,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cellules épithéliales mammaires dans le lait comme indicateur du turnover cellulaire dans la mamelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4116,260 +4116,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of cell number in the mammary gland via the control of the exfoliation process in milk in ruminants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Validation de tests de tempérament adaptés aux conditions de terrain et relation avec l’utilisation pour le CSO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Orlando, United States. pp.219</w:t>
+              <w:t xml:space="preserve">41. Journée de la Recherche Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01211053v1</w:t>
+                <w:t xml:space="preserve">hal-02743710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation de tests de tempérament adaptés aux conditions de terrain et relation avec l’utilisation pour le CSO</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Regulation of cell number in the mammary gland via the control of the exfoliation process in milk in ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41. Journée de la Recherche Equine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Mar 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Orlando, United States. pp.219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743710v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4387,103 +4387,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la supplémentation en produits à base de plantes sur la physiologie des truies et des porcelets pendant la lactation et au sevrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Greuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54. Journées de la recherche porcine (JRP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, En ligne, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4515,320 +4515,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03627953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of day length and inhibition of prolactin on the mammary epithelial cell exfoliation process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L'exfoliation des cellules épithéliales mammaires chez la vache laitière comme biomarqueur de l'adaptation à la restriction alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Souchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Poton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lamberton</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Gand, Belgium. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 25, 2019, Annual Meeting of the European Association for Animal Production</w:t>
+              <w:t xml:space="preserve">Défis scientifiques Phase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02306112v1</w:t>
+                <w:t xml:space="preserve">hal-02738430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'exfoliation des cellules épithéliales mammaires chez la vache laitière comme biomarqueur de l'adaptation à la restriction alimentaire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Effect of day length and inhibition of prolactin on the mammary epithelial cell exfoliation process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Souchet</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Poton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Portanguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lamberton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Défis scientifiques Phase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, Recueil des résumés</w:t>
+              <w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Gand, Belgium. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 25, 2019, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738430v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La régulation hormonale de l’exfoliation des cellules épithéliales mammaires au cours de la traite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4896,90 +4896,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of feed restriction and nature of forage on the mammary exfoliation rate in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Vanbergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5030,51 +5030,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du processus d’exfoliation des cellules épithéliales mammaires au cours de la traite chez la vache laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5194,51 +5194,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Vanbergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5276,51 +5276,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing the mammary epithelial cell exfoliation process during milking in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5395,351 +5395,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cellules épithéliales du lait, une alternative aux biopsies mammaires chez les ruminants laitiers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution de la lipolyse spontanée du lait de vache au cours de la traite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Cirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Vanbergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Opal et Francopa : place des méthodes de remplacement en expérimentation biologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Paris, France. , 2015, Place des méthodes de remplacement en expérimentation biologique</w:t>
+              <w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Paris, France. Institut de l'Elevage - INRA, Rencontres autour des Recherches sur les Ruminants, 2015, 22èmes Rencontres Recherches Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742083v1</w:t>
+                <w:t xml:space="preserve">hal-02744124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de la lipolyse spontanée du lait de vache au cours de la traite</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Les cellules épithéliales du lait, une alternative aux biopsies mammaires chez les ruminants laitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Poton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Paris, France. Institut de l'Elevage - INRA, Rencontres autour des Recherches sur les Ruminants, 2015, 22èmes Rencontres Recherches Ruminants</w:t>
+              <w:t xml:space="preserve">Colloque Opal et Francopa : place des méthodes de remplacement en expérimentation biologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Paris, France. , 2015, Place des méthodes de remplacement en expérimentation biologique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744124v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of personality of young jumping saddle horses and ponies: validation of simple tests performed during breeding evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Equitation Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Tjele, Denmark. Danish Centre for Food and Agriculture, DCA Report, N° 044, 130 p., 2014, 10th International Equitation Science Conference</w:t>
@@ -5800,51 +5800,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exfoliation des cellules épithéliales mammaires : mécanismes de régulation, rôle dans la détermination du nombre de cellules dans la glande mammaire et influence sur la production laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie animale. Agrocampus Ouest, 2017. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017NSARB304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5961,51 +5961,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6894EB93"/>
+    <w:nsid w:val="82C8F86E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6192,51 +6192,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucile-herve" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1638-6361" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197737v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Greuter" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hugonin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skad282" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284310v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leduc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laubier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09769-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02901312v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cornette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Loiseau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Assi&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2020.104936" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437641v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie C Perez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Meurisse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Georgelin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Constantin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2019.112453" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131023v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dutreuil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Vanbergue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jdsc.2020-18473" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054474v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux V&#233;ron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Portanguen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jj Gross" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15398" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263857v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lollivier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Finot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119000624" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869882v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10911-018-9400-8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637740v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R M Bruckmaier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-13166" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353243v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Philippon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vidament" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2016.01.005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455878v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-9964" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630985v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2015.00323" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05363016v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Delagarde" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248552v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559391v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart-Letort" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaillard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696111v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802954v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Costes-Thir&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04202902v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacasse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04202589v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaneth G&#243;mez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chow" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna H Stygar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta V. Berteselli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04202476v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212554v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318595v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bianchi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gel&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361446v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Morel-Journel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Assie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mercier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Vergu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790711v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737794v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Beaugrand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Poizat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790699v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361855v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948627v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904400v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dessauge" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607817v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamberton" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poton" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/asasann.2017.345" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455916v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Mustiere" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743429v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211053v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743710v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cosson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Yvon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627953v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306112v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738430v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Souchet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737188v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Bruckmaier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607547v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/asasann.2017.348" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455917v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455939v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cirot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455914v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Philau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742083v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744124v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vanbergue" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740222v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Neveux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02787106v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017NSARB304" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucile-herve" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1638-6361" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284310v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leduc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laubier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09769-5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197737v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Greuter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hugonin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skad282" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02901312v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cornette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Loiseau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Assi&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2020.104936" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437641v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie C Perez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Meurisse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Georgelin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Constantin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2019.112453" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131023v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dutreuil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Vanbergue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jdsc.2020-18473" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054474v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux V&#233;ron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Portanguen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jj Gross" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15398" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263857v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lollivier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Finot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119000624" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869882v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10911-018-9400-8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637740v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R M Bruckmaier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-13166" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455878v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-9964" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353243v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Philippon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vidament" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2016.01.005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630985v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2015.00323" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05363016v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Delagarde" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248552v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696111v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart-Letort" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaillard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559391v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04202476v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaneth G&#243;mez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chow" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna H Stygar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta V. Berteselli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04202589v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04202902v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacasse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802954v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Costes-Thir&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318595v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bianchi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gel&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212554v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361446v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Morel-Journel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Assie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mercier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Vergu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790711v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737794v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Beaugrand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Poizat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361855v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790699v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948627v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904400v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dessauge" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607817v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamberton" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poton" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/asasann.2017.345" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455916v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Mustiere" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743429v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743710v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cosson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Yvon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211053v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627953v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738430v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Souchet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306112v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737188v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Bruckmaier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607547v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/asasann.2017.348" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455917v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455939v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cirot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455914v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Philau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744124v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vanbergue" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742083v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740222v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Neveux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02787106v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017NSARB304" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>