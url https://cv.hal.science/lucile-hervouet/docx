--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1976,213 +1976,213 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel contenu pour le formulaire de consentement en génétique pédiatrique ?: Etude comparative des formulaires de consentement en France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Violences dans la famille en Polynésie française : la construction d’un problème public au prisme du changement social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Hervouet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine de Montgolfier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers pédiatriques et génomique : un changement majeur ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tensions et modernités dans le Pacifique insulaire : Relations postcoloniales et conflits épistémiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH-P, pp.131-150, 2025, 978-2-49361-691-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05444131v1</w:t>
+                <w:t xml:space="preserve">hal-05320616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violences dans la famille en Polynésie française : la construction d’un problème public au prisme du changement social</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quel contenu pour le formulaire de consentement en génétique pédiatrique ?: Etude comparative des formulaires de consentement en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Le Tirant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Hervouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine de Montgolfier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tensions et modernités dans le Pacifique insulaire : Relations postcoloniales et conflits épistémiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cancers pédiatriques et génomique : un changement majeur ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions des archives contemporaines, pp.131-148, 2025, 9782813005496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.9273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05320616v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05444131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -3432,51 +3432,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4310F50B"/>
+    <w:nsid w:val="3AF76C13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3663,51 +3663,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucile-hervouet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2030-5517" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333997v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Hervouet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320609v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Hehn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jolivet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Spitz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Na&#239;ditch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2024.11.002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514007v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chambon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilda Maruhi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heirani Panai" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teragi Teriipaia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph1.092.0057" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320617v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Roux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Stefano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David French" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Giordano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-025-13848-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04694721v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Droin-Mollard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine de Montgolfier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Paule Gimenez-Roqueplo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Flahault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Petit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-024-01653-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04932218v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Droin&#8208;mollard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Lahlou&#8208;lafor&#234;t" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgc4.1955" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320611v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/popvuln.4160" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300435v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alami" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Roren" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Azouvi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desjeux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2022.101701" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038492v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine De Montgolfier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.012.0037" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697020v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Harkouk" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Castel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Hervou&#235;t" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fletcher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjoq-2022-001817" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038491v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.040.0067" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038526v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Lahlou-Lafor&#234;t" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pson-2022-0176" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038516v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Le Tirant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rial-Sebbag" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.9269" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520976v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Poiraudeau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Briot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0158365" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01521298v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.156.0335" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287306v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Bastide" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Regnier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05444131v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9273" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320616v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287309v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320610v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.caste.2019.01.0039" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05156827v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055402v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04831792v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coupier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Julia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-023-01339-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482279v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482283v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406696v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482278v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406702v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406698v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406703v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406704v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320612v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucile-hervouet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2030-5517" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333997v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Hervouet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320609v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Hehn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jolivet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Spitz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Na&#239;ditch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2024.11.002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514007v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chambon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilda Maruhi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heirani Panai" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teragi Teriipaia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph1.092.0057" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320617v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Roux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Stefano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David French" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Giordano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-025-13848-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04694721v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Droin-Mollard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine de Montgolfier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Paule Gimenez-Roqueplo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Flahault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Petit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-024-01653-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04932218v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Droin&#8208;mollard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Lahlou&#8208;lafor&#234;t" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgc4.1955" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320611v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/popvuln.4160" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300435v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alami" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Roren" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Azouvi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desjeux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2022.101701" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038492v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine De Montgolfier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.012.0037" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697020v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Harkouk" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Castel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Hervou&#235;t" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fletcher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjoq-2022-001817" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038491v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.040.0067" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038526v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Lahlou-Lafor&#234;t" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pson-2022-0176" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038516v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Le Tirant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rial-Sebbag" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.9269" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520976v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Poiraudeau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Briot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0158365" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01521298v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.156.0335" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287306v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Bastide" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Regnier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320616v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05444131v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9273" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287309v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320610v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.caste.2019.01.0039" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05156827v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055402v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04831792v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coupier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Julia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-023-01339-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482279v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482283v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406696v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482278v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406702v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406698v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406703v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406704v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320612v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>