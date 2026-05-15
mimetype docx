--- v1 (2026-04-06)
+++ v2 (2026-05-15)
@@ -91,50 +91,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0003-2030-5517</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=MLcnGJYAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -158,1687 +179,1687 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violences patriarcales ou violences intrafamiliales ? Une action publique façonnée par le culturalisme en Polynésie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Hervouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SociologieS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 2, http://journals.openedition.org/sociologies/25411</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05333997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative study on the basic psychological needs of diabetic patients within the Facebook group of the “Slow Diabetes” movement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Hervouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Naïditch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 70 (2), pp.141-155. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.psfr.2024.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05320609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Je te crois ». Révéler l’inceste, une épreuve professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Hervouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tilda Maruhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heirani Panai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teragi Teriipaia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sociographe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, n° 92 (4), pp.57-69. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/graph1.092.0057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05514007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceptability of risk-based breast cancer screening among professionals and healthcare providers from 6 countries contributing to the MyPeBS study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Hervouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Stefano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David French</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 25 (1), pp.483. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12885-025-13848-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05320617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychological and ethical issues raised by genomic in paediatric care pathway, a qualitative analysis with parents and childhood cancer patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Droin-Mollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine de Montgolfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Paule Gimenez-Roqueplo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Flahault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 32 (11), pp.1446-1455. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41431-024-01653-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04694721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narrative review on ethical and psychological issues raised by genetic and genomic testing in pediatric oncology care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Droin‐mollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Hervouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija Lahlou‐laforêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine de Montgolfier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Genetic Counseling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jgc4.1955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04932218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires biographiques de femmes victimes d’inceste : une vulnérabilité pérenne face aux violences ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Hervouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Populations vulnérables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/popvuln.4160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05320611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges and opportunities for implementing research and science in physical and rehabilitation medicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Alami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Roren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Hervouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Azouvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Desjeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 66 (4), pp.101701. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rehab.2022.101701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’imagination comme levier méthodologique pour mobiliser un questionnement éthique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine De Montgolfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Hervouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française d'éthique appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, N° 12 (1), pp.37-52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfeap.012.0037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04038492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative analysis of the organisational response of a university hospital during the first wave of the COVID-19 crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Harkouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Hervouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fletcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ Open Quality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (2), pp.e001817. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/bmjoq-2022-001817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03697020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui suis-je pour juger ? La production sociale du silence autour des violences sexuelles intrafamiliales en Polynésie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Hervouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, N° 40 (1), pp.67-87. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tt.040.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04038491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les propositions génomiques en oncopédiatrie : bouleversements des temporalités et des repères éthiques — points de vue des patients, des parents et des professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Droin-Mollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Hervouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija Lahlou-Laforêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine de Montgolfier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psycho-Oncologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15 (4), pp.152-157. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/pson-2022-0176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04038526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégrer l’avis de l’enfant dans les décisions de soin : le cas du consentement aux investigations génétiques en oncopédiatrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine de Montgolfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Hervouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Le Tirant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Systèmes de soin, catégorisations et expériences : Quelle(s) spécificité(s) des cancers de l’enfant ?, 23, pp.9269. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/anthropologiesante.9269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04038516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barriers to Effective Postmenopausal Osteoporosis Treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Alami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Hervouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Poiraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (6), pp.e0158365. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0158365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01520976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordonner pour faire évoluer la relation thérapeutique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Hervouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 33 (6), pp.335 - 345. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jgem.156.0335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1848,117 +1869,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensions océaniennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïs Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Hervouet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions de la Maison des Sciences de l'Homme du Pacifique, 2025, 978-2-49361-691-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05287306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1968,388 +1989,388 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violences dans la famille en Polynésie française : la construction d’un problème public au prisme du changement social</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Quel contenu pour le formulaire de consentement en génétique pédiatrique ?: Etude comparative des formulaires de consentement en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Le Tirant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Hervouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine de Montgolfier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tensions et modernités dans le Pacifique insulaire : Relations postcoloniales et conflits épistémiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cancers pédiatriques et génomique : un changement majeur ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions des archives contemporaines, pp.131-148, 2025, 9782813005496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.9273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05320616v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05444131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel contenu pour le formulaire de consentement en génétique pédiatrique ?: Etude comparative des formulaires de consentement en France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Violences dans la famille en Polynésie française : la construction d’un problème public au prisme du changement social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Hervouet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine de Montgolfier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers pédiatriques et génomique : un changement majeur ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tensions et modernités dans le Pacifique insulaire : Relations postcoloniales et conflits épistémiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH-P, pp.131-150, 2025, 978-2-49361-691-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05444131v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïs Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Hervouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Regnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tensions océaniennes: Modernités et fractures postcoloniales dans le Pacifique insulaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de la Maison des Sciences de l'Homme du Pacifique, 2025, 978-2-49361-691-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05287309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pérenniser un dispositif de prévention en échec : le cas du dépistage du cancer colorectal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Hervouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les politiques de lutte contre le cancer en France. Regards sur les pratiques et les innovations médicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l’EHESP, pp.39-58, 2019, 978-2-8109-0726-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ehesp.caste.2019.01.0039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05320610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2359,166 +2380,166 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La responsabilisation dans les organisations : principes, démarche, effets et angles morts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Hervouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Synthèse, Chaire Transformation des organisations et du travail, Sciences Po Paris. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05156827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violences intrafamiliales en Polynésie Française : Approche sociologique quantitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïs Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Hervouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">msh-p. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04055402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2528,728 +2549,728 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oncogenetic for children: ethical and legal analysis of consent forms in the French context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sandra Le Tirant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Hervouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Coupier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55th European Society of Human Genetics (ESHG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Vienne, Austria. pp.333-334, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41431-023-01339-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04831792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les violences conjugales sont-elles un problème de femmes ? Construction et angles morts de l’action publique contre les violences intrafamiliales en Polynésie française.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Hervouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ignorance scientifique, ignorance de genre ? La construction genrée des problèmes de santé publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03482279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Enrôler » des adolescentes dans une enquête sociologique sur la famille en Polynésie française : retour sur un dispositif méthodologique inachevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Hervouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser les familles par le prisme des enfants : défis et enjeux méthodologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03482283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violences intrafamiliales et changement social en Polynésie française : les ressorts d'un cadrage consensuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Hervouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03406696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violences intrafamiliales et changement social en Polynésie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Hervouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème conférences de la recherche en Polynésie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Punaauia, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03482278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le renouvellement de l'action publique en santé au regard de la concertation : le cas des contrats locaux de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Hervouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'études en sociologie : Pratiques coopératives et participatives en santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03406702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de la stratification des femmes en fonction de leur risque dans le cadre d’une approche personnalisée du dépistage du cancer du sein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Hervouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine de Montgolfier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association Française de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03406698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les tensions autour du pilotage du dépistage organisé du cancer colorectal et ses répercussions sur la mobilisation des professionnels de santé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Hervouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Action publique et cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03406703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coopération contrainte. Imposition, contournement et instrumentalisation de la norme de coordination face au cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Hervouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Maison des sciences de l'homme Ange-Guépin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03406704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3259,112 +3280,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un changement social pathogène ? Représentations des effets sociaux du CEP parmi les représentant·es de l’action publique en Polynésie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Hervouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire historique du CEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, https://dictionnaire-cep.upf.pf/notice-cep/un-changement-social-pathogene-representations-des-effets-sociaux-du-cep-parmi-les-representant%c2%b7es-de-laction-publique-en-polynesie-francaise/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05320612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId97"/>
+      <w:footerReference w:type="default" r:id="rId98"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3432,51 +3453,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3AF76C13"/>
+    <w:nsid w:val="8C80D87A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3663,51 +3684,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucile-hervouet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2030-5517" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333997v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Hervouet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320609v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Hehn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jolivet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Spitz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Na&#239;ditch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2024.11.002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514007v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chambon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilda Maruhi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heirani Panai" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teragi Teriipaia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph1.092.0057" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320617v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Roux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Stefano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David French" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Giordano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-025-13848-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04694721v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Droin-Mollard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine de Montgolfier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Paule Gimenez-Roqueplo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Flahault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Petit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-024-01653-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04932218v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Droin&#8208;mollard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Lahlou&#8208;lafor&#234;t" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgc4.1955" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320611v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/popvuln.4160" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300435v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alami" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Roren" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Azouvi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desjeux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2022.101701" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038492v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine De Montgolfier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.012.0037" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697020v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Harkouk" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Castel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Hervou&#235;t" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fletcher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjoq-2022-001817" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038491v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.040.0067" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038526v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Lahlou-Lafor&#234;t" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pson-2022-0176" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038516v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Le Tirant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rial-Sebbag" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.9269" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520976v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Poiraudeau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Briot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0158365" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01521298v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.156.0335" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287306v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Bastide" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Regnier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320616v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05444131v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9273" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287309v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320610v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.caste.2019.01.0039" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05156827v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055402v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04831792v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coupier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Julia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-023-01339-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482279v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482283v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406696v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482278v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406702v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406698v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406703v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406704v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320612v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucile-hervouet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2030-5517" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=MLcnGJYAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333997v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Hervouet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320609v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Hehn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jolivet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Spitz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Na&#239;ditch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2024.11.002" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514007v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chambon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilda Maruhi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heirani Panai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teragi Teriipaia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph1.092.0057" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320617v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Roux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Stefano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David French" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Giordano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-025-13848-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04694721v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Droin-Mollard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine de Montgolfier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Paule Gimenez-Roqueplo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Flahault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Petit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-024-01653-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04932218v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Droin&#8208;mollard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Lahlou&#8208;lafor&#234;t" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgc4.1955" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320611v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/popvuln.4160" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300435v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alami" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Roren" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Azouvi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desjeux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2022.101701" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038492v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine De Montgolfier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.012.0037" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697020v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Harkouk" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Castel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Hervou&#235;t" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fletcher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjoq-2022-001817" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038491v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.040.0067" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038526v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Lahlou-Lafor&#234;t" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pson-2022-0176" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038516v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Le Tirant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rial-Sebbag" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.9269" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520976v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Poiraudeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Briot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0158365" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01521298v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.156.0335" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287306v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Bastide" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Regnier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05444131v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9273" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320616v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287309v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320610v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.caste.2019.01.0039" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05156827v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055402v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04831792v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coupier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Julia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-023-01339-3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482279v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482283v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406696v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482278v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406702v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406698v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406703v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406704v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320612v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>