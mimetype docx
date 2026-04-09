--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -452,295 +452,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04087723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The microbiota of the grapevine holobiont: A key component of plant health</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biostimulation can prime elicitor induced resistance of grapevine leaves to downy mildew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Jacquens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Trouvelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Bettenfeld</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Florence Fontaine</w:t>
+                <w:t xml:space="preserve">Yuko Krzyzaniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of advanced research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jare.2021.12.008⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.art. 998273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.998273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03510070v1</w:t>
+                <w:t xml:space="preserve">hal-03887863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biostimulation can prime elicitor induced resistance of grapevine leaves to downy mildew</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The microbiota of the grapevine holobiont: A key component of plant health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bettenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Cadena I Canals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Jacquens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuko Krzyzaniak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Clément</w:t>
+                <w:t xml:space="preserve">Florence Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.art. 998273. </w:t>
+              <w:t xml:space="preserve">International journal of advanced research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.998273⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jare.2021.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03887863v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VOCs are relevant biomarkers of elicitor-induced defences in grapevine</w:t>
               </w:r>
@@ -1104,325 +1104,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfactin and fengycin contribute to the protection of a Bacillus subtilis strain against grape downy mildew by both direct effect and defence stimulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clone-Dependent Expression of Esca Disease Revealed by Leaf Metabolite Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Li</w:t>
+                <w:t xml:space="preserve">Christelle Lemaître-Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐claire Héloir</w:t>
+                <w:t xml:space="preserve">Claire Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhang Xun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xin Su</w:t>
+                <w:t xml:space="preserve">Christian Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mpp.12809⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.1960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.01960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02911842v1</w:t>
+                <w:t xml:space="preserve">hal-02173779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clone-Dependent Expression of Esca Disease Revealed by Leaf Metabolite Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Moret</w:t>
+                <w:t xml:space="preserve">Surfactin and fengycin contribute to the protection of a Bacillus subtilis strain against grape downy mildew by both direct effect and defence stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Lemaître-Guillier</w:t>
+                <w:t xml:space="preserve">Marie‐claire Héloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Grosjean</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Clément</w:t>
+                <w:t xml:space="preserve">Zhang Xun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Adrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Coelho</w:t>
+                <w:t xml:space="preserve">Xin Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9, pp.1960. </w:t>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2018.01960⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mpp.12809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02173779v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02911842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A plant extract acts both as a resistance inducer and an oomycide against grapevine downy mildew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuko Krzyzaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Trouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2222,51 +2222,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclic lipopeptides from Bacillus subtilis activate distinct patterns of defence responses in grapevine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Farace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Jacquens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2477,51 +2477,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burkholderia phytofirmans PsJN Acclimates Grapevine to Cold by Modulating Carbohydrate Metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Theocharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3821,77 +3821,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25 Forum des jeunes chercheurs Environnement-Santé, Université de Bourgogne Franche-Comté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bourgogne Franche-Comté (COMUE) (UBFC). FRA., Jun 2019, Dijon, France</w:t>
@@ -3946,77 +3946,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International workshop on grapevine trunk diseases (IWGTD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of British Columbia (UBC). CAN., Jul 2019, Penticton, Canada</w:t>
@@ -4196,51 +4196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5046,277 +5046,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du court noué sur la diversité fonctionnelle des champignons mycorhiziens à arbuscules dans des racines et du sol de vigne</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potentialisation de l’efficacité d’un stimulateur de défense par un biostimulant contre le mildiou de la vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Jacquens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Noceto</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Trouvelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuko Krzyzaniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes journées francophones des mycorhizes JFM6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">5. Congress Natural products &amp; Biocontrol 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03711797v1</w:t>
+                <w:t xml:space="preserve">hal-03897740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentialisation de l’efficacité d’un stimulateur de défense par un biostimulant contre le mildiou de la vigne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence du court noué sur la diversité fonctionnelle des champignons mycorhiziens à arbuscules dans des racines et du sol de vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auclair, Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Jacquens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gilles Clément</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Noceto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Congress Natural products &amp; Biocontrol 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Perpignan, France</w:t>
+              <w:t xml:space="preserve">6èmes journées francophones des mycorhizes JFM6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03897740v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03711797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the FanLeaf Virus on the grapevine holobiont : a study from the soil to the leaves</w:t>
               </w:r>
@@ -5546,273 +5546,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05261715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des maladies du bois sur la physiologie de la vigne</w:t>
+                <w:t xml:space="preserve">Clone-dependent expression of grapevine esca disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christia Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Dijon, France. 2018</w:t>
+              <w:t xml:space="preserve">International Congress on Grapevine and Wine Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Logrono, Spain. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785488v1</w:t>
+                <w:t xml:space="preserve">hal-02786229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clone-dependent expression of grapevine esca disease</w:t>
+                <w:t xml:space="preserve">Impact des maladies du bois sur la physiologie de la vigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Trouvelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Jacquens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Adrian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Grapevine and Wine Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Logrono, Spain. , 2018</w:t>
+              <w:t xml:space="preserve">7. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Dijon, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786229v1</w:t>
+                <w:t xml:space="preserve">hal-02785488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new tool for assessment of biostimulants effects on grapevine</w:t>
               </w:r>
@@ -5850,51 +5850,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Heloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Jacquens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuko Krzyzaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Products and Biocontrol 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Perpignan, France. , 2018</w:t>
@@ -6803,51 +6803,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5CD2E8B1"/>
+    <w:nsid w:val="6C6978D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7034,51 +7034,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucile-jacquens" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7102-5836" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642396v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Moret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jacquens" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larignon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Coppin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1394821" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04087723v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trouvelot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemaitre-Guillier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vallet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Douillet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1141700" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03510070v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bettenfeld" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Cadena I Canals" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fernandez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fontaine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jare.2021.12.008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887863v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Krzyzaniak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.998273" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03311901v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dufresne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Chartier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cluzet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26144258" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577411v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Arnault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aveline" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Furet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577471v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evert van Schaik" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911842v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;claire H&#233;loir" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Xun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Su" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12809" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173779v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lema&#238;tre-Guillier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grosjean" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01960" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621957v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Negrel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01085" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629262v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Heloir" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Li Kim Khiook" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2018.10.030" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R31L47BM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622325v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Magnin-Robert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Spagnolo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-02-17-0036-R" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608319v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daire" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Chiltz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945288v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Sawicki" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Baillieul" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vaillant-Gaveau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12321" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B87801RG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634906v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parul Vatsa-Portugala" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essa&#239;d Ait Barka" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12287" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NRQ2SBGJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945258v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Farace" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coutte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Krier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12170" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580273v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Wojnarowiez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-No&#235;lle Petit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Panigai" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2014.48.4.1694" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580116v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Theocharis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bordiec" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Feil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-09-11-0245" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580074v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Colas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Afoufa-Bastien" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043681" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580091v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Letousey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanja Rabenoelina" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP11083" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580238v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Choiselle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dedieu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fricoteaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579962v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-N. Petit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baillieul" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vaillant-Gaveau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jacquens" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Conreux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ern361" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05425094v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bruyant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Hily" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03867889v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Romanet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa David" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roullier-Gall" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261792v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Romanet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vaizant" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577289v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577976v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E van Schaik" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mounier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Noceto" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lien Durney" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788391v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735467v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786036v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robert-Siegwald" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789496v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christia Coelho" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03144058v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vallet J" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillier C" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Lor&#232;ne Goddard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bruez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03170717v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fontaine Florence" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03170710v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Larignon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798663v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Palavioux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04878461v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnotte" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784447v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Auclair" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Hilly" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sportes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711797v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auclair, Anthony" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897740v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888408v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wipf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261715v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785488v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786229v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785861v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03123940v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moret F" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemaitre-Guillec C" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clmeent G" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coelho C" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negrel J" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03124072v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Marchat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04124148v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guillier," TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Marianna" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rouillier-Gall," TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579947v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580049v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Manteau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Devy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Con&#233;j&#233;ro" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9283-0_26" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580499v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bloy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J y Cahurel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cartier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Claverie" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucile-jacquens" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7102-5836" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642396v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Moret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jacquens" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larignon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Coppin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1394821" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04087723v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trouvelot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemaitre-Guillier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vallet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Douillet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1141700" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887863v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Krzyzaniak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.998273" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03510070v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bettenfeld" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Cadena I Canals" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fernandez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fontaine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jare.2021.12.008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03311901v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dufresne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Chartier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cluzet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26144258" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577411v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Arnault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aveline" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Furet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577471v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evert van Schaik" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173779v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lema&#238;tre-Guillier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grosjean" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01960" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911842v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;claire H&#233;loir" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Xun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Su" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12809" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621957v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Negrel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01085" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629262v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Heloir" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Li Kim Khiook" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2018.10.030" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R31L47BM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622325v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Magnin-Robert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Spagnolo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-02-17-0036-R" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608319v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daire" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Chiltz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945288v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Sawicki" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Baillieul" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vaillant-Gaveau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12321" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B87801RG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634906v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parul Vatsa-Portugala" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essa&#239;d Ait Barka" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12287" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NRQ2SBGJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945258v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Farace" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coutte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Krier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12170" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580273v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Wojnarowiez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-No&#235;lle Petit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Panigai" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2014.48.4.1694" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580116v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Theocharis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bordiec" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Feil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-09-11-0245" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580074v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Colas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Afoufa-Bastien" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043681" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580091v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Letousey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanja Rabenoelina" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP11083" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580238v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Choiselle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dedieu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fricoteaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579962v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-N. Petit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baillieul" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vaillant-Gaveau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jacquens" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Conreux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ern361" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05425094v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bruyant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Hily" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03867889v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Romanet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa David" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roullier-Gall" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261792v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Romanet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vaizant" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577289v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577976v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E van Schaik" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mounier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Noceto" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lien Durney" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788391v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735467v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786036v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robert-Siegwald" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789496v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christia Coelho" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03144058v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vallet J" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillier C" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Lor&#232;ne Goddard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bruez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03170717v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fontaine Florence" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03170710v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Larignon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798663v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Palavioux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04878461v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnotte" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784447v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Auclair" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Hilly" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sportes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897740v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711797v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auclair, Anthony" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888408v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wipf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261715v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786229v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785488v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785861v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03123940v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moret F" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemaitre-Guillec C" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clmeent G" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coelho C" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negrel J" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03124072v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Marchat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04124148v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guillier," TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Marianna" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rouillier-Gall," TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579947v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580049v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Manteau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Devy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Con&#233;j&#233;ro" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9283-0_26" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580499v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bloy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J y Cahurel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cartier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Claverie" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>