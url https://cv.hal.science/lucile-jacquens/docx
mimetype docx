--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -2471,295 +2471,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03580273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burkholderia phytofirmans PsJN Acclimates Grapevine to Cold by Modulating Carbohydrate Metabolism</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expression and In Situ Localization of Two Major PR Proteins of Grapevine Berries during Development and after UV-C Exposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Theocharis</w:t>
+                <w:t xml:space="preserve">Steven Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bordiec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Regina Feil</w:t>
+                <w:t xml:space="preserve">Damien Afoufa-Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Jacquens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Baillieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/MPMI-09-11-0245⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (8), pp.e43681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0043681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03580116v1</w:t>
+                <w:t xml:space="preserve">hal-03580074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression and In Situ Localization of Two Major PR Proteins of Grapevine Berries during Development and after UV-C Exposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Burkholderia phytofirmans PsJN Acclimates Grapevine to Cold by Modulating Carbohydrate Metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Theocharis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Colas</w:t>
+                <w:t xml:space="preserve">Sophie Bordiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Afoufa-Bastien</w:t>
+                <w:t xml:space="preserve">Regina Feil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Jacquens</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Baillieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (8), pp.e43681. </w:t>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (4), pp.496-504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0043681⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/MPMI-09-11-0245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03580074v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaf stripe form of esca induces alteration of photosynthesis and defence reactions in presymptomatic leaves</w:t>
               </w:r>
@@ -5546,398 +5546,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05261715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clone-dependent expression of grapevine esca disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christia Coelho</w:t>
+                <w:t xml:space="preserve">A new tool for assessment of biostimulants effects on grapevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Trouvelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Adrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Heloir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Jacquens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuko Krzyzaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Grapevine and Wine Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Logrono, Spain. , 2018</w:t>
+              <w:t xml:space="preserve">Natural Products and Biocontrol 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Perpignan, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786229v1</w:t>
+                <w:t xml:space="preserve">hal-02785861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des maladies du bois sur la physiologie de la vigne</w:t>
+                <w:t xml:space="preserve">Clone-dependent expression of grapevine esca disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christia Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Dijon, France. 2018</w:t>
+              <w:t xml:space="preserve">International Congress on Grapevine and Wine Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Logrono, Spain. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785488v1</w:t>
+                <w:t xml:space="preserve">hal-02786229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new tool for assessment of biostimulants effects on grapevine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact des maladies du bois sur la physiologie de la vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Trouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Jacquens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Adrian</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Products and Biocontrol 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Perpignan, France. , 2018</w:t>
+              <w:t xml:space="preserve">7. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Dijon, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785861v1</w:t>
+                <w:t xml:space="preserve">hal-02785488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clone-dependent expression of grapevine esca-disease. International congress on grapevine and wine research.</w:t>
               </w:r>
@@ -6425,51 +6425,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression Analysis in Grapevine by In Situ Hybridization and Immunohistochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Jacquens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6803,51 +6803,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6C6978D1"/>
+    <w:nsid w:val="951B3CF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7034,51 +7034,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucile-jacquens" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7102-5836" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642396v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Moret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jacquens" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larignon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Coppin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1394821" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04087723v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trouvelot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemaitre-Guillier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vallet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Douillet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1141700" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887863v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Krzyzaniak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.998273" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03510070v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bettenfeld" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Cadena I Canals" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fernandez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fontaine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jare.2021.12.008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03311901v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dufresne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Chartier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cluzet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26144258" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577411v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Arnault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aveline" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Furet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577471v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evert van Schaik" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173779v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lema&#238;tre-Guillier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grosjean" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01960" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911842v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;claire H&#233;loir" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Xun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Su" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12809" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621957v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Negrel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01085" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629262v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Heloir" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Li Kim Khiook" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2018.10.030" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R31L47BM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622325v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Magnin-Robert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Spagnolo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-02-17-0036-R" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608319v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daire" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Chiltz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945288v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Sawicki" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Baillieul" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vaillant-Gaveau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12321" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B87801RG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634906v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parul Vatsa-Portugala" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essa&#239;d Ait Barka" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12287" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NRQ2SBGJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945258v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Farace" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coutte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Krier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12170" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580273v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Wojnarowiez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-No&#235;lle Petit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Panigai" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2014.48.4.1694" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580116v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Theocharis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bordiec" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Feil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-09-11-0245" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580074v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Colas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Afoufa-Bastien" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043681" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580091v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Letousey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanja Rabenoelina" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP11083" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580238v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Choiselle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dedieu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fricoteaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579962v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-N. Petit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baillieul" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vaillant-Gaveau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jacquens" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Conreux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ern361" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05425094v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bruyant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Hily" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03867889v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Romanet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa David" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roullier-Gall" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261792v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Romanet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vaizant" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577289v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577976v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E van Schaik" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mounier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Noceto" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lien Durney" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788391v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735467v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786036v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robert-Siegwald" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789496v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christia Coelho" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03144058v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vallet J" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillier C" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Lor&#232;ne Goddard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bruez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03170717v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fontaine Florence" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03170710v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Larignon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798663v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Palavioux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04878461v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnotte" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784447v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Auclair" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Hilly" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sportes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897740v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711797v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auclair, Anthony" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888408v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wipf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261715v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786229v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785488v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785861v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03123940v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moret F" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemaitre-Guillec C" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clmeent G" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coelho C" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negrel J" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03124072v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Marchat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04124148v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guillier," TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Marianna" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rouillier-Gall," TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579947v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580049v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Manteau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Devy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Con&#233;j&#233;ro" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9283-0_26" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580499v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bloy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J y Cahurel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cartier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Claverie" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucile-jacquens" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7102-5836" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642396v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Moret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jacquens" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larignon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Coppin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1394821" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04087723v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trouvelot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemaitre-Guillier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vallet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Douillet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1141700" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887863v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Krzyzaniak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.998273" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03510070v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bettenfeld" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Cadena I Canals" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fernandez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fontaine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jare.2021.12.008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03311901v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dufresne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Chartier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cluzet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26144258" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577411v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Arnault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aveline" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Furet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577471v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evert van Schaik" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173779v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lema&#238;tre-Guillier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grosjean" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01960" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911842v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;claire H&#233;loir" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Xun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Su" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12809" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621957v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Negrel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01085" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629262v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Heloir" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Li Kim Khiook" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2018.10.030" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R31L47BM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622325v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Magnin-Robert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Spagnolo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-02-17-0036-R" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608319v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daire" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Chiltz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945288v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Sawicki" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Baillieul" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vaillant-Gaveau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12321" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B87801RG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634906v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parul Vatsa-Portugala" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essa&#239;d Ait Barka" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12287" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NRQ2SBGJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945258v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Farace" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coutte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Krier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12170" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580273v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Wojnarowiez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-No&#235;lle Petit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Panigai" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2014.48.4.1694" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580074v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Colas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Afoufa-Bastien" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043681" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580116v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Theocharis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bordiec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Feil" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-09-11-0245" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580091v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Letousey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanja Rabenoelina" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP11083" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580238v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Choiselle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dedieu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fricoteaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579962v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-N. Petit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baillieul" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vaillant-Gaveau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jacquens" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Conreux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ern361" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05425094v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bruyant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Hily" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03867889v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Romanet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa David" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roullier-Gall" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261792v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Romanet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vaizant" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577289v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577976v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E van Schaik" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mounier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Noceto" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lien Durney" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788391v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735467v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786036v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robert-Siegwald" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789496v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christia Coelho" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03144058v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vallet J" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillier C" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Lor&#232;ne Goddard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bruez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03170717v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fontaine Florence" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03170710v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Larignon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798663v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Palavioux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04878461v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnotte" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784447v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Auclair" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Hilly" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sportes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897740v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711797v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auclair, Anthony" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888408v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wipf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261715v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785861v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786229v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785488v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03123940v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moret F" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemaitre-Guillec C" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clmeent G" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coelho C" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negrel J" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03124072v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Marchat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04124148v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guillier," TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Marianna" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rouillier-Gall," TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579947v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580049v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Manteau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Devy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Con&#233;j&#233;ro" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9283-0_26" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580499v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bloy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J y Cahurel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cartier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Claverie" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>