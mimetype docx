--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,6748 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...6697 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lucile Jacquens </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Curriculum vitae LUCILE JACQUENS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lucile-jacquens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7102-5836</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=rgEmVN4AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological and developmental disturbances caused by Botryosphaeria dieback in the annual stems of grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.1394821. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2024.1394821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sodium arsenite-induced changes in the wood of esca-diseased grapevine at cytological and metabolomic levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.art. 1141700. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2023.1141700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The microbiota of the grapevine holobiont: A key component of plant health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bettenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmine Cadena I Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of advanced research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jare.2021.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biostimulation can prime elicitor induced resistance of grapevine leaves to downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Krzyzaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.art. 998273. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2022.998273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les microdoses de sucres : une stratégie de biocontrôle chez la vigne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Arnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 180, pp.27-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOCs are relevant biomarkers of elicitor-induced defences in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cluzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (14), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26144258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation et possibilités de méthodes dites -omiques en viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evert van Schaik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 177, pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfactin and fengycin contribute to the protection of a Bacillus subtilis strain against grape downy mildew by both direct effect and defence stimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐claire Héloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhang Xun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mpp.12809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clone-Dependent Expression of Esca Disease Revealed by Leaf Metabolite Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lemaître-Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.1960. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2018.01960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A plant extract acts both as a resistance inducer and an oomycide against grapevine downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Krzyzaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Negrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cluzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2018.01085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the impact of PS3-induced resistance to downy mildew on grapevine physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Li Kim Khiook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 133, pp.134-141. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plaphy.2018.10.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alterations in Grapevine Leaf Metabolism Occur Prior to Esca Apoplexy Appearance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Magnin-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Spagnolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (12), pp.946-959. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-02-17-0036-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stimulateurs de défense des plantes (SDP) en viticulture - Un tour d’horizon sur les principes, les applications et les perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 161 S, pp.20-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflorescences vs leaves: a distinct modulation of carbon metabolism process during Botrytis infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parul Vatsa-Portugala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essaïd Ait Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 154 (1), pp.162-177. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppl.12287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct regulation in inflorescence carbohydrate metabolism according to grapevine cultivars during floral development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Sawicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baillieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vaillant-Gaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 154 (3), pp.447-467. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppl.12321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic lipopeptides from Bacillus subtilis activate distinct patterns of defence responses in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Farace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Krier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (2), pp.177-187. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mpp.12170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between carbohydrates and reproductive development in chardonnay grapevine: impact of defoliation and fruit removal treatments during four successive growing seasons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vaillant-Gaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Wojnarowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Noëlle Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Panigai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (4), pp.219-229. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2014.48.4.1694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burkholderia phytofirmans PsJN Acclimates Grapevine to Cold by Modulating Carbohydrate Metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Theocharis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bordiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Feil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (4), pp.496-504. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-09-11-0245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression and In Situ Localization of Two Major PR Proteins of Grapevine Berries during Development and after UV-C Exposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Afoufa-Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baillieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (8), pp.e43681. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0043681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf stripe form of esca induces alteration of photosynthesis and defence reactions in presymptomatic leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Magnin-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Letousey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Spagnolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanja Rabenoelina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (11), pp.856. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/FP11083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bouchon en liège pour vins effervescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Choiselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fricoteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 134, pp.31 à 35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low responsiveness of grapevine flowers and berries at fruit set to UV-C irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-N. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baillieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vaillant-Gaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Conreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (4), pp.1155-1162. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/ern361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre le dépérissement du court-noue a travers l’holobionte-vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Hily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème colloque Association Francophone d’Ecologie Microbienne (AFEM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Beaune, France. p49-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biovi : a research program for reducing chemical input in vine and wine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Romanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Roullier-Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th edition of the International Conference Wine Active Compounds. WAC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biovi : a research promgram for reducing chemical imput in vine and wine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Romanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vaizant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Roullier-Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAC2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répercussions spatiales de l’esca sur l’holobionte vigne : réponse du microbiome dans le continuum sol/feuilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E van Schaik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célien Durney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales des maladies du bois de la vigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répercussions des dépérissements à Botryosphaeriacées au niveau des rameaux de vigne : étude spatio-temporelle aux échelles anatomique et physiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales des maladies du bois de la vigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clone-dependent expression of grapevine esca disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25 Forum des jeunes chercheurs Environnement-Santé, Université de Bourgogne Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bourgogne Franche-Comté (COMUE) (UBFC). FRA., Jun 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clone-dependent expression of grapevine esca disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International workshop on grapevine trunk diseases (IWGTD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of British Columbia (UBC). CAN., Jul 2019, Penticton, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principaux effets de l’arsénite de sodium sur la physiologie de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Robert-Siegwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des Maladies du bois de la vigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français de la Vigne et du Vin (IFV). FRA., Oct 2018, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression clone-dépendante de l’Esca chez la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christia Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des Maladies du bois de la vigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sodium arsénite application on plants expression grapevine trunk diseases-foliar symtpoms: impact on grapevine physiology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vallet J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Robert-Siegwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillier C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary-Lorène Goddard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bruez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Grapevine Trunk Diseases,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Reims (France)., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’impact d’un traitement à l’arsénite de sodium de la vigne : caractérisation des répercussions tissulaires et cellulaires induites dans le végétal,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fontaine Florence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail national « Maladies du bois de la vigne »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, COLMAR, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d’une technique d’hydridation in situ visant la co-localisation in planta des Botryosphaeriaceae et de marqueurs de défense,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Larignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fontaine Florence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail national « Maladies du bois de la vigne »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, COLMAR, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biostimulants: a lever in the vine's response to water constraints? Genotypic, phenotypic, molecular and microbial responses of the grapevine root compartment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Palavioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. World Congress of Vine and Wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine root holobiont dysfunction: the case of the 161-49 C rootstock decline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célien Durney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bonnotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th Word Congress of Vine and Wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dijion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Fanleaf Virus on the grapevine root holobiont: the hidden side of a viral decline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Hilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célien Durney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sportes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. Word Congress of Vine and Wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du court noué sur la diversité fonctionnelle des champignons mycorhiziens à arbuscules dans des racines et du sol de vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auclair, Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes journées francophones des mycorhizes JFM6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialisation de l’efficacité d’un stimulateur de défense par un biostimulant contre le mildiou de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Krzyzaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Congress Natural products &amp; Biocontrol 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the FanLeaf Virus on the grapevine holobiont : a study from the soil to the leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célien Durney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Congress of the International Symbiosis Society et 3rd International Conference on Holobionts (Symbiosis in the anthropocene era)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biovi : a research program for reducing chemical imput in vine and wine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Romanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vaizant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Roullier-Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAC2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new tool for assessment of biostimulants effects on grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Krzyzaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Products and Biocontrol 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Perpignan, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clone-dependent expression of grapevine esca disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christia Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Grapevine and Wine Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Logrono, Spain. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des maladies du bois sur la physiologie de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Dijon, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clone-dependent expression of grapevine esca-disease. International congress on grapevine and wine research.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moret F</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemaitre-Guillec C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clmeent G</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coelho C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negrel J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MALADIE DU BOIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, LOGRONO, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic and cytological approaches to better understand grapevine trunk diseases disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Marchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IWGTD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, REIMS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMICS approaches for the characterization of elicitor-induced resistance of grapevine leaves against downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Guillier,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Marianna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Rouillier-Gall,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Congress Natural Products and Biocontrol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular evolution within and between populations of Arabidopsis thaliana: the FRIGIDA gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXth Congress of the European Society for Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression Analysis in Grapevine by In Situ Hybridization and Immunohistochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Manteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Devy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Conéjéro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methodologies and Results in Grapevine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp.361-374, 2010, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-9283-0_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les maladies du bois de la vigne : recherches pour apporter des solutions de lutte aux Professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Larignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Bloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J y Cahurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFV. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId196"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -6803,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="951B3CF2"/>
+    <w:nsid w:val="105C8AEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7034,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucile-jacquens" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7102-5836" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642396v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Moret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jacquens" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larignon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Coppin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1394821" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04087723v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trouvelot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemaitre-Guillier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vallet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Douillet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1141700" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887863v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Krzyzaniak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.998273" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03510070v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bettenfeld" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Cadena I Canals" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fernandez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fontaine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jare.2021.12.008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03311901v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dufresne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Chartier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cluzet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26144258" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577411v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Arnault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aveline" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Furet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577471v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evert van Schaik" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173779v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lema&#238;tre-Guillier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grosjean" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01960" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911842v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;claire H&#233;loir" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Xun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Su" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12809" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621957v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Negrel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01085" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629262v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Heloir" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Li Kim Khiook" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2018.10.030" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R31L47BM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622325v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Magnin-Robert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Spagnolo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-02-17-0036-R" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608319v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daire" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Chiltz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945288v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Sawicki" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Baillieul" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vaillant-Gaveau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12321" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B87801RG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634906v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parul Vatsa-Portugala" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essa&#239;d Ait Barka" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12287" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NRQ2SBGJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945258v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Farace" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coutte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Krier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12170" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580273v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Wojnarowiez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-No&#235;lle Petit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Panigai" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2014.48.4.1694" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580074v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Colas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Afoufa-Bastien" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043681" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580116v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Theocharis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bordiec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Feil" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-09-11-0245" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580091v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Letousey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanja Rabenoelina" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP11083" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580238v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Choiselle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dedieu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fricoteaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579962v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-N. Petit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baillieul" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vaillant-Gaveau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jacquens" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Conreux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ern361" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05425094v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bruyant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Hily" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03867889v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Romanet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa David" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roullier-Gall" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261792v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Romanet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vaizant" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577289v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577976v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E van Schaik" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mounier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Noceto" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lien Durney" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788391v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735467v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786036v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robert-Siegwald" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789496v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christia Coelho" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03144058v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vallet J" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillier C" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Lor&#232;ne Goddard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bruez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03170717v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fontaine Florence" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03170710v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Larignon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798663v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Palavioux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04878461v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnotte" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784447v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Auclair" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Hilly" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sportes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897740v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711797v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auclair, Anthony" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888408v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wipf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261715v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785861v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786229v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785488v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03123940v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moret F" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemaitre-Guillec C" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clmeent G" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coelho C" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negrel J" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03124072v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Marchat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04124148v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guillier," TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Marianna" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rouillier-Gall," TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579947v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580049v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Manteau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Devy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Con&#233;j&#233;ro" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9283-0_26" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580499v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bloy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J y Cahurel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cartier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Claverie" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucile-jacquens" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7102-5836" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=rgEmVN4AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642396v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Moret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jacquens" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larignon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Coppin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1394821" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04087723v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trouvelot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemaitre-Guillier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vallet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Douillet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1141700" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03510070v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bettenfeld" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Cadena I Canals" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fernandez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fontaine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jare.2021.12.008" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887863v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Krzyzaniak" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.998273" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577411v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Arnault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aveline" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Furet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03311901v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dufresne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Chartier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cluzet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26144258" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577471v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evert van Schaik" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911842v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;claire H&#233;loir" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Xun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Su" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12809" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173779v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lema&#238;tre-Guillier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grosjean" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01960" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621957v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Negrel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01085" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629262v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Heloir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Li Kim Khiook" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2018.10.030" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R31L47BM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622325v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Magnin-Robert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Spagnolo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-02-17-0036-R" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608319v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daire" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Chiltz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634906v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parul Vatsa-Portugala" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essa&#239;d Ait Barka" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12287" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NRQ2SBGJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945288v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Sawicki" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Baillieul" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vaillant-Gaveau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12321" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B87801RG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945258v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Farace" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coutte" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Krier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12170" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580273v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Wojnarowiez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-No&#235;lle Petit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Panigai" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2014.48.4.1694" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580116v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Theocharis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bordiec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Feil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-09-11-0245" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580074v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Colas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Afoufa-Bastien" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043681" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580091v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Letousey" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanja Rabenoelina" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP11083" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580238v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Choiselle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dedieu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fricoteaux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579962v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-N. Petit" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baillieul" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vaillant-Gaveau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jacquens" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Conreux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ern361" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05425094v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bruyant" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Hily" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03867889v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Romanet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa David" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roullier-Gall" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261792v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Romanet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vaizant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577976v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E van Schaik" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mounier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Noceto" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lien Durney" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577289v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788391v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735467v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786036v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robert-Siegwald" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789496v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christia Coelho" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03144058v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vallet J" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillier C" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Lor&#232;ne Goddard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bruez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03170717v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fontaine Florence" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03170710v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Larignon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798663v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Palavioux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04878461v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnotte" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784447v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Auclair" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Hilly" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sportes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711797v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auclair, Anthony" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897740v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888408v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wipf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261715v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785861v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786229v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785488v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03123940v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moret F" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemaitre-Guillec C" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clmeent G" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coelho C" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negrel J" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03124072v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Marchat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04124148v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guillier," TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Marianna" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rouillier-Gall," TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579947v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580049v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Manteau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Devy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Con&#233;j&#233;ro" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9283-0_26" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580499v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bloy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J y Cahurel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cartier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Claverie" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>