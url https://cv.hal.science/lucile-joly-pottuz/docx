--- v0 (2026-03-16)
+++ v1 (2026-05-04)
@@ -498,295 +498,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02371750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic Properties of Cerium Oxide Nanocubes from In Situ TEM Compression Tests and DFT+U Simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Room temperature plasticity and phase transformation of nanometer-sized transition alumina nanoparticles under pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Cobian</w:t>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas Stauffer</w:t>
+                <w:t xml:space="preserve">Claude Esnouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927618009571⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 150, pp.308-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2018.03.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01934187v1</w:t>
+                <w:t xml:space="preserve">hal-01757849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room temperature plasticity and phase transformation of nanometer-sized transition alumina nanoparticles under pressure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elastic Properties of Cerium Oxide Nanocubes from In Situ TEM Compression Tests and DFT+U Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Réthoré</w:t>
+                <w:t xml:space="preserve">Thierry Epicier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Albaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Esnouf</w:t>
+                <w:t xml:space="preserve">Manuel Cobian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Douillard</w:t>
+                <w:t xml:space="preserve">Douglas Stauffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 150, pp.308-316. </w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (S1), pp.1818 - 1819. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2018.03.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1431927618009571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757849v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01934187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ investigation of MgO nanocube deformation at room temperature</w:t>
               </w:r>
@@ -798,77 +798,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inas Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Amodeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Esnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 86, pp.295-304. </w:t>
@@ -1065,51 +1065,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behavior law of ceramic nanoparticles from transmission electron microscopy in situ nano-compression tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Calvié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1212,64 +1212,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Calvié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Esnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1448,295 +1448,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00835892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for the formation of distorted nanodomains involved in the phase transformation of stabilized zirconia by coupling convergent beam electron diffraction and in situ TEM nanoindentation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gremillard</w:t>
+                <w:t xml:space="preserve">Silicon–boron–carbon–nitrogen monoliths with high, interconnected and hierarchical porosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Majoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhael Bechelany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2012.09.047⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (36), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3ta12119d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00760135v1</w:t>
+                <w:t xml:space="preserve">hal-01689493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon–boron–carbon–nitrogen monoliths with high, interconnected and hierarchical porosity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
+                <w:t xml:space="preserve">Evidence for the formation of distorted nanodomains involved in the phase transformation of stabilized zirconia by coupling convergent beam electron diffraction and in situ TEM nanoindentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Calvié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Esnouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 1 (36), </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (1), pp.174-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3ta12119d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2012.09.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689493v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internalization pathways into cancer cells of gadolinium-based radiosensitizing nanoparticles</w:t>
               </w:r>
@@ -1894,51 +1894,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Calvié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Esnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2142,273 +2142,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00639510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Follow-up of zirconia crystallization on a surface modified alumina powder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Friction Properties of Carbon Nano-Onions from Experiment and Computer Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Naglieri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérome Chevalier</w:t>
+                <w:t xml:space="preserve">E.W. Bucholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariangela Lombardi</w:t>
+                <w:t xml:space="preserve">N. Matsumoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Montanaro</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S.R. Philipot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.B. Sinnott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 30, pp.3377-3387</w:t>
+              <w:t xml:space="preserve">Tribology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37, pp.75-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00555444v1</w:t>
+                <w:t xml:space="preserve">hal-00587181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friction Properties of Carbon Nano-Onions from Experiment and Computer Simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Follow-up of zirconia crystallization on a surface modified alumina powder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Naglieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Matsumoto</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.R. Philipot</w:t>
+                <w:t xml:space="preserve">Mariangela Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.B. Sinnott</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laura Montanaro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 37, pp.75-81</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30, pp.3377-3387</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00587181v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00555444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of alumina‐zirconia nanocomposite powders for implants development</w:t>
               </w:r>
@@ -2760,781 +2760,781 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous low friction under boundary lubrication of steel surfaces by polyols</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Martin</w:t>
+                <w:t xml:space="preserve">A Computational Chemistry Study on Friction of h-MoS2. Part I. Mechanism of Single Sheet Lubrication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tasuku Onodera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yusuke Morita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ai Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Isabel De Barros Bouchet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michihisa Koyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideyuki Tsuboi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11249-008-9377-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113 (52), pp.16526-16536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp9069866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00431374v1</w:t>
+                <w:t xml:space="preserve">hal-01822678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Computational Chemistry Study on Friction of h-MoS2. Part I. Mechanism of Single Sheet Lubrication</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ai Suzuki</w:t>
+                <w:t xml:space="preserve">Anomalous low friction under boundary lubrication of steel surfaces by polyols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michihisa Koyama</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maria-Isabel De Barros Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Belin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tribology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.21-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11249-008-9377-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp9069866⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01822678v1</w:t>
+                <w:t xml:space="preserve">hal-00431374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superlubricity and tribochemistry of polyhydric alcohols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anti-wear and friction reducing mechanisms of carbon nano-onions as lubricant additives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Matta</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maria-Isabel De Barros Bouchet</w:t>
+                <w:t xml:space="preserve">B. Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">N. Ohmae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">J.M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Epicier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 78 (8), pp.1. </w:t>
+              <w:t xml:space="preserve">Tribology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 30 (1), pp.69-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.78.085436⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11249-008-9316-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00433941v1</w:t>
+                <w:t xml:space="preserve">hal-00433985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-wear and friction reducing mechanisms of carbon nano-onions as lubricant additives</w:t>
+                <w:t xml:space="preserve">The role of nickel in Ni-containing nanotubes and onions as lubricant additives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Ohmae</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">T. Le Mogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mieno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 30 (1), pp.69-80. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11249-008-9316-3⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 29 (3), pp.213-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11249-008-9298-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00433985v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00433940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of nickel in Ni-containing nanotubes and onions as lubricant additives.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Superlubricity and tribochemistry of polyhydric alcohols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Isabel De Barros Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Mieno</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11249-008-9298-1⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78 (8), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.78.085436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00433940v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00433941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diamond-derived carbon onions as lubricant additives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Matsumoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hinoshita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3589,90 +3589,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superlow friction of ta-C lubricated by glycerol: an electron energy loss spectroscopy study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Isabel De Barros Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Matta</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">B. Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 102 (6), pp.1. </w:t>
@@ -4089,582 +4089,582 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00434191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure-induced exfoliation of inorganic fullerene-like WS2 particles in a Hertzian contact</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbon nanotubes as advanced lubricant additives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dassenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mieno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 99 (2), pp.1. </w:t>
+              <w:t xml:space="preserve">Carbon Nanotubes: From Basic Research to Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.237-238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2165404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/1-4020-4574-3_46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00436206v1</w:t>
+                <w:t xml:space="preserve">hal-00436207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon nanotubes as advanced lubricant additives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pressure-induced exfoliation of inorganic fullerene-like WS2 particles in a Hertzian contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dassenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Montagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon Nanotubes: From Basic Research to Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 99 (2), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2165404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/1-4020-4574-3_46⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00436207v1</w:t>
+                <w:t xml:space="preserve">hal-00436206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Fullerene-like Tantalum Disulfide Nanoparticles by Gas Phase Reaction and Laser Ablation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tribological properties of Mo-S-I nanowires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dassenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vrbanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Schuffenhauer</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J.M. Martin</w:t>
+                <w:t xml:space="preserve">D. Mihailovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.200500133⟩</w:t>
+              <w:t xml:space="preserve">Tribology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.385-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11249-004-2769-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00436845v1</w:t>
+                <w:t xml:space="preserve">hal-00436843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tribological properties of Mo-S-I nanowires.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of Fullerene-like Tantalum Disulfide Nanoparticles by Gas Phase Reaction and Laser Ablation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Schuffenhauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.A. Parkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.Y. Jin-Phillip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Martin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Mihailovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.385-393. </w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1 (11), pp.1100-1109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11249-004-2769-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smll.200500133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00436843v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00436845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultralow-friction and wear properties of IF-WS2 under boundary lubrication</w:t>
               </w:r>
@@ -4930,931 +4930,1065 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00436842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ compression of cerium oxide nanocubes in Transmission Electron Microscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In Situ Nanofriction Experiments under Gas in ETEM on Ceramic-Graphene Composites for Tribological Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaetan Laurens</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tristan Albaret</w:t>
+                <w:t xml:space="preserve">Annie Malchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David James Dunstan</w:t>
+                <w:t xml:space="preserve">Bérangère Lesaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMAT 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Milwaukee, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mam/ozaf048.743⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04863414v1</w:t>
+                <w:t xml:space="preserve">hal-05599074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inelastic light scattering by the vibrational modes of single gold nanocrystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariana Timm</w:t>
+                <w:t xml:space="preserve">In situ compression of cerium oxide nanocubes in Transmission Electron Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rongrong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucien Saviot</w:t>
+                <w:t xml:space="preserve">Gaetan Laurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Albaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Crut</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
+                <w:t xml:space="preserve">David James Dunstan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées de la matière Condensée 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Division de Physique de la Matière Condensée de la Société Française de Physique (SFP), Aug 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">EUROMAT 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Francfort, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03768992v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ deformation of nanocrystalline Al2O3 thin films at room temperature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erkka Frankberg</w:t>
+                <w:t xml:space="preserve">Inelastic light scattering by the vibrational modes of single gold nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Timm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Saviot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Crut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Janne Kalikka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting and Exhibit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">18èmes Journées de la matière Condensée 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Division de Physique de la Matière Condensée de la Société Française de Physique (SFP), Aug 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02066345v1</w:t>
+                <w:t xml:space="preserve">hal-03768992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ deformation of nanocrystalline Al2O3 thin films at room temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erkka Frankberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turkka Salminen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Douillard</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janne Kalikka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microscopy Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">E-MRS Spring Meeting and Exhibit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02065977v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the mechanical properties of ceramics nanoparticles via in situ nano-indentation in a transmission electron microscope and finite elements simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Calvié</w:t>
+                <w:t xml:space="preserve">In situ deformation of nanocrystalline Al2O3 thin films at room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erkka Frankberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Meille</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turkka Salminen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small scale plasticity International School</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Microscopy Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9783527808465.EMC2016.4913⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066434v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of the oxidation behaviour of cathodic arc evaporated AlCrN and AlCrYN coatings: a microstructural and physic-chemical investigation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Steyer</w:t>
+                <w:t xml:space="preserve">Determination of the mechanical properties of ceramics nanoparticles via in situ nano-indentation in a transmission electron microscope and finite elements simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inas Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Calvié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Annie Malchere</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Vacuum Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Small scale plasticity International School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Cargese, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066602v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A comparative study of the oxidation behaviour of cathodic arc evaporated AlCrN and AlCrYN coatings: a microstructural and physic-chemical investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Apreutesei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Malchere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19th International Vacuum Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Superlubricity of Steel Surfaces in Presence of Polyhydric Alcohols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Isabel De Barros Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STLE/ASME 2008 International Joint Tribology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Miami, États-Unis. pp.181-183, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/IJTC2008-71004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00431379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5864,150 +5998,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of organo-mineral cement materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Miret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Malchere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Foray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Regensburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02066584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6017,181 +6151,181 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Properties of Nanoparticles: Characterization by In situ Nanoindentation Inside a Transmission Electron Microscope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Calvié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Esnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mahmood Aliofkhazraei. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Mechanical Nanostructuring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.163-180, 2015, 9783527335060. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9783527674947.ch8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId201"/>
+      <w:footerReference w:type="default" r:id="rId205"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6338,51 +6472,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175205v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongrong Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Joly-Pottuz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chaput" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Dunstan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Masenelli-Varlot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.20471" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481723v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Albaret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Epicier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Jenei" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-024-06397-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371750v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkka Frankberg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Kalikka" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Garc&#237;a Ferr&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turkka Salminen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aav1254" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934187v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Epicier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cobian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Stauffer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618009571" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757849v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Issa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Esnouf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.03.023" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137607v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inas Issa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Amodeo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.12.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670820v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azeggagh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D N&#233;lias" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Chevalier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Omori" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2015.01.031" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FXBNGW2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137605v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Calvi&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meille" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2014.01.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137602v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gremillard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2012.03689.x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835892v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marchat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zymelka" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Coelho" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2013.03.011" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760135v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.09.047" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689493v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Majoulet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sandra" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnefont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fantozzi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ta12119d" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757773v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Rima" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Aloy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Armandy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alcantara Gustavo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2012.09.029" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7P1BQL8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696087v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.02.029" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS07KC3B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639510v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bogner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lasalle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Malchere" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thollet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2011.03512.x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555444v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Naglieri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Lombardi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Montanaro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587181v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.W. Bucholz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Matsumoto" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Philipot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Sinnott" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670863v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Montanaro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Naglieri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813954v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasuku Onodera" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Morita" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Nagumo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuji Miura" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Suzuki" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1064775" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068732v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rigaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Perret-Liaudet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Belin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2009.06.011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431374v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Isabel De Barros Bouchet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-008-9377-3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3EC665D74E0478DCE69526D056BD239620C1E63F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822678v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michihisa Koyama" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideyuki Tsuboi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9069866" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433941v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Matta" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Martin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kano" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.085436" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433985v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vacher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ohmae" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-008-9316-3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K9MW5RQ1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433940v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Mogne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mieno" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-008-9298-1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VZGMC4X2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340965v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hinoshita" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434126v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2779256" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434184v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naohiro Matsumoto" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Kinoshita" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuo Ohmae" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2007.01.031" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434192v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dassenoy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montagnac" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2790077" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434191v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vrbanic" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Mihailovic" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2006.04.137" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436206v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2165404" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436207v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-4574-3_46" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/442C31E8532EDE6859176EA9C46A74231FAD6A47/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436845v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schuffenhauer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Parkinson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.Y. Jin-Phillip" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.200500133" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9QFGWDTF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436843v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mihailovic" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-004-2769-0" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-727MBX7V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436844v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vacher" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-005-3607-8" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DSB7QPRL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436842v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chanlon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chatelut" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vittori" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Cretier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2004.05.005" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TR485BXQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863414v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Laurens" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David James Dunstan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768992v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Timm" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Crut" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066345v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Garcia" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065977v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.4913" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066434v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066602v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Apreutesei" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steyer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431379v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IJTC2008-71004" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066584v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Miret" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Foray" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670827v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527674947.ch8" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175205v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongrong Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Joly-Pottuz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chaput" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Dunstan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Masenelli-Varlot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.20471" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481723v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Albaret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Epicier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Jenei" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-024-06397-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371750v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkka Frankberg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Kalikka" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Garc&#237;a Ferr&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turkka Salminen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aav1254" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757849v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Issa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Esnouf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.03.023" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934187v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Epicier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cobian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Stauffer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618009571" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137607v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inas Issa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Amodeo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.12.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670820v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azeggagh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D N&#233;lias" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Chevalier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Omori" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2015.01.031" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FXBNGW2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137605v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Calvi&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meille" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2014.01.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137602v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gremillard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2012.03689.x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835892v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marchat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zymelka" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Coelho" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2013.03.011" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689493v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Majoulet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sandra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnefont" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fantozzi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ta12119d" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760135v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.09.047" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757773v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Rima" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Aloy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Armandy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alcantara Gustavo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2012.09.029" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7P1BQL8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696087v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.02.029" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS07KC3B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639510v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bogner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lasalle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Malchere" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thollet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2011.03512.x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587181v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.W. Bucholz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Matsumoto" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Philipot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Sinnott" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555444v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Naglieri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Lombardi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Montanaro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670863v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Montanaro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Naglieri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813954v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasuku Onodera" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Morita" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Nagumo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuji Miura" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Suzuki" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1064775" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068732v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rigaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Perret-Liaudet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Belin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2009.06.011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822678v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michihisa Koyama" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideyuki Tsuboi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9069866" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431374v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Isabel De Barros Bouchet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-008-9377-3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3EC665D74E0478DCE69526D056BD239620C1E63F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433985v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vacher" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ohmae" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Martin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-008-9316-3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K9MW5RQ1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433940v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Mogne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mieno" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-008-9298-1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VZGMC4X2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433941v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Matta" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kano" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.085436" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340965v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hinoshita" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434126v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2779256" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434184v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naohiro Matsumoto" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Kinoshita" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuo Ohmae" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2007.01.031" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434192v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dassenoy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montagnac" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2790077" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434191v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vrbanic" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Mihailovic" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2006.04.137" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436207v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-4574-3_46" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/442C31E8532EDE6859176EA9C46A74231FAD6A47/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436206v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2165404" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436843v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mihailovic" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-004-2769-0" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-727MBX7V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436845v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schuffenhauer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Parkinson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.Y. Jin-Phillip" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.200500133" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9QFGWDTF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436844v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vacher" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-005-3607-8" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DSB7QPRL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436842v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chanlon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chatelut" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vittori" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Cretier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2004.05.005" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TR485BXQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599074v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Malch&#232;re" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Lesaint" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozaf048.743" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863414v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Laurens" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David James Dunstan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768992v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Timm" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Crut" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066345v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Garcia" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065977v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.4913" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066434v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066602v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Apreutesei" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steyer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431379v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IJTC2008-71004" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066584v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Miret" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Foray" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670827v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527674947.ch8" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>