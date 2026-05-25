--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -2142,273 +2142,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00639510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friction Properties of Carbon Nano-Onions from Experiment and Computer Simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Follow-up of zirconia crystallization on a surface modified alumina powder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Naglieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E.W. Bucholz</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Matsumoto</w:t>
+                <w:t xml:space="preserve">Mariangela Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.R. Philipot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laura Montanaro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 37, pp.75-81</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30, pp.3377-3387</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00587181v1</w:t>
+                <w:t xml:space="preserve">hal-00555444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Follow-up of zirconia crystallization on a surface modified alumina powder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Friction Properties of Carbon Nano-Onions from Experiment and Computer Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.W. Bucholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Naglieri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérome Chevalier</w:t>
+                <w:t xml:space="preserve">N. Matsumoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariangela Lombardi</w:t>
+                <w:t xml:space="preserve">S.R. Philipot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Montanaro</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S.B. Sinnott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 30, pp.3377-3387</w:t>
+              <w:t xml:space="preserve">Tribology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37, pp.75-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00555444v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00587181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of alumina‐zirconia nanocomposite powders for implants development</w:t>
               </w:r>
@@ -3023,518 +3023,518 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00431374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-wear and friction reducing mechanisms of carbon nano-onions as lubricant additives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Superlubricity and tribochemistry of polyhydric alcohols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Vacher</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Isabel De Barros Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Ohmae</w:t>
+                <w:t xml:space="preserve">J.M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Martin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Kano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 30 (1), pp.69-80. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78 (8), pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11249-008-9316-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.78.085436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00433985v1</w:t>
+                <w:t xml:space="preserve">hal-00433941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of nickel in Ni-containing nanotubes and onions as lubricant additives.</w:t>
+                <w:t xml:space="preserve">Anti-wear and friction reducing mechanisms of carbon nano-onions as lubricant additives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Le Mogne</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">N. Ohmae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Epicier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 29 (3), pp.213-219. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 30 (1), pp.69-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11249-008-9316-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11249-008-9298-1⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00433940v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00433985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superlubricity and tribochemistry of polyhydric alcohols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of nickel in Ni-containing nanotubes and onions as lubricant additives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Le Mogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Matta</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Kano</w:t>
+                <w:t xml:space="preserve">T. Mieno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tribology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 29 (3), pp.213-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11249-008-9298-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.78.085436⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00433941v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00433940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diamond-derived carbon onions as lubricant additives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Matsumoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hinoshita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3589,90 +3589,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superlow friction of ta-C lubricated by glycerol: an electron energy loss spectroscopy study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Isabel De Barros Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 102 (6), pp.1. </w:t>
@@ -3704,308 +3704,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00434126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Onion-like Carbon to micro and nanotribology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of inorganic fullerenes and carbon nanotubes by in-situ Raman tribometry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naohiro Matsumoto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
+                <w:t xml:space="preserve">Fabrice Dassenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroshi Kinoshita</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Montagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2007.01.031⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2790077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00434184v1</w:t>
+                <w:t xml:space="preserve">hal-00434192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of inorganic fullerenes and carbon nanotubes by in-situ Raman tribometry.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of Onion-like Carbon to micro and nanotribology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naohiro Matsumoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Dassenoy</w:t>
+                <w:t xml:space="preserve">Hiroshi Kinoshita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Montagnac</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nobuo Ohmae</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.1. </w:t>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16 (4-7), pp.1227-1230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2790077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2007.01.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434192v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tribological properties of Mo6S3I6 nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dassenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4089,625 +4089,625 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00434191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon nanotubes as advanced lubricant additives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Pressure-induced exfoliation of inorganic fullerene-like WS2 particles in a Hertzian contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dassenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Montagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon Nanotubes: From Basic Research to Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.237-238. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 99 (2), pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/1-4020-4574-3_46⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2165404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00436207v1</w:t>
+                <w:t xml:space="preserve">hal-00436206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure-induced exfoliation of inorganic fullerene-like WS2 particles in a Hertzian contact</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbon nanotubes as advanced lubricant additives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dassenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mieno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbon Nanotubes: From Basic Research to Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.237-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/1-4020-4574-3_46⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2165404⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00436206v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00436207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tribological properties of Mo-S-I nanowires.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of Fullerene-like Tantalum Disulfide Nanoparticles by Gas Phase Reaction and Laser Ablation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Schuffenhauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.A. Parkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.Y. Jin-Phillip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Martin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Mihailovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11249-004-2769-0⟩</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1 (11), pp.1100-1109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.200500133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00436843v1</w:t>
+                <w:t xml:space="preserve">hal-00436845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Fullerene-like Tantalum Disulfide Nanoparticles by Gas Phase Reaction and Laser Ablation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B.A. Parkinson</w:t>
+                <w:t xml:space="preserve">Tribological properties of Mo-S-I nanowires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dassenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vrbanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.Y. Jin-Phillip</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.M. Martin</w:t>
+                <w:t xml:space="preserve">D. Mihailovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 1 (11), pp.1100-1109. </w:t>
+              <w:t xml:space="preserve">Tribology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.385-393. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smll.200500133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11249-004-2769-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00436845v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00436843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultralow-friction and wear properties of IF-WS2 under boundary lubrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dassenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5876,64 +5876,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superlubricity of Steel Surfaces in Presence of Polyhydric Alcohols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Isabel De Barros Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6472,51 +6472,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175205v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongrong Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Joly-Pottuz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chaput" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Dunstan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Masenelli-Varlot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.20471" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481723v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Albaret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Epicier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Jenei" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-024-06397-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371750v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkka Frankberg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Kalikka" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Garc&#237;a Ferr&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turkka Salminen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aav1254" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757849v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Issa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Esnouf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.03.023" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934187v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Epicier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cobian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Stauffer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618009571" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137607v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inas Issa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Amodeo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.12.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670820v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azeggagh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D N&#233;lias" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Chevalier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Omori" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2015.01.031" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FXBNGW2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137605v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Calvi&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meille" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2014.01.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137602v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gremillard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2012.03689.x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835892v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marchat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zymelka" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Coelho" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2013.03.011" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689493v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Majoulet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sandra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnefont" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fantozzi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ta12119d" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760135v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.09.047" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757773v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Rima" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Aloy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Armandy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alcantara Gustavo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2012.09.029" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7P1BQL8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696087v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.02.029" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS07KC3B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639510v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bogner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lasalle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Malchere" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thollet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2011.03512.x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587181v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.W. Bucholz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Matsumoto" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Philipot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Sinnott" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555444v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Naglieri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Lombardi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Montanaro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670863v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Montanaro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Naglieri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813954v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasuku Onodera" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Morita" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Nagumo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuji Miura" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Suzuki" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1064775" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068732v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rigaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Perret-Liaudet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Belin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2009.06.011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822678v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michihisa Koyama" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideyuki Tsuboi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9069866" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431374v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Isabel De Barros Bouchet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-008-9377-3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3EC665D74E0478DCE69526D056BD239620C1E63F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433985v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vacher" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ohmae" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Martin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-008-9316-3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K9MW5RQ1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433940v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Mogne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mieno" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-008-9298-1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VZGMC4X2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433941v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Matta" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kano" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.085436" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340965v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hinoshita" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434126v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2779256" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434184v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naohiro Matsumoto" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Kinoshita" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuo Ohmae" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2007.01.031" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434192v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dassenoy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montagnac" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2790077" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434191v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vrbanic" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Mihailovic" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2006.04.137" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436207v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-4574-3_46" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/442C31E8532EDE6859176EA9C46A74231FAD6A47/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436206v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2165404" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436843v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mihailovic" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-004-2769-0" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-727MBX7V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436845v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schuffenhauer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Parkinson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.Y. Jin-Phillip" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.200500133" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9QFGWDTF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436844v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vacher" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-005-3607-8" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DSB7QPRL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436842v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chanlon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chatelut" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vittori" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Cretier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2004.05.005" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TR485BXQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599074v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Malch&#232;re" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Lesaint" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozaf048.743" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863414v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Laurens" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David James Dunstan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768992v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Timm" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Crut" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066345v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Garcia" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065977v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.4913" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066434v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066602v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Apreutesei" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steyer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431379v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IJTC2008-71004" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066584v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Miret" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Foray" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670827v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527674947.ch8" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175205v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongrong Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Joly-Pottuz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chaput" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Dunstan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Masenelli-Varlot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.20471" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481723v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Albaret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Epicier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Jenei" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-024-06397-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371750v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkka Frankberg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Kalikka" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Garc&#237;a Ferr&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turkka Salminen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aav1254" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757849v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Issa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Esnouf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.03.023" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934187v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Epicier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cobian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Stauffer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618009571" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137607v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inas Issa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Amodeo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.12.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670820v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azeggagh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D N&#233;lias" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Chevalier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Omori" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2015.01.031" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FXBNGW2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137605v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Calvi&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meille" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2014.01.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137602v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gremillard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2012.03689.x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835892v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marchat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zymelka" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Coelho" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2013.03.011" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689493v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Majoulet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sandra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnefont" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fantozzi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ta12119d" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760135v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.09.047" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757773v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Rima" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Aloy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Armandy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alcantara Gustavo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2012.09.029" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7P1BQL8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696087v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.02.029" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS07KC3B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639510v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bogner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lasalle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Malchere" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thollet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2011.03512.x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555444v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Naglieri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Lombardi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Montanaro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587181v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.W. Bucholz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Matsumoto" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Philipot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Sinnott" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670863v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Montanaro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Naglieri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813954v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasuku Onodera" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Morita" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Nagumo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuji Miura" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Suzuki" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1064775" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068732v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rigaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Perret-Liaudet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Belin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2009.06.011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822678v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michihisa Koyama" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideyuki Tsuboi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9069866" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431374v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Isabel De Barros Bouchet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-008-9377-3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3EC665D74E0478DCE69526D056BD239620C1E63F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433941v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Matta" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Martin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kano" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.085436" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433985v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vacher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ohmae" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-008-9316-3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K9MW5RQ1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433940v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Mogne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mieno" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-008-9298-1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VZGMC4X2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340965v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hinoshita" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434126v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2779256" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434192v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dassenoy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montagnac" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2790077" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434184v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naohiro Matsumoto" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Kinoshita" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuo Ohmae" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2007.01.031" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434191v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vrbanic" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Mihailovic" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2006.04.137" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436206v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2165404" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436207v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-4574-3_46" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/442C31E8532EDE6859176EA9C46A74231FAD6A47/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436845v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schuffenhauer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Parkinson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.Y. Jin-Phillip" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.200500133" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9QFGWDTF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436843v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mihailovic" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-004-2769-0" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-727MBX7V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436844v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vacher" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-005-3607-8" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DSB7QPRL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436842v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chanlon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chatelut" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vittori" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Cretier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2004.05.005" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TR485BXQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599074v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Malch&#232;re" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Lesaint" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozaf048.743" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863414v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Laurens" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David James Dunstan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768992v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Timm" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Crut" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066345v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Garcia" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065977v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.4913" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066434v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066602v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Apreutesei" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steyer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431379v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IJTC2008-71004" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066584v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Miret" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Foray" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670827v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527674947.ch8" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>