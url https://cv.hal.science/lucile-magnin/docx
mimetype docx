--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -281,264 +281,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04921939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beauté de la nature, beauté suprasensible, beauté de l’amour. Une introduction</w:t>
+                <w:t xml:space="preserve">« « S’élever aux grandes vues de la nature » et retrouver « l’antique alliance de la science, de l’art et de la poésie » : un aperçu de la vision du monde et de l’école artistique de Alexandre de Humboldt »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amerika</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L’Entre-deux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04065230v1</w:t>
+                <w:t xml:space="preserve">hal-04065277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le récit de voyage d’Auguste Borget : le regard d’un artiste français sur l’Argentine du milieu du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Débats, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/nuevomundo.90333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04065212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« « S’élever aux grandes vues de la nature » et retrouver « l’antique alliance de la science, de l’art et de la poésie » : un aperçu de la vision du monde et de l’école artistique de Alexandre de Humboldt »</w:t>
+                <w:t xml:space="preserve">Beauté de la nature, beauté suprasensible, beauté de l’amour. Une introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Entre-deux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Amerika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/amerika.16335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04065277v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le « tu » inattendu. La métalepse de deuxième personne dans El Paraíso en la otra esquina de Mario Vargas Llosa et La Biblioteca de Babel de Jorge Luis Borges.</w:t>
               </w:r>
@@ -596,165 +596,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04065303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La vie d’un peintre ne suffirait pas... ». L’émerveillement de Humboldt et des artistes voyageurs du xixe siècle devant la nature latino-américaine</w:t>
+                <w:t xml:space="preserve">Pintar, viajar y enamorarse : La estancia de J. M. Rugendas en Chile (1834-1842)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Líneas : Revue Interdisciplinaire d'Études Hispaniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13</w:t>
+              <w:t xml:space="preserve">Hispanorama, la revista de la Asociación Alemana de Profesores de Español</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04064388v1</w:t>
+                <w:t xml:space="preserve">hal-04082743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pintar, viajar y enamorarse : La estancia de J. M. Rugendas en Chile (1834-1842)</w:t>
+                <w:t xml:space="preserve">« La vie d’un peintre ne suffirait pas... ». L’émerveillement de Humboldt et des artistes voyageurs du xixe siècle devant la nature latino-américaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hispanorama, la revista de la Asociación Alemana de Profesores de Español</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Líneas : Revue Interdisciplinaire d'Études Hispaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04082743v1</w:t>
+                <w:t xml:space="preserve">hal-04064388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Mexique au prisme du romantisme allemand. A propos de quelques peintures de paysage de J. M. Rugendas (1831-1834)</w:t>
               </w:r>
@@ -2191,51 +2191,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101447v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Magnin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13efb" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921939v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.19070" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065230v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.16335" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-NK87TMGM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065212v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.90333" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065277v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065303v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.13979" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064388v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082743v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064340v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.12011" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-PLBDVBPG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082712v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/viatica931" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065297v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082721v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082726v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082732v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082736v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079739v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica C&#225;rdenas Moreno" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tauzin-Castellanos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Santa-Cruz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Louis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Yvinec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065322v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082694v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082683v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082661v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065389v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082704v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082689v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00787085v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012GRENL002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101447v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Magnin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13efb" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921939v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.19070" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065277v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065212v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.90333" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065230v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.16335" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-NK87TMGM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065303v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.13979" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082743v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064388v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064340v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.12011" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-PLBDVBPG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082712v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/viatica931" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065297v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082721v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082726v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082732v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082736v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079739v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica C&#225;rdenas Moreno" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tauzin-Castellanos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Santa-Cruz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Louis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Yvinec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065322v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082694v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082683v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082661v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065389v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082704v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082689v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00787085v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012GRENL002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>