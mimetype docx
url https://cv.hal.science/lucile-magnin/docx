--- v1 (2026-04-06)
+++ v2 (2026-05-14)
@@ -350,195 +350,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04065277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le récit de voyage d’Auguste Borget : le regard d’un artiste français sur l’Argentine du milieu du XIXe siècle</w:t>
+                <w:t xml:space="preserve">Beauté de la nature, beauté suprasensible, beauté de l’amour. Une introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Débats, </w:t>
+              <w:t xml:space="preserve">Amerika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/nuevomundo.90333⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/amerika.16335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04065212v1</w:t>
+                <w:t xml:space="preserve">hal-04065230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beauté de la nature, beauté suprasensible, beauté de l’amour. Une introduction</w:t>
+                <w:t xml:space="preserve">Le récit de voyage d’Auguste Borget : le regard d’un artiste français sur l’Argentine du milieu du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amerika</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Débats, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nuevomundo.90333⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/amerika.16335⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04065230v1</w:t>
+                <w:t xml:space="preserve">hal-04065212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le « tu » inattendu. La métalepse de deuxième personne dans El Paraíso en la otra esquina de Mario Vargas Llosa et La Biblioteca de Babel de Jorge Luis Borges.</w:t>
               </w:r>
@@ -596,165 +596,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04065303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pintar, viajar y enamorarse : La estancia de J. M. Rugendas en Chile (1834-1842)</w:t>
+                <w:t xml:space="preserve">« La vie d’un peintre ne suffirait pas... ». L’émerveillement de Humboldt et des artistes voyageurs du xixe siècle devant la nature latino-américaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hispanorama, la revista de la Asociación Alemana de Profesores de Español</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Líneas : Revue Interdisciplinaire d'Études Hispaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04082743v1</w:t>
+                <w:t xml:space="preserve">hal-04064388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La vie d’un peintre ne suffirait pas... ». L’émerveillement de Humboldt et des artistes voyageurs du xixe siècle devant la nature latino-américaine</w:t>
+                <w:t xml:space="preserve">Pintar, viajar y enamorarse : La estancia de J. M. Rugendas en Chile (1834-1842)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Líneas : Revue Interdisciplinaire d'Études Hispaniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13</w:t>
+              <w:t xml:space="preserve">Hispanorama, la revista de la Asociación Alemana de Profesores de Español</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04064388v1</w:t>
+                <w:t xml:space="preserve">hal-04082743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Mexique au prisme du romantisme allemand. A propos de quelques peintures de paysage de J. M. Rugendas (1831-1834)</w:t>
               </w:r>
@@ -2191,51 +2191,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101447v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Magnin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13efb" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921939v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.19070" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065277v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065212v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.90333" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065230v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.16335" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-NK87TMGM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065303v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.13979" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082743v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064388v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064340v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.12011" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-PLBDVBPG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082712v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/viatica931" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065297v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082721v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082726v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082732v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082736v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079739v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica C&#225;rdenas Moreno" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tauzin-Castellanos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Santa-Cruz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Louis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Yvinec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065322v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082694v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082683v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082661v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065389v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082704v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082689v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00787085v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012GRENL002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101447v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Magnin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13efb" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921939v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.19070" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065277v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065230v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.16335" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-NK87TMGM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065212v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.90333" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065303v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.13979" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064388v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082743v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064340v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.12011" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-PLBDVBPG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082712v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/viatica931" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065297v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082721v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082726v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082732v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082736v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079739v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica C&#225;rdenas Moreno" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tauzin-Castellanos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Santa-Cruz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Louis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Yvinec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065322v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082694v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082683v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082661v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065389v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082704v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082689v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00787085v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012GRENL002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>