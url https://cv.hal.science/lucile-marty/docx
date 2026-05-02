--- v0 (2026-04-05)
+++ v1 (2026-05-02)
@@ -66,1204 +66,1217 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The “Eat Less Meat” one-month challenge: a randomized controlled trial of a meat reduction pledge intervention among French university students</w:t>
+                <w:t xml:space="preserve">Does eating more frequently at the university cafeteria promote healthier and more environmentally friendly diets in French students?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laura Arrazat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Teil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Robinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12966-025-01831-7⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 6, pp.e10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05435605v1</w:t>
+                <w:t xml:space="preserve">hal-05343869v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alimentation étudiante : de l’état des lieux à la co-construction d’un outil participatif « Fresque de l’Alimentation Étudiante »</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le Collectif Alimentation Durable INRAE (CADI) : une démarche participative pour un service de restauration plus durable dans les centres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2025.05.004⟩</w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, spécial 04 NOV'AE, pp.293-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05100644v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05413265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Collectif Alimentation Durable INRAE (CADI) : une démarche participative pour un service de restauration plus durable dans les centres</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Alimentation étudiante : de l’état des lieux à la co-construction d’un outil participatif « Fresque de l’Alimentation Étudiante »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bellicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Dehove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar El Karmouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9716⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 60 (5), pp.284-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2025.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05413265v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05100644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the preferences of French university students using real-life food sourcing data: A proof-of-concept study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The “Eat Less Meat” one-month challenge: a randomized controlled trial of a meat reduction pledge intervention among French university students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Biehlmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Visalli</w:t>
+                <w:t xml:space="preserve">Anne Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Teil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucile Marty</w:t>
+                <w:t xml:space="preserve">Delphine Poquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Quality and Preference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2025.105583⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (1), pp.131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12966-025-01831-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05069960v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociodemographic and behavioural determinants of vegetarian main dish selection in a French university cafeteria: A three-month observational study with repeated measures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Exploring the preferences of French university students using real-life food sourcing data: A proof-of-concept study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Teil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 207, pp.107856. </w:t>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 132, pp.105583. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2025.107856⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2025.105583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04904050v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willingness for more vegetarian meals in school canteens: Associations with family characteristics and parents’ food choice motives in a French community</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Sociodemographic and behavioural determinants of vegetarian main dish selection in a French university cafeteria: A three-month observational study with repeated measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Arrazat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Teil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appetite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 193, pp.107134. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2023.107134⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 207, pp.107856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2025.107856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04331906v1</w:t>
+                <w:t xml:space="preserve">hal-04904050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of a short food education program implemented at school canteens on children’s acceptance of plant-based food: A quasi-experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Teil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Pouyfaucon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Gaignaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Quality and Preference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 115, pp.105104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodqual.2024.105104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04475464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural determinants of healthy and environmentally friendly diets in French university students</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Evidence on consumers’ perceptions, understanding and uses of the Nutri-Score to improve communication about its update: a qualitative study with shopping observations in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Juliette Serry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lucile Marty</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2024.107532⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.3037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-024-20092-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04643752v1</w:t>
+                <w:t xml:space="preserve">hal-04774311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence on consumers’ perceptions, understanding and uses of the Nutri-Score to improve communication about its update: a qualitative study with shopping observations in France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Behavioural determinants of healthy and environmentally friendly diets in French university students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laura Arrazat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pauline Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24 (1), pp.3037. </w:t>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 200, pp.107532. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12889-024-20092-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2024.107532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04774311v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and validation of a web application to collect food supply data associated with their nutritional composition and environmental impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Teil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MethodsX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 13, pp.102891. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1291,1672 +1304,1672 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Children's liking for vegetarian and non-vegetarian school meals at the scale of a French city</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Willingness for more vegetarian meals in school canteens: Associations with family characteristics and parents’ food choice motives in a French community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Dahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appetite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 200, pp.107547. </w:t>
+              <w:t xml:space="preserve">, 2024, 193, pp.107134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2024.107547⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2023.107134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664821v1</w:t>
+                <w:t xml:space="preserve">hal-04331906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of increasing the availability of vegetarian options on main meal choices, meal offer satisfaction and liking: a pre-post analysis in a French university cafeteria</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Children's liking for vegetarian and non-vegetarian school meals at the scale of a French city</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Dahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12966-024-01624-4⟩</w:t>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 200, pp.107547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2024.107547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666991v1</w:t>
+                <w:t xml:space="preserve">hal-04664821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Healthier diets for all? A systematic review and meta‐analysis examining socioeconomic equity of the effect of increasing availability of healthier foods on food choice and energy intake</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of increasing the availability of vegetarian options on main meal choices, meal offer satisfaction and liking: a pre-post analysis in a French university cafeteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laura Arrazat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cambriels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Noan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Robinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/obr.13565⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (1), pp.75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12966-024-01624-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04089241v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Socioeconomic position and the influence of food portion size on daily energy intake in adult females: two randomized controlled trials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is the effect of menu energy labelling on consumer behaviour equitable? A pooled analysis of twelve randomized control experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Boyland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Christiansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Haynos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tess Langfeld</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Andrew Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12966-023-01492-4⟩</w:t>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 182, pp.106451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2023.106451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186165v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03999306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the effect of menu energy labelling on consumer behaviour equitable? A pooled analysis of twelve randomized control experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Correction: Socioeconomic position and the influence of food portion size on daily energy intake in adult females: two randomized controlled trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tess Langfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katie Clarke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robinson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2023.106451⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20, pp.96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12966-023-01492-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03999306v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socioeconomic position and the influence of food portion size on daily energy intake in adult females: two randomized controlled trials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Healthier diets for all? A systematic review and meta‐analysis examining socioeconomic equity of the effect of increasing availability of healthier foods on food choice and energy intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tess Langfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maisie Inns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 20 (1), pp.53. </w:t>
+              <w:t xml:space="preserve">Obesity Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24, pp.e13565. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12966-023-01453-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/obr.13565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04092744v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traffic-light front-of-pack environmental labelling across food categories triggers more environmentally friendly food choices: a randomised controlled trial in virtual reality supermarket</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Socioeconomic position and the influence of food portion size on daily energy intake in adult females: two randomized controlled trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tess Langfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katie Clarke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 20 (1), pp.7. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12966-023-01410-8⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 20 (1), pp.53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12966-023-01453-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03982253v1</w:t>
+                <w:t xml:space="preserve">hal-04092744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socioeconomic position and the effect of energy labelling on consumer behaviour: a systematic review and meta-analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lara Calvert</w:t>
+                <w:t xml:space="preserve">Traffic-light front-of-pack environmental labelling across food categories triggers more environmentally friendly food choices: a randomised controlled trial in virtual reality supermarket</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Arrazat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goisbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 20 (1), pp.10. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12966-023-01418-0⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 20 (1), pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12966-023-01410-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03986408v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03982253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of three dietary groups in French university students and their associations with nutritional quality and environmental impact</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Socioeconomic position and the effect of energy labelling on consumer behaviour: a systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan Polden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tess Langfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katie Clarke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Calvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10, pp.1323648. </w:t>
+              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (1), pp.10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnut.2023.1323648⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12966-023-01418-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04534122v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03986408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la science cherche comment faire aimer lentilles et choux aux enfants</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Identification of three dietary groups in French university students and their associations with nutritional quality and environmental impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Arrazat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Monde</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.1323648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2023.1323648⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05203496v1</w:t>
+                <w:t xml:space="preserve">hal-04534122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of health-based food choice motives in explaining the relationship between lower socioeconomic position and higher BMI in UK and US adults</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Quand la science cherche comment faire aimer lentilles et choux aux enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Dahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Obesity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19/10/2023, pp.1-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03744262v1</w:t>
+                <w:t xml:space="preserve">hal-05203496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The motivational roots of sustainable diets: Analysis of food choice motives associated to health, environmental and socio-cultural aspects of diet sustainability in a sample of French adults</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Short- and Mid-Term Impacts of COVID-19 Outbreak on the Nutritional Quality and Environmental Impact of Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cleaner and Responsible Consumption</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 5, pp.100059. </w:t>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.838351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clrc.2022.100059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2022.838351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03643295v1</w:t>
+                <w:t xml:space="preserve">hal-03658269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short- and Mid-Term Impacts of COVID-19 Outbreak on the Nutritional Quality and Environmental Impact of Diet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The motivational roots of sustainable diets: Analysis of food choice motives associated to health, environmental and socio-cultural aspects of diet sustainability in a sample of French adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9, pp.838351. </w:t>
+              <w:t xml:space="preserve">Cleaner and Responsible Consumption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5, pp.100059. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnut.2022.838351⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clrc.2022.100059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03658269v1</w:t>
+                <w:t xml:space="preserve">hal-03643295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional quality and greenhouse gas emissions of vegetarian and non-vegetarian primary school meals: A case study in Dijon, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9, pp.997144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2984,2209 +2997,2313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socioeconomic position, energy labelling and portion size selection: An online study comparing calorie and physical activity calorie equivalent (PACE) labelling in UK adults</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The role of health-based food choice motives in explaining the relationship between lower socioeconomic position and higher BMI in UK and US adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Robinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2021.105437⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 46, pp.1818-1824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41366-022-01190-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03343643v1</w:t>
+                <w:t xml:space="preserve">hal-03744262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Will calorie labels for food and drink served outside the home improve public health?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Interoception, eating behaviour and body weight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Higgs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Jones</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ - British Medical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmj.n40⟩</w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 237, pp.113434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2021.113434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03360130v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A change of scenery: Does exposure to images of nature affect delay discounting and food desirability?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Increasing availability of lower energy meals vs. energy labelling in virtual full-service restaurants: two randomized controlled trials in participants of higher and lower socioeconomic position</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sasha Reed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.782056⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), pp.975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-021-11007-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03524465v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03270632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interoception, eating behaviour and body weight</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A change of scenery: Does exposure to images of nature affect delay discounting and food desirability?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katie Clarke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Higgs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clare E Holley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2021.113434⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.782056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.782056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355638v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing availability of lower energy meals vs. energy labelling in virtual full-service restaurants: two randomized controlled trials in participants of higher and lower socioeconomic position</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Socioeconomic position, energy labelling and portion size selection: An online study comparing calorie and physical activity calorie equivalent (PACE) labelling in UK adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Franzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12889-021-11007-0⟩</w:t>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 166, pp.105437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2021.105437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03270632v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food choice motives and the nutritional quality of diet during the COVID-19 lockdown in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Will calorie labels for food and drink served outside the home improve public health?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2020.105005⟩</w:t>
+              <w:t xml:space="preserve">BMJ - British Medical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 372, pp.n40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmj.n40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02976122v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The energy and nutritional content of snacks sold at supermarkets and coffee shops in the UK</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Food choice motives and the nutritional quality of diet during the COVID-19 lockdown in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maë Labesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Nutrition and Dietetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jhn.12880⟩</w:t>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 157, pp.105005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2020.105005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367812v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02976122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obesity, eating behavior and physical activity during COVID-19 lockdown: A study of UK adults</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Niamh Maloney</w:t>
+                <w:t xml:space="preserve">The energy and nutritional content of snacks sold at supermarkets and coffee shops in the UK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sheen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Humphreys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2020.104853⟩</w:t>
+              <w:t xml:space="preserve">Journal of Human Nutrition and Dietetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (6), pp.1035-1041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jhn.12880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03360300v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of labelling and increasing the proportion of lower-energy density products on online food shopping: a randomised control trial in high- and low-socioeconomic position participants</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Obesity, eating behavior and physical activity during COVID-19 lockdown: A study of UK adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robinson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Boyland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Chisholm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanne Harrold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niamh Maloney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu12123618⟩</w:t>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 156, pp.104853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2020.104853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367524v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learned pleasure from eating: An opportunity to promote healthy eating in children?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Effects of labelling and increasing the proportion of lower-energy density products on online food shopping: a randomised control trial in high- and low-socioeconomic position participants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Monnery-Patris</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Cook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Piernas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan A. Jebb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2017.09.006⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (12), pp.3618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu12123618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01702743v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When do healthiness and liking drive children's food choices? The influence of social context and weight status</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Learned pleasure from eating: An opportunity to promote healthy eating in children?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Monnery Patris</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Monnery-Patris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appetite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 125, pp.466-473. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2018.03.003⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 120, pp.265 - 274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2017.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">hal-02627247v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01702743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La révolution du plaisir</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">When do healthiness and liking drive children's food choices? The influence of social context and weight status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Miguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Monnery Patris</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice de Reynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consultation Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 125, pp.466-473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2018.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619991v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do hedonic- versus nutrition-based attitudes toward food predict food choices? a cross-sectional study of 6- to 11-year-olds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La révolution du plaisir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maud Miguet</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Monnery Patris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Bournez</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Béatrice de Reynal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Consultation Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 77 (janvier), pp.1-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01686542v1</w:t>
+                <w:t xml:space="preserve">hal-02619991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-conscious effect of food odors on children's food choices varies by weight status</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Do hedonic- versus nutrition-based attitudes toward food predict food choices? a cross-sectional study of 6- to 11-year-olds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Miguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bournez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnut.2017.00016⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (1), pp.162-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12966-017-0618-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01571256v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of implicit and explicit attitudes towards food between normal- and overweight French children</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Non-conscious effect of food odors on children's food choices varies by weight status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héléna Bentivegna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Monnery-Patris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chambaron</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Monnery-Patris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Quality and Preference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 60, pp.145-153. </w:t>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2017.04.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2017.00016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01570856v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01571256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit and implicit tasks for assessing hedonic-versus nutrition-based attitudes towards food in French children</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Comparison of implicit and explicit attitudes towards food between normal- and overweight French children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bournez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Monnery-Patris</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2015.10.026⟩</w:t>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 60, pp.145-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2017.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01258329v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01570856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Explicit and implicit tasks for assessing hedonic-versus nutrition-based attitudes towards food in French children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Monnery-Patris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 96, pp.580-587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2015.10.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Higher nutritional quality at no additional cost among low-income households: insights from food purchases of “positive deviants”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malu S Gaubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Maidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Lesturgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 102 (1), pp.190 - 198. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3945/ajcn.114.104380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01785454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5196,4519 +5313,4519 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels déterminants individuels influencent le choix des plats végétariens en restauration universitaire ?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The “Eat Less Meat” one-month challenge: effects on short-term and long-term meat consumption among French young adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Biehlmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème congrès de l'Association Francophone de Psychologie de la Santé (AFPSA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Francophone de Psychologie de la Santé (AFPSA), Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Benjamin Franklin/Lafayette Seminar (BFLS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05279360v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05279388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The “Eat Less Meat” one-month challenge: effects on short-term and long-term meat consumption among French young adults</w:t>
+                <w:t xml:space="preserve">Quels déterminants individuels influencent le choix des plats végétariens en restauration universitaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laura Arrazat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Teil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Robinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Benjamin Franklin/Lafayette Seminar (BFLS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Fréjus, France</w:t>
+              <w:t xml:space="preserve">13ème congrès de l'Association Francophone de Psychologie de la Santé (AFPSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone de Psychologie de la Santé (AFPSA), Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05279388v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05279360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels facteurs individuels influencent le choix des plats végétariens ? Observation des choix réels en restauration universitaire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Stratégies d’approvisionnement alimentaire chez les étudiant·es : une analyse de données quantitatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Teil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Michel Visalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04979178v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04868480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to promote behaviour change towards sustainable diets? Comparison of different intervention strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">School of Health and Wellbeing Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Glascow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies d’approvisionnement alimentaire chez les étudiant·es : une analyse de données quantitatives</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of doubling the availability of vegetarian meals on meal choices, meal offer satisfaction and liking in university cafeterias: a controlled trial in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Arrazat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cambriels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Noan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">The British Feeding and Drinking Group (BFDG) 2024 Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04868480v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of doubling the availability of vegetarian meals on meal choices, meal offer satisfaction and liking in university cafeterias: a controlled trial in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Arrazat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cambriels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Noan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The British Feeding and Drinking Group (BFDG) 2024 Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">ISBNPA 2024: 21. meeting of the International Society of Behavioral Nutrition and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISBNPA, May 2024, Omaha, Nebraska, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04550095v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of doubling the availability of vegetarian meals on meal choices, meal offer satisfaction and liking in university cafeterias: a controlled trial in France</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Towards more vegetarian meals in schools canteens: A case study in Dijon, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBNPA 2024: 21. meeting of the International Society of Behavioral Nutrition and Physical Activity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISBNPA, May 2024, Omaha, Nebraska, United States</w:t>
+              <w:t xml:space="preserve">Bean Meals Group Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04736673v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards more vegetarian meals in schools canteens: A case study in Dijon, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">How to promote behaviour change towards sustainable diets? Comparison of different intervention strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bean Meals Group Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">Centre for Food Policy Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04740162v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to promote behaviour change towards sustainable diets? Comparison of different intervention strategies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The “Eat Less Meat” one-month challenge: effects on short-term and long-term meat consumption, nutritional quality and environmental impact of diets among French young adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Biehlmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Centre for Food Policy Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">ISBNPA 2024: 21. meeting of the International Society of Behavioral Nutrition and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Behavioral Nutrition and Physical Activity (ISBNPA), May 2024, Omaha, Nebraska, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04740034v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The “Eat Less Meat” one-month challenge: effects on short-term and long-term meat consumption, nutritional quality and environmental impact of diets among French young adults</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">How to promote behaviour change towards sustainable diets? Comparison of different intervention strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Robinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBNPA 2024: 21. meeting of the International Society of Behavioral Nutrition and Physical Activity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society of Behavioral Nutrition and Physical Activity (ISBNPA), May 2024, Omaha, Nebraska, United States</w:t>
+              <w:t xml:space="preserve">Institute of Population Health Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04740151v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to promote behaviour change towards sustainable diets? Comparison of different intervention strategies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The “Eat Less Meat” one-month challenge: effects on short-term and long-term meat consumption among French young adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Biehlmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Institute of Population Health Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">UK Society for Behavioural Medicine (UKSBM) annual scientific meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Glascow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04740117v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The “Eat Less Meat” one-month challenge: effects on short-term and long-term meat consumption among French young adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Biehlmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UK Society for Behavioural Medicine (UKSBM) annual scientific meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Glascow, United Kingdom</w:t>
+              <w:t xml:space="preserve">The British Feeding and Drinking Group (BFDG) 2024 Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04550123v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The “Eat Less Meat” one-month challenge: effects on short-term and long-term meat consumption among French young adults</w:t>
+                <w:t xml:space="preserve">Quels facteurs individuels influencent le choix des plats végétariens ? Observation des choix réels en restauration universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laura Arrazat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Teil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Robinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The British Feeding and Drinking Group (BFDG) 2024 Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04550113v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doubler la disponibilité des plats végétariens servis en restauration universitaire : quels effets sur les choix et l'appréciation des étudiants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Arrazat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cambriels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Noan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04668614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioural determinants of healthy and environmentally friendly diets in French students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Arrazat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47. annual meeting of the British feeding and drinking group (BFDG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, British Feeding and Drinking Group., Apr 2023, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04257835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socioeconomic disparities in research sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47. annual meeting of the British feeding and drinking group (BFDG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, British Feeding and Drinking Group., Apr 2023, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04257878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des effets d'un dispositif d'éducation au goût déployé en restauration scolaire sur le comportement alimentaire des enfants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">« Comment as-tu aimé le plat aujourd'hui ? » Des bornes de satisfaction pour accompagner la transition alimentaire en restauration scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marine Pouyfaucon</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Franzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Valcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">2. journée de la recherche interdisciplinaire : pratiques alimentaires, santé et territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04001991v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional quality and greenhouse gas emissions of vegetarian and non-vegetarian school canteen meals: a case study in France (Dijon)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Qualité nutritionnelle et impact environnemental de l'alimentation des étudiants : mise en évidence de trois typologies de mangeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Arrazat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Symposium on Nutrition (ISN 2022): Urban Food Policies for Sustainable Nutrition and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Nutrition Society, Jan 2022, virtual meeting, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03738858v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Comment as-tu aimé le plat aujourd'hui ?» Appréciation des plats végétariens et non-végétariens en restauration scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Franzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Valcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Feyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04002013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing the environmental impact of consumers' food choices: what is the effectiveness of a cross-category environmental label?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Arrazat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goisbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46. annual meeting of the British feeding and drinking group (BFDG), Leeds (UK)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, British Feeding and Drinking Group, Apr 2022, virtual meeting, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03729486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité nutritionnelle et impact environnemental de l'alimentation des étudiants : mise en évidence de trois typologies de mangeurs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Transition towards vegetarian meals in school canteens in France: What does a conjoint assessment of nutritional and environmental impact, and acceptability by children and their parents tell us?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Dahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Systèmes alimentaires en Afrique et en Méditerranée. Comment co-construire des solutions pour une sécurité alimentaire et une santé durables ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MUSE (Montpellier University Site of Excellence) "Food &amp; Health"; MoISA (Montpellier Interdisciplinary research center on Sustainable Agri-food systems: social and nutritional sciences), Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04001961v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Comment as-tu aimé le plat aujourd'hui ? » Des bornes de satisfaction pour accompagner la transition alimentaire en restauration scolaire</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Quelle place pour la durabilité de l'alimentation chez les étudiants ? Une revue de la littérature des pratiques alimentaires des étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Arrazat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Marty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. journée de la recherche interdisciplinaire : pratiques alimentaires, santé et territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03738768v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition towards vegetarian meals in school canteens in France: What does a conjoint assessment of nutritional and environmental impact, and acceptability by children and their parents tell us?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">How much did you like the meal today?' Children's liking for vegetarian and non-vegetarian meals at school canteens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Dahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Justine Dahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes alimentaires en Afrique et en Méditerranée. Comment co-construire des solutions pour une sécurité alimentaire et une santé durables ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MUSE (Montpellier University Site of Excellence) "Food &amp; Health"; MoISA (Montpellier Interdisciplinary research center on Sustainable Agri-food systems: social and nutritional sciences), Nov 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">46. annual meeting of the British feeding and drinking group (BFDG), Leeds (UK)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, British Feeding and Drinking Group., Apr 2022, virtual meeting, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04192605v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place pour la durabilité de l'alimentation chez les étudiants ? Une revue de la littérature des pratiques alimentaires des étudiants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">A new front-of-pack environmental label triggers more environmentally friendly choices: a randomized controlled trial in a virtual reality supermarket</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Arrazat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goisbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. journée de la recherche interdisciplinaire : pratiques alimentaires, santé et territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">ISBNPA 2022: 21. meeting of the International Society of Behavioral Nutrition and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISBNPA, May 2022, Phoenix, Arizona, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03738682v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How much did you like the meal today?' Children's liking for vegetarian and non-vegetarian meals at school canteens</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Effect of environmental labelling on food choices: A randomised controlled trial in a virtual supermarket</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46. annual meeting of the British feeding and drinking group (BFDG), Leeds (UK)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, British Feeding and Drinking Group., Apr 2022, virtual meeting, United Kingdom</w:t>
+              <w:t xml:space="preserve">The 2022 Meeting European Health Psychology Society (EHPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03738827v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03829166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new front-of-pack environmental label triggers more environmentally friendly choices: a randomized controlled trial in a virtual reality supermarket</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Goisbault</w:t>
+                <w:t xml:space="preserve">Evaluation des effets d'un dispositif d'éducation au goût déployé en restauration scolaire sur le comportement alimentaire des enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Dahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Teil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Pouyfaucon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBNPA 2022: 21. meeting of the International Society of Behavioral Nutrition and Physical Activity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISBNPA, May 2022, Phoenix, Arizona, United States</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03738656v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of environmental labelling on food choices: A randomised controlled trial in a virtual supermarket</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Nutritional quality and greenhouse gas emissions of vegetarian and non-vegetarian school canteen meals: a case study in France (Dijon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Dahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2022 Meeting European Health Psychology Society (EHPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Bratislava, Slovakia</w:t>
+              <w:t xml:space="preserve">3. International Symposium on Nutrition (ISN 2022): Urban Food Policies for Sustainable Nutrition and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Nutrition Society, Jan 2022, virtual meeting, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03829166v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labelling and availability interventions to promote healthier food choice across socioeconomic position: three online randomised trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45. annual meeting of the British feeding and drinking group (BFDG), Leeds (UK)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, British Feeding and Drinking Group., Mar 2021, Virtual meeting, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution des critères de choix alimentaires et de la qualité nutritionnelle de l’alimentation pendant le confinement lié à l’épidémie de COVID-19 en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maë Labesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition - JFN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Rennes, France. pp.25, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nupar.2021.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Stress Level on Food Choice Motives and Nutritional Quality of Diet During COVID-19 Lockdown in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACR2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy labelling and availability interventions to promote healthier food choice across socioeconomic position</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35. Annual Conference of the European Health Psychology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, virtual meeting, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The negative impact of covid-related stress on eating behaviors and effective, practical interventions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katy Tapper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Falkenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACR conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, virtual meeting, United States. pp.713-718</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03616200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socioeconomic position and the effect of energy labelling vs. increased availability of lower energy options on food choice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">University of Leeds Nutrition Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, online, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socioeconomic status and the effect of menu energy labelling vs. availability of lower energy menu options on food choice: a randomized experiment in a virtual fast food restaurant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Hédonisme et durabilité des comportements alimentaires : que nous apprend le confinement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Robinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UKSBM 15th Annual Scientific Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UK Society for Behavioural Medicine (UKSBM), Jan 2020, Bath, United Kingdom</w:t>
+              <w:t xml:space="preserve">Webinaires du Fonds Français pour l'Alimentation et la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fonds Français pour l'Alimentation et la Santé, Dec 2020, Webinaires virtuels, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367859v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hédonisme et durabilité des comportements alimentaires : que nous apprend le confinement ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Socioeconomic status and the effect of menu energy labelling vs. availability of lower energy menu options on food choice: a randomized experiment in a virtual fast food restaurant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaires du Fonds Français pour l'Alimentation et la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fonds Français pour l'Alimentation et la Santé, Dec 2020, Webinaires virtuels, France</w:t>
+              <w:t xml:space="preserve">UKSBM 15th Annual Scientific Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UK Society for Behavioural Medicine (UKSBM), Jan 2020, Bath, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03360234v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pleasure or health: Do children have to choose?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PSYFOOD seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PSYFOOD UCL-ULB joint research group, May 2017, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-conscious effect of food odors on children's food choices varies by weight status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héléna Bentivegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Monnery Patris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the Society for the Study of Ingestive Behavior (SSIB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implicit and explicit attitudes towards food in normal- and over-weight French children</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Implicit and explicit attitudes towards food in normal- and overweight French children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bournez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Monnery-Patris</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Monnery Patris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40. annual meeting of the british feeding and drinking group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, British Feeding and Drinking Group., Apr 2016, Teddington, Londres, United Kingdom. pp.687-688</w:t>
+              <w:t xml:space="preserve">Annual meeting of the PhD school “Health and environment” univ. Bourgogne-Franche-Comté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01519325v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implicit and explicit attitudes towards food in normal- and overweight French children</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Implicit and explicit attitudes towards food in normal- and over-weight French children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bournez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Monnery Patris</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Monnery-Patris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting of the PhD school “Health and environment” univ. Bourgogne-Franche-Comté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Dijon, France</w:t>
+              <w:t xml:space="preserve">40. annual meeting of the british feeding and drinking group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, British Feeding and Drinking Group., Apr 2016, Teddington, Londres, United Kingdom. pp.687-688</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795046v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">External, emotional and restrained eating in normal- and overweight French children: do parents and children agree?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bournez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Monnery-Patris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reward</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Bruxelles, Belgium. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of olfactory priming on food choices in children: development of a new paradigm suitable for 6 to 11 year-olds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héléna Bentivegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Chapusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Monnery-Patris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Sensory and consumer research. A sense of quality (EuroSense)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Dijon, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">External, emotional and restrained eating in normal- and overweight French children: do parents and children agree?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bournez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Monnery-Patris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. Annual meeting of the society for the study of ingestive behavior (SSIB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Porto, Portugal. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01581561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enfants en surpoids seraient-ils moins hédonistes que les enfants normo-pondéraux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Monnery-Patris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Marseille, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O05 - Identification de déviants positifs au sein du projet Opticourses : des achats alimentaires équilibrés malgré un petit budget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malu Gaubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Maidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Lesturgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. journées francophones de nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. pp.S31, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0985-0562(14)70581-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9718,1916 +9835,1916 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création de la Fresque de l'Alimentation Étudiante : bases bibliographiques et conceptuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bellicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Dehove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04978310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et validation de l'application COD-Appro pour collecter des données sur les approvisionnements alimentaires</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">« Un mois pour réduire la viande » : évaluation des effets d'un défi motivationnel sur la réduction de la consommation de viande, la qualité nutritionnelle et l'impact environnemental des régimes alimentaires chez les étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Visalli</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Biehlmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04668238v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does children's liking prevent food waste at school canteens? A real life experiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Augmentation de la fréquence des repas végétariens en restauration scolaire : qu'en pensent les parents ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Dahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47. annual meeting of the British feeding and drinking group (BFDG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Leeds, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées francophones de nutrition (JFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04257860v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmentation de la fréquence des repas végétariens en restauration scolaire : qu'en pensent les parents ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Analyse de la perception, la compréhension et l'utilisation du Nutri-Score dans la perspective de l'évolution de son algorithme : une étude qualitative française incluant des achats accompagnés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Juliette Serry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucile Marty</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04668220v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Un mois pour réduire la viande » : évaluation des effets d'un défi motivationnel sur la réduction de la consommation de viande, la qualité nutritionnelle et l'impact environnemental des régimes alimentaires chez les étudiants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Does children's liking prevent food waste at school canteens? A real life experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Manon Biehlmann</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Dahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones de nutrition (JFN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">47. annual meeting of the British feeding and drinking group (BFDG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04668224v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la perception, la compréhension et l'utilisation du Nutri-Score dans la perspective de l'évolution de son algorithme : une étude qualitative française incluant des achats accompagnés</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Développement et validation de l'application COD-Appro pour collecter des données sur les approvisionnements alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Teil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bellassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pauline Ducrot</w:t>
+                <w:t xml:space="preserve">Michel Visalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04668215v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socioeconomic position and the effect of portion size reduction: a 1-day dietary behaviour experimental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katie Clarke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tess Langfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ahnaf Sadab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46. annual meeting of the British feeding and drinking group (BFDG), Leeds (UK)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, virtual meeting, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03730052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motivational roots of sustainable diets: food choice motives associated to the different facets of diet sustainability in French adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46. annual meeting of the British feeding and drinking group (BFDG), Leeds (UK)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, virtual meeting, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03729821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d'un affichage environnemental sur les choix alimentaires des consommateurs : essai contrôlé randomisé dans un supermarché en réalité virtuelle</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Qualité nutritionnelle et impact environnemental de l'alimentation pendant l'épidémie de COVID-19 : étude longitudinale avant, pendant et un an après le premier confinement de 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2021), Lille (France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Visioconférence, France. </w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03476813v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03730198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité nutritionnelle et impact environnemental de l'alimentation pendant l'épidémie de COVID-19 : étude longitudinale avant, pendant et un an après le premier confinement de 2020</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Qualité nutritionnelle et émissions de gaz à effet de serre des menus végétariens et non-végétariens en restauration scolaire : analyse des menus de la ville de Dijon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Dahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Lille, France. </w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2021), Lille (France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Visioconférence, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03730198v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03476738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité nutritionnelle et émissions de gaz à effet de serre des menus végétariens et non-végétariens en restauration scolaire : analyse des menus de la ville de Dijon</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Effet d'un affichage environnemental sur les choix alimentaires des consommateurs : essai contrôlé randomisé dans un supermarché en réalité virtuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Arrazat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goisbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2021), Lille (France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Visioconférence, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03476738v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03476813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socioeconomic status and the effect of information-based versus structural nutrition interventions: virtual environments protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The British Feeding and Drinking Group (BFDG) 43. annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Swansea, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When do health and taste drive children’s food choices? The influence of context and weight status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Miguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Monnery Patris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the Society for the Study of Ingestive Behavior (SSIB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montreal, Canada. , 1 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implicit and explicit attitudes towards food in American and French children: A cross-cultural study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Monnery Patris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Forestell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the Society for the Study of Ingestive Behavior (SSIB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montreal, Canada. , 1 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attitudes des enfants obèses vis-à-vis de leur alimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bournez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Monnery Patris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès national de la Société française de pédiatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Lille, France. 1 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of olfactory priming on food choices in normal-weight and overweight children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Monnery-Patris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reward symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03267819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Children’s attitudes towards food in childhood obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bournez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Monnery Patris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Pediatric Society Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Tours, France. 1 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11637,133 +11754,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional quality and greenhouse gas emissions of vegetarian and non-vegetarian school meals: a case study in France (Dijon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 81 (OCE2), pp.E60, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/s0029665122000830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11773,271 +11890,271 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction du plaisir alimentaire durant l'enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Monnery-Patris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Michel Lecerf, Karine Clément, Sébastien Czernichow, Martine Laville, Jean-Michel Oppert, François Pattou, Olivier Ziegler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Obésités. Médecine et Chirurgie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapitre 30, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-2-294-76753-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/C2018-0-05181-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03355752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le plaisir de manger chez les enfants : peut-on apprendre à aimer les aliments bons pour la santé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Monnery-Patris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bien et bon à manger. Penser notre alimentation du quotidien à l'institution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Universitaires de Dijon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, n.p., 2018, Collection : Arts, Archéologie et Patrimoine, 978-2-36441-285-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02921856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12047,1086 +12164,1060 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le plaisir : un allié pour guider les enfants dans leurs choix alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand bien se nourrir rime avec plaisir</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le plaisir de manger chez les enfants : un facteur clef pour des choix alimentaires plus sains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Monnery Patris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Monnery Patris</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bournez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785998v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le plaisir de manger chez les enfants : un facteur clef pour des choix alimentaires plus sains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Quand bien se nourrir rime avec plaisir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Monnery Patris</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791320v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Très jeunes, les enfants passent du « miam » au « ça fait grossir »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Monnery Patris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davantage de plats végétariens au menu : une expérience réussie en restauration universitaire [dans recueil 'Une année de travaux au cœur du département Alimentation Humaine']</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, pp.34-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05133391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Chouette Cantine » : un projet de recherche-action pour une restauration scolaire plus durable [dans recueil 'Une année de travaux au cœur du département Alimentation Humaine']</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, pp.35-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05133402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Restauration scolaire : proposer des menus végétariens, mission impossible ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Boulegon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Manger sain, c'est bien, manger heureux, c'est mieux !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Monnery-Patris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02921738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How parents' financial hardship determines the shift towards more sustainable diets: Moderating effects of motives, perceived effort and feeling of powerlessness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Verdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Monnery-Patris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05482124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does eating more frequently at the university cafeteria promote healthier and more environmentally friendly diets in French students?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The relationship between lower socioeconomic position and higher BMI is explained by the social patterning of health-based food choice motives in UK and US adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05343869v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03684157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relationship between lower socioeconomic position and higher BMI is explained by the social patterning of health-based food choice motives in UK and US adults</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrew Jones</w:t>
+                <w:t xml:space="preserve">Protocol and statistical analysis plan - impact of environmental labelling on food choices: a randomized controlled trial in a virtual reality supermarket</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Marty</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+                <w:t xml:space="preserve">Laura Arrazat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
-[...116 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03270668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13136,171 +13227,171 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Privilégier la santé ou le plaisir : impact des attitudes envers l’alimentation et du contexte sur les choix alimentaires des enfants normo-pondéraux et en surpoids âgés de 5 à 11 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alimentation et Nutrition. Université Bourgogne Franche-Comté, 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017UBFCK059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02299240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Privilégier la santé ou le plaisir : impact des attitudes envers l'alimentation et du contexte sur les choix alimentaires des enfants normo-pondéraux et en surpoids âgés de 5 à 11 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alimentation et Nutrition. Université de Bourgogne Franche-Comté (COMUE), 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02785949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13310,180 +13401,180 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manger, ça s'apprend ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04257778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le goût des enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Villard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId258"/>
+      <w:footerReference w:type="default" r:id="rId261"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13630,51 +13721,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05435605v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Marty" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Biehlmann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Louveau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Poquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robinson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-025-01831-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100644v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bellicha" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Dehove" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Karmouni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.05.004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05413265v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Martinet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9716" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069960v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Visalli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Teil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2025.105583" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904050v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Arrazat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2025.107856" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331906v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dahmani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2023.107134" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04475464v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pouyfaucon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gaignaire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2024.105104" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643752v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine de Lauzon-Guillain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2024.107532" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04774311v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Juliette Serry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ducrot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-024-20092-w" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676601v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lange" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2024.102891" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664821v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2024.107547" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666991v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cambriels" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Noan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-024-01624-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04089241v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Langfield" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maisie Inns" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Jones" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.13565" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186165v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Langfeld" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Clarke" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-023-01492-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999306v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Boyland" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Christiansen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Haynos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2023.106451" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092744v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-023-01453-x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982253v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chambaron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goisbault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Charrier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-023-01410-8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03986408v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Polden" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Calvert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-023-01418-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04534122v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1323648" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203496v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde G&#233;rard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744262v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-022-01190-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643295v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clrc.2022.100059" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658269v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.838351" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836925v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Grenier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.997144" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343643v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Franzon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105437" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360130v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin White" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Smith" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.n40" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524465v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Higgs" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare E Holley" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.782056" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355638v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2021.113434" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03270632v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Reed" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-021-11007-0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02976122v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235; Labesse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2020.105005" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367812v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Evans" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sheen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Humphreys" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jhn.12880" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360300v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Chisholm" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Harrold" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh Maloney" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2020.104853" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367524v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Cook" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Piernas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan A. Jebb" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12123618" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01702743v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Monnery-Patris" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2017.09.006" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627247v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Miguet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Monnery Patris" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2018.03.003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TK9S24S7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619991v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice de Reynal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01686542v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bournez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-017-0618-4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571256v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Bentivegna" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2017.00016" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570856v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2017.04.013" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XNKZH57-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258329v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bayer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2015.10.026" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01785454v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubois" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malu S Gaubard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maidon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesturgeon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.114.104380" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279360v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279388v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979178v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04740128v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868480v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04550095v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736673v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04740162v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04740034v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04740151v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04740117v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04550123v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04550113v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668614v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257835v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257878v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04001991v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738858v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04002013v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Valcke" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feyen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03729486v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04001961v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738768v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192605v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738682v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738827v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738656v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829166v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360320v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367631v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2021.01.013" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643461v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738619v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616200v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Langlois" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chandon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Tapper" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Falkenstein" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367879v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367859v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360234v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360246v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788450v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519325v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795046v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508160v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512205v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chapusot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581561v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303976v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360053v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malu Gaubard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70581-3" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978310v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maurice" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668238v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257860v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668220v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668224v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668215v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03730052v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ahnaf Sadab" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03729821v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03476813v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03730198v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03476738v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360263v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789085v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785981v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forestell" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795164v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267819v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794990v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758838v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0029665122000830" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355752v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Rigal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9782294767531000308" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2018-0-05181-6" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921856v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/gastronomie/609-bien-et-bon-a-manger-9782364412859.html" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785862v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785998v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791320v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801561v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05133391v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05133402v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921738v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482124v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Verdeau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343869v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684157v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03270668v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02299240v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017UBFCK059" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02785949v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257778v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790038v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Villard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343869v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Arrazat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Teil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Marty" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.678" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05413265v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Martinet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9716" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100644v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bellicha" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Dehove" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Karmouni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.05.004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05435605v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Biehlmann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Louveau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Poquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robinson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-025-01831-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069960v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Visalli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2025.105583" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904050v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2025.107856" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04475464v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dahmani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pouyfaucon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gaignaire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2024.105104" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04774311v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Juliette Serry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ducrot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-024-20092-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643752v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine de Lauzon-Guillain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2024.107532" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676601v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lange" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2024.102891" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331906v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2023.107134" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664821v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2024.107547" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666991v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cambriels" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Noan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-024-01624-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999306v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Boyland" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Christiansen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Haynos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Jones" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2023.106451" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186165v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Langfeld" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Clarke" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-023-01492-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04089241v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Langfield" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maisie Inns" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.13565" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092744v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-023-01453-x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982253v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chambaron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goisbault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Charrier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-023-01410-8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03986408v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Polden" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Calvert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-023-01418-0" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04534122v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1323648" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203496v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde G&#233;rard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658269v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.838351" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643295v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clrc.2022.100059" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836925v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Grenier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.997144" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744262v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-022-01190-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355638v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Higgs" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2021.113434" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03270632v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Reed" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-021-11007-0" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524465v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare E Holley" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.782056" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343643v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Franzon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105437" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360130v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin White" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Smith" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.n40" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02976122v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235; Labesse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2020.105005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367812v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Evans" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sheen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Humphreys" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jhn.12880" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360300v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Chisholm" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Harrold" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh Maloney" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2020.104853" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367524v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Cook" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Piernas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan A. Jebb" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12123618" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01702743v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Monnery-Patris" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2017.09.006" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627247v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Miguet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Monnery Patris" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2018.03.003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TK9S24S7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619991v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice de Reynal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01686542v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bournez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-017-0618-4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571256v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Bentivegna" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2017.00016" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570856v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2017.04.013" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XNKZH57-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258329v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bayer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2015.10.026" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01785454v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubois" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malu S Gaubard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maidon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesturgeon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.114.104380" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279388v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279360v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868480v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04740128v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04550095v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736673v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04740162v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04740034v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04740151v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04740117v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04550123v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04550113v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979178v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668614v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257835v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257878v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738768v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Valcke" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04001961v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04002013v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feyen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03729486v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192605v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738682v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738827v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738656v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829166v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04001991v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738858v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360320v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367631v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2021.01.013" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643461v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738619v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616200v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Langlois" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chandon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Tapper" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Falkenstein" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367879v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360234v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367859v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360246v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788450v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795046v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519325v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508160v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512205v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chapusot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581561v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303976v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360053v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malu Gaubard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70581-3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978310v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maurice" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668224v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668220v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668215v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257860v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668238v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03730052v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ahnaf Sadab" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03729821v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03730198v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03476738v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03476813v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360263v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789085v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785981v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forestell" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795164v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267819v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794990v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758838v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0029665122000830" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355752v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Rigal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9782294767531000308" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2018-0-05181-6" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921856v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/gastronomie/609-bien-et-bon-a-manger-9782364412859.html" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785862v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791320v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785998v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801561v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05133391v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05133402v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05600940v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Boulegon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921738v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482124v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Verdeau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684157v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03270668v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02299240v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017UBFCK059" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02785949v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257778v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790038v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Villard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>