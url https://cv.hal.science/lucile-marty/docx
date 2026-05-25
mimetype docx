--- v1 (2026-05-02)
+++ v2 (2026-05-25)
@@ -217,486 +217,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343869v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Collectif Alimentation Durable INRAE (CADI) : une démarche participative pour un service de restauration plus durable dans les centres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the preferences of French university students using real-life food sourcing data: A proof-of-concept study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Teil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadine Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, spécial 04 NOV'AE, pp.293-301. </w:t>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 132, pp.105583. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9716⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2025.105583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05413265v1</w:t>
+                <w:t xml:space="preserve">hal-05069960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alimentation étudiante : de l’état des lieux à la co-construction d’un outil participatif « Fresque de l’Alimentation Étudiante »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The “Eat Less Meat” one-month challenge: a randomized controlled trial of a meat reduction pledge intervention among French university students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Bellicha</w:t>
+                <w:t xml:space="preserve">Manon Biehlmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Dehove</w:t>
+                <w:t xml:space="preserve">Anne Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Charreire</w:t>
+                <w:t xml:space="preserve">Delphine Poquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hajar El Karmouni</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 60 (5), pp.284-297. </w:t>
+              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (1), pp.131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2025.05.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12966-025-01831-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05100644v1</w:t>
+                <w:t xml:space="preserve">hal-05435605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The “Eat Less Meat” one-month challenge: a randomized controlled trial of a meat reduction pledge intervention among French university students</w:t>
+                <w:t xml:space="preserve">Le Collectif Alimentation Durable INRAE (CADI) : une démarche participative pour un service de restauration plus durable dans les centres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Biehlmann</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eric Robinson</w:t>
+                <w:t xml:space="preserve">Nadine Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12966-025-01831-7⟩</w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, spécial 04 NOV'AE, pp.293-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05435605v1</w:t>
+                <w:t xml:space="preserve">hal-05413265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the preferences of French university students using real-life food sourcing data: A proof-of-concept study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alimentation étudiante : de l’état des lieux à la co-construction d’un outil participatif « Fresque de l’Alimentation Étudiante »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bellicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Dehove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Visalli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fanny Teil</w:t>
+                <w:t xml:space="preserve">Hajar El Karmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Quality and Preference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 132, pp.105583. </w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 60 (5), pp.284-297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2025.105583⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2025.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05069960v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05100644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociodemographic and behavioural determinants of vegetarian main dish selection in a French university cafeteria: A three-month observational study with repeated measures</w:t>
               </w:r>
@@ -793,906 +793,906 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04904050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a short food education program implemented at school canteens on children’s acceptance of plant-based food: A quasi-experimental study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of increasing the availability of vegetarian options on main meal choices, meal offer satisfaction and liking: a pre-post analysis in a French university cafeteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Arrazat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Dahmani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fanny Teil</w:t>
+                <w:t xml:space="preserve">Claire Cambriels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Pouyfaucon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aude Gaignaire</w:t>
+                <w:t xml:space="preserve">Christine Le Noan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Marty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Quality and Preference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2024.105104⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (1), pp.75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12966-024-01624-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04475464v1</w:t>
+                <w:t xml:space="preserve">hal-04666991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence on consumers’ perceptions, understanding and uses of the Nutri-Score to improve communication about its update: a qualitative study with shopping observations in France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Children's liking for vegetarian and non-vegetarian school meals at the scale of a French city</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Dahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12889-024-20092-w⟩</w:t>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 200, pp.107547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2024.107547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04774311v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural determinants of healthy and environmentally friendly diets in French university students</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Arrazat</w:t>
+                <w:t xml:space="preserve">Willingness for more vegetarian meals in school canteens: Associations with family characteristics and parents’ food choice motives in a French community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appetite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 200, pp.107532. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2024.107532⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 193, pp.107134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2023.107134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04643752v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of a web application to collect food supply data associated with their nutritional composition and environmental impacts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucile Marty</w:t>
+                <w:t xml:space="preserve">Effects of a short food education program implemented at school canteens on children’s acceptance of plant-based food: A quasi-experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Teil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Pouyfaucon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Gaignaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MethodsX</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mex.2024.102891⟩</w:t>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 115, pp.105104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2024.105104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04676601v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willingness for more vegetarian meals in school canteens: Associations with family characteristics and parents’ food choice motives in a French community</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Justine Dahmani</w:t>
+                <w:t xml:space="preserve">Evidence on consumers’ perceptions, understanding and uses of the Nutri-Score to improve communication about its update: a qualitative study with shopping observations in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Juliette Serry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucile Marty</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2023.107134⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.3037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-024-20092-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331906v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Children's liking for vegetarian and non-vegetarian school meals at the scale of a French city</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behavioural determinants of healthy and environmentally friendly diets in French university students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Arrazat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appetite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 200, pp.107547. </w:t>
+              <w:t xml:space="preserve">, 2024, 200, pp.107532. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2024.107547⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2024.107532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04664821v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of increasing the availability of vegetarian options on main meal choices, meal offer satisfaction and liking: a pre-post analysis in a French university cafeteria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Arrazat</w:t>
+                <w:t xml:space="preserve">Development and validation of a web application to collect food supply data associated with their nutritional composition and environmental impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Teil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Cambriels</w:t>
+                <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Le Noan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lucile Marty</w:t>
+                <w:t xml:space="preserve">Valentin Bellassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 21 (1), pp.75. </w:t>
+              <w:t xml:space="preserve">MethodsX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13, pp.102891. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12966-024-01624-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mex.2024.102891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666991v1</w:t>
+                <w:t xml:space="preserve">hal-04676601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the effect of menu energy labelling on consumer behaviour equitable? A pooled analysis of twelve randomized control experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Boyland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1776,417 +1776,417 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03999306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Socioeconomic position and the influence of food portion size on daily energy intake in adult females: two randomized controlled trials</w:t>
+                <w:t xml:space="preserve">Socioeconomic position and the influence of food portion size on daily energy intake in adult females: two randomized controlled trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tess Langfeld</w:t>
+                <w:t xml:space="preserve">Tess Langfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katie Clarke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 20, pp.96. </w:t>
+              <w:t xml:space="preserve">, 2023, 20 (1), pp.53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12966-023-01492-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12966-023-01453-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04186165v1</w:t>
+                <w:t xml:space="preserve">hal-04092744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Healthier diets for all? A systematic review and meta‐analysis examining socioeconomic equity of the effect of increasing availability of healthier foods on food choice and energy intake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tess Langfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tess Langfield</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maisie Inns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Obesity Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24, pp.e13565. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/obr.13565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socioeconomic position and the influence of food portion size on daily energy intake in adult females: two randomized controlled trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tess Langfield</w:t>
+                <w:t xml:space="preserve">Correction: Socioeconomic position and the influence of food portion size on daily energy intake in adult females: two randomized controlled trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tess Langfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katie Clarke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 20 (1), pp.53. </w:t>
+              <w:t xml:space="preserve">, 2023, 20, pp.96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12966-023-01453-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12966-023-01492-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04092744v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traffic-light front-of-pack environmental labelling across food categories triggers more environmentally friendly food choices: a randomised controlled trial in virtual reality supermarket</w:t>
               </w:r>
@@ -2306,77 +2306,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socioeconomic position and the effect of energy labelling on consumer behaviour: a systematic review and meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megan Polden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tess Langfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katie Clarke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2466,51 +2466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Arrazat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2570,51 +2570,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la science cherche comment faire aimer lentilles et choux aux enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2678,51 +2678,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short- and Mid-Term Impacts of COVID-19 Outbreak on the Nutritional Quality and Environmental Impact of Diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2795,51 +2795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2886,51 +2886,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional quality and greenhouse gas emissions of vegetarian and non-vegetarian primary school meals: A case study in Dijon, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3003,51 +3003,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of health-based food choice motives in explaining the relationship between lower socioeconomic position and higher BMI in UK and US adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3107,51 +3107,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interoception, eating behaviour and body weight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3263,51 +3263,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sasha Reed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (1), pp.975. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3335,455 +3335,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03270632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A change of scenery: Does exposure to images of nature affect delay discounting and food desirability?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Higgs</w:t>
+                <w:t xml:space="preserve">Socioeconomic position, energy labelling and portion size selection: An online study comparing calorie and physical activity calorie equivalent (PACE) labelling in UK adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clare E Holley</w:t>
+                <w:t xml:space="preserve">Caterina Franzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.782056. </w:t>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 166, pp.105437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.782056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2021.105437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03524465v1</w:t>
+                <w:t xml:space="preserve">hal-03343643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socioeconomic position, energy labelling and portion size selection: An online study comparing calorie and physical activity calorie equivalent (PACE) labelling in UK adults</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Will calorie labels for food and drink served outside the home improve public health?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caterina Franzon</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martin White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2021.105437⟩</w:t>
+              <w:t xml:space="preserve">BMJ - British Medical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 372, pp.n40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmj.n40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03343643v1</w:t>
+                <w:t xml:space="preserve">hal-03360130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Will calorie labels for food and drink served outside the home improve public health?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Robinson</w:t>
+                <w:t xml:space="preserve">A change of scenery: Does exposure to images of nature affect delay discounting and food desirability?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katie Clarke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Higgs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clare E Holley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Richard Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ - British Medical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 372, pp.n40. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.782056. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmj.n40⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.782056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03360130v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food choice motives and the nutritional quality of diet during the COVID-19 lockdown in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maë Labesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3977,51 +3977,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obesity, eating behavior and physical activity during COVID-19 lockdown: A study of UK adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Boyland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4163,51 +4163,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Piernas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan A. Jebb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (12), pp.3618. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5340,64 +5340,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The “Eat Less Meat” one-month challenge: effects on short-term and long-term meat consumption among French young adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Biehlmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Benjamin Franklin/Lafayette Seminar (BFLS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5543,64 +5543,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies d’approvisionnement alimentaire chez les étudiant·es : une analyse de données quantitatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Teil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5632,696 +5632,696 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04868480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to promote behaviour change towards sustainable diets? Comparison of different intervention strategies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of doubling the availability of vegetarian meals on meal choices, meal offer satisfaction and liking in university cafeterias: a controlled trial in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Arrazat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cambriels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Noan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">School of Health and Wellbeing Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Glascow, United Kingdom</w:t>
+              <w:t xml:space="preserve">ISBNPA 2024: 21. meeting of the International Society of Behavioral Nutrition and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISBNPA, May 2024, Omaha, Nebraska, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04740128v1</w:t>
+                <w:t xml:space="preserve">hal-04736673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of doubling the availability of vegetarian meals on meal choices, meal offer satisfaction and liking in university cafeterias: a controlled trial in France</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to promote behaviour change towards sustainable diets? Comparison of different intervention strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The British Feeding and Drinking Group (BFDG) 2024 Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">Centre for Food Policy Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04550095v1</w:t>
+                <w:t xml:space="preserve">hal-04740034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of doubling the availability of vegetarian meals on meal choices, meal offer satisfaction and liking in university cafeterias: a controlled trial in France</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards more vegetarian meals in schools canteens: A case study in Dijon, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBNPA 2024: 21. meeting of the International Society of Behavioral Nutrition and Physical Activity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISBNPA, May 2024, Omaha, Nebraska, United States</w:t>
+              <w:t xml:space="preserve">Bean Meals Group Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04736673v1</w:t>
+                <w:t xml:space="preserve">hal-04740162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards more vegetarian meals in schools canteens: A case study in Dijon, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of doubling the availability of vegetarian meals on meal choices, meal offer satisfaction and liking in university cafeterias: a controlled trial in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Arrazat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cambriels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Noan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bean Meals Group Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">The British Feeding and Drinking Group (BFDG) 2024 Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04740162v1</w:t>
+                <w:t xml:space="preserve">hal-04550095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to promote behaviour change towards sustainable diets? Comparison of different intervention strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Centre for Food Policy Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">School of Health and Wellbeing Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Glascow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04740034v1</w:t>
+                <w:t xml:space="preserve">hal-04740128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The “Eat Less Meat” one-month challenge: effects on short-term and long-term meat consumption, nutritional quality and environmental impact of diets among French young adults</w:t>
+                <w:t xml:space="preserve">How to promote behaviour change towards sustainable diets? Comparison of different intervention strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Robinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBNPA 2024: 21. meeting of the International Society of Behavioral Nutrition and Physical Activity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society of Behavioral Nutrition and Physical Activity (ISBNPA), May 2024, Omaha, Nebraska, United States</w:t>
+              <w:t xml:space="preserve">Institute of Population Health Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04740151v1</w:t>
+                <w:t xml:space="preserve">hal-04740117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to promote behaviour change towards sustainable diets? Comparison of different intervention strategies</w:t>
+                <w:t xml:space="preserve">The “Eat Less Meat” one-month challenge: effects on short-term and long-term meat consumption, nutritional quality and environmental impact of diets among French young adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Biehlmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Institute of Population Health Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">ISBNPA 2024: 21. meeting of the International Society of Behavioral Nutrition and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Behavioral Nutrition and Physical Activity (ISBNPA), May 2024, Omaha, Nebraska, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04740117v1</w:t>
+                <w:t xml:space="preserve">hal-04740151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The “Eat Less Meat” one-month challenge: effects on short-term and long-term meat consumption among French young adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Biehlmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UK Society for Behavioural Medicine (UKSBM) annual scientific meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Glascow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6359,64 +6359,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The “Eat Less Meat” one-month challenge: effects on short-term and long-term meat consumption among French young adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Biehlmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The British Feeding and Drinking Group (BFDG) 2024 Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6562,64 +6562,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doubler la disponibilité des plats végétariens servis en restauration universitaire : quels effets sur les choix et l'appréciation des étudiants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Arrazat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cambriels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Noan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6696,51 +6696,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Arrazat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6847,64 +6847,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Comment as-tu aimé le plat aujourd'hui ? » Des bornes de satisfaction pour accompagner la transition alimentaire en restauration scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Franzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Valcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6966,191 +6966,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité nutritionnelle et impact environnemental de l'alimentation des étudiants : mise en évidence de trois typologies de mangeurs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transition towards vegetarian meals in school canteens in France: What does a conjoint assessment of nutritional and environmental impact, and acceptability by children and their parents tell us?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Dahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Systèmes alimentaires en Afrique et en Méditerranée. Comment co-construire des solutions pour une sécurité alimentaire et une santé durables ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MUSE (Montpellier University Site of Excellence) "Food &amp; Health"; MoISA (Montpellier Interdisciplinary research center on Sustainable Agri-food systems: social and nutritional sciences), Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04001961v1</w:t>
+                <w:t xml:space="preserve">hal-04192605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Comment as-tu aimé le plat aujourd'hui ?» Appréciation des plats végétariens et non-végétariens en restauration scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Franzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Valcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7324,726 +7311,739 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03729486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition towards vegetarian meals in school canteens in France: What does a conjoint assessment of nutritional and environmental impact, and acceptability by children and their parents tell us?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qualité nutritionnelle et impact environnemental de l'alimentation des étudiants : mise en évidence de trois typologies de mangeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Arrazat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Justine Dahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes alimentaires en Afrique et en Méditerranée. Comment co-construire des solutions pour une sécurité alimentaire et une santé durables ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MUSE (Montpellier University Site of Excellence) "Food &amp; Health"; MoISA (Montpellier Interdisciplinary research center on Sustainable Agri-food systems: social and nutritional sciences), Nov 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04192605v1</w:t>
+                <w:t xml:space="preserve">hal-04001961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place pour la durabilité de l'alimentation chez les étudiants ? Une revue de la littérature des pratiques alimentaires des étudiants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Arrazat</w:t>
+                <w:t xml:space="preserve">How much did you like the meal today?' Children's liking for vegetarian and non-vegetarian meals at school canteens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. journée de la recherche interdisciplinaire : pratiques alimentaires, santé et territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">46. annual meeting of the British feeding and drinking group (BFDG), Leeds (UK)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, British Feeding and Drinking Group., Apr 2022, virtual meeting, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03738682v1</w:t>
+                <w:t xml:space="preserve">hal-03738827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How much did you like the meal today?' Children's liking for vegetarian and non-vegetarian meals at school canteens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Justine Dahmani</w:t>
+                <w:t xml:space="preserve">Quelle place pour la durabilité de l'alimentation chez les étudiants ? Une revue de la littérature des pratiques alimentaires des étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Arrazat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46. annual meeting of the British feeding and drinking group (BFDG), Leeds (UK)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, British Feeding and Drinking Group., Apr 2022, virtual meeting, United Kingdom</w:t>
+              <w:t xml:space="preserve">2. journée de la recherche interdisciplinaire : pratiques alimentaires, santé et territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03738827v1</w:t>
+                <w:t xml:space="preserve">hal-03738682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new front-of-pack environmental label triggers more environmentally friendly choices: a randomized controlled trial in a virtual reality supermarket</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of environmental labelling on food choices: A randomised controlled trial in a virtual supermarket</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Marty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBNPA 2022: 21. meeting of the International Society of Behavioral Nutrition and Physical Activity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISBNPA, May 2022, Phoenix, Arizona, United States</w:t>
+              <w:t xml:space="preserve">The 2022 Meeting European Health Psychology Society (EHPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03738656v1</w:t>
+                <w:t xml:space="preserve">hal-03829166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of environmental labelling on food choices: A randomised controlled trial in a virtual supermarket</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A new front-of-pack environmental label triggers more environmentally friendly choices: a randomized controlled trial in a virtual reality supermarket</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Arrazat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goisbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2022 Meeting European Health Psychology Society (EHPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Bratislava, Slovakia</w:t>
+              <w:t xml:space="preserve">ISBNPA 2022: 21. meeting of the International Society of Behavioral Nutrition and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISBNPA, May 2022, Phoenix, Arizona, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03829166v1</w:t>
+                <w:t xml:space="preserve">hal-03738656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des effets d'un dispositif d'éducation au goût déployé en restauration scolaire sur le comportement alimentaire des enfants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Nutritional quality and greenhouse gas emissions of vegetarian and non-vegetarian school canteen meals: a case study in France (Dijon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Marty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">3. International Symposium on Nutrition (ISN 2022): Urban Food Policies for Sustainable Nutrition and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Nutrition Society, Jan 2022, virtual meeting, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04001991v1</w:t>
+                <w:t xml:space="preserve">hal-03738858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional quality and greenhouse gas emissions of vegetarian and non-vegetarian school canteen meals: a case study in France (Dijon)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Evaluation des effets d'un dispositif d'éducation au goût déployé en restauration scolaire sur le comportement alimentaire des enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Teil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Pouyfaucon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Symposium on Nutrition (ISN 2022): Urban Food Policies for Sustainable Nutrition and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Nutrition Society, Jan 2022, virtual meeting, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03738858v1</w:t>
+                <w:t xml:space="preserve">hal-04001991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labelling and availability interventions to promote healthier food choice across socioeconomic position: three online randomised trials</w:t>
               </w:r>
@@ -8055,51 +8055,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45. annual meeting of the British feeding and drinking group (BFDG), Leeds (UK)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, British Feeding and Drinking Group., Mar 2021, Virtual meeting, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8137,51 +8137,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution des critères de choix alimentaires et de la qualité nutritionnelle de l’alimentation pendant le confinement lié à l’épidémie de COVID-19 en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maë Labesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8349,51 +8349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35. Annual Conference of the European Health Psychology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, virtual meeting, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8707,51 +8707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UKSBM 15th Annual Scientific Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UK Society for Behavioural Medicine (UKSBM), Jan 2020, Bath, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9849,77 +9849,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création de la Fresque de l'Alimentation Étudiante : bases bibliographiques et conceptuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bellicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Dehove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9987,51 +9987,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Un mois pour réduire la viande » : évaluation des effets d'un défi motivationnel sur la réduction de la consommation de viande, la qualité nutritionnelle et l'impact environnemental des régimes alimentaires chez les étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Biehlmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10050,502 +10050,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04668224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmentation de la fréquence des repas végétariens en restauration scolaire : qu'en pensent les parents ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Justine Dahmani</w:t>
+                <w:t xml:space="preserve">Analyse de la perception, la compréhension et l'utilisation du Nutri-Score dans la perspective de l'évolution de son algorithme : une étude qualitative française incluant des achats accompagnés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Juliette Serry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucile Marty</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04668220v1</w:t>
+                <w:t xml:space="preserve">hal-04668215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la perception, la compréhension et l'utilisation du Nutri-Score dans la perspective de l'évolution de son algorithme : une étude qualitative française incluant des achats accompagnés</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Juliette Serry</w:t>
+                <w:t xml:space="preserve">Augmentation de la fréquence des repas végétariens en restauration scolaire : qu'en pensent les parents ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Dahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pauline Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04668215v1</w:t>
+                <w:t xml:space="preserve">hal-04668220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does children's liking prevent food waste at school canteens? A real life experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement et validation de l'application COD-Appro pour collecter des données sur les approvisionnements alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Teil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bellassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47. annual meeting of the British feeding and drinking group (BFDG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Leeds, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées francophones de nutrition (JFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04257860v1</w:t>
+                <w:t xml:space="preserve">hal-04668238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et validation de l'application COD-Appro pour collecter des données sur les approvisionnements alimentaires</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does children's liking prevent food waste at school canteens? A real life experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Visalli</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Dahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones de nutrition (JFN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">47. annual meeting of the British feeding and drinking group (BFDG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04668238v1</w:t>
+                <w:t xml:space="preserve">hal-04257860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socioeconomic position and the effect of portion size reduction: a 1-day dietary behaviour experimental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katie Clarke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tess Langfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ahnaf Sadab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10639,51 +10639,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10734,51 +10734,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité nutritionnelle et impact environnemental de l'alimentation pendant l'épidémie de COVID-19 : étude longitudinale avant, pendant et un an après le premier confinement de 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10816,51 +10816,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité nutritionnelle et émissions de gaz à effet de serre des menus végétariens et non-végétariens en restauration scolaire : analyse des menus de la ville de Dijon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11075,51 +11075,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The British Feeding and Drinking Group (BFDG) 43. annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Swansea, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11768,51 +11768,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional quality and greenhouse gas emissions of vegetarian and non-vegetarian school meals: a case study in France (Dijon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12234,242 +12234,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le plaisir de manger chez les enfants : un facteur clef pour des choix alimentaires plus sains</w:t>
+                <w:t xml:space="preserve">Quand bien se nourrir rime avec plaisir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Monnery Patris</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791320v1</w:t>
+                <w:t xml:space="preserve">hal-02785998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand bien se nourrir rime avec plaisir</w:t>
+                <w:t xml:space="preserve">Le plaisir de manger chez les enfants : un facteur clef pour des choix alimentaires plus sains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Monnery Patris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Monnery Patris</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bournez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785998v1</w:t>
+                <w:t xml:space="preserve">hal-02791320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Très jeunes, les enfants passent du « miam » au « ça fait grossir »</w:t>
               </w:r>
@@ -12867,268 +12867,373 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02921738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How parents' financial hardship determines the shift towards more sustainable diets: Moderating effects of motives, perceived effort and feeling of powerlessness</w:t>
+                <w:t xml:space="preserve">A reproducible framework for comparing household food supply data and food frequency questionnaires across multiple food categories, recall periods and study designs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basile Verdeau</w:t>
+                <w:t xml:space="preserve">Anaëlle Denieul-Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bellassen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05482124v1</w:t>
+                <w:t xml:space="preserve">hal-05621550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relationship between lower socioeconomic position and higher BMI is explained by the social patterning of health-based food choice motives in UK and US adults</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrew Jones</w:t>
+                <w:t xml:space="preserve">How parents' financial hardship determines the shift towards more sustainable diets: Moderating effects of motives, perceived effort and feeling of powerlessness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Verdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Monnery-Patris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03684157v1</w:t>
+                <w:t xml:space="preserve">hal-05482124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The relationship between lower socioeconomic position and higher BMI is explained by the social patterning of health-based food choice motives in UK and US adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03684157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Protocol and statistical analysis plan - impact of environmental labelling on food choices: a randomized controlled trial in a virtual reality supermarket</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -13173,51 +13278,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03270668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13227,171 +13332,171 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Privilégier la santé ou le plaisir : impact des attitudes envers l’alimentation et du contexte sur les choix alimentaires des enfants normo-pondéraux et en surpoids âgés de 5 à 11 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alimentation et Nutrition. Université Bourgogne Franche-Comté, 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017UBFCK059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02299240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Privilégier la santé ou le plaisir : impact des attitudes envers l'alimentation et du contexte sur les choix alimentaires des enfants normo-pondéraux et en surpoids âgés de 5 à 11 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alimentation et Nutrition. Université de Bourgogne Franche-Comté (COMUE), 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02785949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13401,180 +13506,180 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manger, ça s'apprend ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04257778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le goût des enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Villard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId261"/>
+      <w:footerReference w:type="default" r:id="rId263"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13721,51 +13826,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343869v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Arrazat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Teil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Marty" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.678" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05413265v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Martinet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9716" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100644v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bellicha" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Dehove" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Karmouni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.05.004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05435605v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Biehlmann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Louveau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Poquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robinson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-025-01831-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069960v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Visalli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2025.105583" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904050v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2025.107856" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04475464v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dahmani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pouyfaucon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gaignaire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2024.105104" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04774311v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Juliette Serry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ducrot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-024-20092-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643752v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine de Lauzon-Guillain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2024.107532" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676601v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lange" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2024.102891" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331906v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2023.107134" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664821v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2024.107547" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666991v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cambriels" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Noan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-024-01624-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999306v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Boyland" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Christiansen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Haynos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Jones" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2023.106451" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186165v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Langfeld" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Clarke" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-023-01492-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04089241v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Langfield" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maisie Inns" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.13565" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092744v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-023-01453-x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982253v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chambaron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goisbault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Charrier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-023-01410-8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03986408v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Polden" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Calvert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-023-01418-0" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04534122v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1323648" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203496v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde G&#233;rard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658269v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.838351" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643295v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clrc.2022.100059" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836925v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Grenier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.997144" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744262v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-022-01190-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355638v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Higgs" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2021.113434" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03270632v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Reed" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-021-11007-0" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524465v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare E Holley" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.782056" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343643v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Franzon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105437" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360130v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin White" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Smith" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.n40" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02976122v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235; Labesse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2020.105005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367812v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Evans" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sheen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Humphreys" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jhn.12880" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360300v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Chisholm" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Harrold" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh Maloney" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2020.104853" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367524v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Cook" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Piernas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan A. Jebb" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12123618" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01702743v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Monnery-Patris" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2017.09.006" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627247v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Miguet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Monnery Patris" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2018.03.003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TK9S24S7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619991v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice de Reynal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01686542v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bournez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-017-0618-4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571256v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Bentivegna" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2017.00016" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570856v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2017.04.013" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XNKZH57-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258329v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bayer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2015.10.026" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01785454v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubois" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malu S Gaubard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maidon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesturgeon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.114.104380" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279388v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279360v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868480v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04740128v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04550095v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736673v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04740162v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04740034v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04740151v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04740117v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04550123v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04550113v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979178v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668614v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257835v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257878v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738768v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Valcke" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04001961v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04002013v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feyen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03729486v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192605v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738682v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738827v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738656v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829166v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04001991v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738858v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360320v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367631v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2021.01.013" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643461v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738619v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616200v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Langlois" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chandon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Tapper" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Falkenstein" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367879v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360234v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367859v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360246v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788450v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795046v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519325v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508160v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512205v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chapusot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581561v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303976v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360053v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malu Gaubard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70581-3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978310v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maurice" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668224v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668220v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668215v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257860v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668238v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03730052v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ahnaf Sadab" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03729821v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03730198v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03476738v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03476813v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360263v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789085v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785981v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forestell" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795164v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267819v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794990v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758838v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0029665122000830" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355752v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Rigal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9782294767531000308" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2018-0-05181-6" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921856v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/gastronomie/609-bien-et-bon-a-manger-9782364412859.html" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785862v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791320v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785998v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801561v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05133391v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05133402v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05600940v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Boulegon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921738v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482124v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Verdeau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684157v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03270668v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02299240v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017UBFCK059" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02785949v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257778v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790038v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Villard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343869v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Arrazat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Teil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Marty" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.678" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069960v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Visalli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2025.105583" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05435605v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Biehlmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Louveau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Poquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robinson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-025-01831-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05413265v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Martinet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9716" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100644v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bellicha" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Dehove" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Karmouni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.05.004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904050v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2025.107856" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666991v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cambriels" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Noan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-024-01624-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664821v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dahmani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2024.107547" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331906v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2023.107134" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04475464v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pouyfaucon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gaignaire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2024.105104" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04774311v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Juliette Serry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ducrot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-024-20092-w" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643752v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine de Lauzon-Guillain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2024.107532" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676601v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lange" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2024.102891" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999306v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Boyland" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Christiansen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Haynos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Jones" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2023.106451" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092744v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Langfield" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Clarke" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-023-01453-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04089241v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maisie Inns" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.13565" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186165v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Langfeld" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-023-01492-4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982253v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chambaron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goisbault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Charrier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-023-01410-8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03986408v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Polden" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Calvert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-023-01418-0" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04534122v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1323648" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203496v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde G&#233;rard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658269v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.838351" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643295v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clrc.2022.100059" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836925v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Grenier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.997144" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744262v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-022-01190-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355638v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Higgs" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2021.113434" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03270632v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Reed" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-021-11007-0" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343643v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Franzon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105437" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360130v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin White" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Smith" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.n40" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524465v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare E Holley" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.782056" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02976122v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235; Labesse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2020.105005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367812v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Evans" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sheen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Humphreys" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jhn.12880" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360300v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Chisholm" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Harrold" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh Maloney" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2020.104853" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367524v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Cook" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Piernas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan A. Jebb" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12123618" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01702743v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Monnery-Patris" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2017.09.006" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627247v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Miguet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Monnery Patris" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2018.03.003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TK9S24S7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619991v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice de Reynal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01686542v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bournez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-017-0618-4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571256v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Bentivegna" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2017.00016" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570856v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2017.04.013" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XNKZH57-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258329v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bayer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2015.10.026" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01785454v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubois" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malu S Gaubard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maidon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesturgeon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.114.104380" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279388v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279360v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868480v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736673v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04740034v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04740162v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04550095v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04740128v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04740117v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04740151v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04550123v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04550113v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979178v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668614v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257835v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257878v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738768v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Valcke" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192605v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04002013v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feyen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03729486v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04001961v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738827v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738682v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829166v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738656v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738858v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04001991v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360320v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367631v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2021.01.013" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643461v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738619v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616200v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Langlois" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chandon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Tapper" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Falkenstein" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367879v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360234v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367859v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360246v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788450v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795046v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519325v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508160v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512205v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chapusot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581561v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303976v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360053v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malu Gaubard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70581-3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978310v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maurice" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668224v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668215v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668220v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668238v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257860v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03730052v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ahnaf Sadab" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03729821v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03730198v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03476738v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03476813v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360263v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789085v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785981v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forestell" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795164v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267819v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794990v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758838v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0029665122000830" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355752v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Rigal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9782294767531000308" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2018-0-05181-6" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921856v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/gastronomie/609-bien-et-bon-a-manger-9782364412859.html" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785862v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785998v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791320v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801561v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05133391v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05133402v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05600940v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Boulegon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921738v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05621550v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Denieul-Barbot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482124v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Verdeau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684157v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03270668v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02299240v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017UBFCK059" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02785949v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257778v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790038v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Villard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>