--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -368,295 +368,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02501027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dysregulation of apoptosis and autophagy gene expression in peripheral blood mononuclear cells of efficiently treated HIV-infected patients</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">STING-dependent sensing of self-DNA drives silica-induced lung inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Prazuck</w:t>
+                <w:t xml:space="preserve">Sulayman Benmerzoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Legac</w:t>
+                <w:t xml:space="preserve">Stéphanie Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Bounab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Duneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000001851⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.5226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-07425-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01936094v1</w:t>
+                <w:t xml:space="preserve">hal-01975846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STING-dependent sensing of self-DNA drives silica-induced lung inflammation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Badreddine Bounab</w:t>
+                <w:t xml:space="preserve">Dysregulation of apoptosis and autophagy gene expression in peripheral blood mononuclear cells of efficiently treated HIV-infected patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd El Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gosset</w:t>
+                <w:t xml:space="preserve">Thierry Prazuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Duneau</w:t>
+                <w:t xml:space="preserve">Eric Legac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (1), pp.5226. </w:t>
+              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (12), pp.1579 - 1587. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-07425-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000001851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01975846v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of Alpha-synuclein with Cytogaligin, a protein encoded by the proapoptotic gene GALIG</w:t>
               </w:r>
@@ -1905,277 +1905,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cutting edge: RANTES regulates Fas ligand expression and killing by HIV-specific CD8 cytotoxic T cells.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leukemic CD3+ LGL share functional properties with their CD8+ CD57+ cell counterpart expanded after BMT.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Mollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Hadida</w:t>
+                <w:t xml:space="preserve">B. Fautrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Vieillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucile Mollet</w:t>
+                <w:t xml:space="preserve">V. Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Clark-Lewis</w:t>
+                <w:t xml:space="preserve">F. Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Baggiolini</w:t>
+                <w:t xml:space="preserve">H Merle-Béral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 163 (3), pp.1105-9</w:t>
+              <w:t xml:space="preserve">Leukemia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 13 (2), pp.230-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129966v1</w:t>
+                <w:t xml:space="preserve">hal-02129951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leukemic CD3+ LGL share functional properties with their CD8+ CD57+ cell counterpart expanded after BMT.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cutting edge: RANTES regulates Fas ligand expression and killing by HIV-specific CD8 cytotoxic T cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Hadida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Vieillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Mollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bergeron</w:t>
+                <w:t xml:space="preserve">I Clark-Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Merle-Béral</w:t>
+                <w:t xml:space="preserve">M Baggiolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 13 (2), pp.230-40</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 163 (3), pp.1105-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129951v1</w:t>
+                <w:t xml:space="preserve">hal-02129966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CD8hi+CD57+ T lymphocytes are enriched in antigen-specific T cells capable of down-modulating cytotoxic activity</w:t>
               </w:r>
@@ -2200,64 +2200,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Sadat-Sowti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Duntze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 10 (3), pp.311-323. </w:t>
@@ -3466,51 +3466,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05343261v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Medjmedj" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Genon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Hezili" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Ngalle Loth" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Clemen&#231;on" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtn.2025.102648" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501027v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d El Haddad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Serrano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Moal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Normand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Robin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2020.144454" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936094v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Prazuck" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Legac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000001851" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01975846v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulayman Benmerzoug" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rose" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Bounab" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Duneau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07425-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966108v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dubois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2017.11.078" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMSB2HRF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840170v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mollet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Robinet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Aurouet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2013.04.012" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KSQ1PMW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529397v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gonzalez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Charpentier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2009.12.162" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6XP7F5D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522444v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Charpentier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2008.11.133" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97SZH8GL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525339v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis D. Sennepin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Sarre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Legrand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2009.06.004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JK5BJV4C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159568v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Duneau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi700213p" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XSTM7TMV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129907v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Lorin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delebecque" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Combredet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hurtrel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.78.1.146-157.2004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129918v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labrousse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.77.21.11546-11554.2003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129938v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S Li" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Samri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tournay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tubiana" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129966v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hadida" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vieillard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Clark-Lewis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baggiolini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129951v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fautrel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leblond" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bergeron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Merle-B&#233;ral" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129977v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sadat-Sowti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Duntze" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/intimm/10.3.311" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129985v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behazine Sadat-Sowti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Debre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quint" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Hadida" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.1830241145" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241343v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Beauvais" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Couton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#243; Tonci" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Limet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97554-7_30" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661932v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Serrano" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Guery" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S El Haddad" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dubois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schoenwald" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661930v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ozsancak" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auzou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Moal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661923v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Normand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661926v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661927v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130007v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tangy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05343261v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Medjmedj" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Genon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Hezili" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Ngalle Loth" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Clemen&#231;on" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtn.2025.102648" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501027v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d El Haddad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Serrano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Moal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Normand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Robin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2020.144454" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01975846v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulayman Benmerzoug" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rose" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Bounab" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Duneau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07425-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936094v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Prazuck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Legac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000001851" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966108v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dubois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2017.11.078" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMSB2HRF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840170v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mollet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Robinet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Aurouet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2013.04.012" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KSQ1PMW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529397v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gonzalez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Charpentier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2009.12.162" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6XP7F5D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522444v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Charpentier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2008.11.133" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97SZH8GL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525339v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis D. Sennepin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Sarre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Legrand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2009.06.004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JK5BJV4C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159568v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Duneau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi700213p" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XSTM7TMV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129907v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Lorin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delebecque" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Combredet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hurtrel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.78.1.146-157.2004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129918v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labrousse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.77.21.11546-11554.2003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129938v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S Li" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Samri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tournay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tubiana" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129951v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fautrel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leblond" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bergeron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Merle-B&#233;ral" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129966v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hadida" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vieillard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Clark-Lewis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baggiolini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129977v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sadat-Sowti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Duntze" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/intimm/10.3.311" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129985v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behazine Sadat-Sowti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Debre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quint" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Hadida" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.1830241145" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241343v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Beauvais" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Couton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#243; Tonci" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Limet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97554-7_30" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661932v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Serrano" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Guery" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S El Haddad" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dubois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schoenwald" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661930v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ozsancak" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auzou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Moal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661923v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Normand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661926v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661927v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130007v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tangy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>