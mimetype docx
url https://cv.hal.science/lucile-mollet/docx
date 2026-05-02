--- v1 (2026-04-10)
+++ v2 (2026-05-02)
@@ -66,2378 +66,2512 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of synthetic mRNA with selected UTR sequences and alternative Poly(A) tail, in vitro and in vivo</w:t>
+                <w:t xml:space="preserve">Safety and Tolerability of Low-Dose Full-Spectrum Cannabidiol in Long-Term Virally Suppressed Adults with HIV: A Randomized Double-Blind Placebo-Controlled Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayoub Medjmedj</w:t>
+                <w:t xml:space="preserve">Clémence Couton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Genon</w:t>
+                <w:t xml:space="preserve">Mathilde Wanneveich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dounia Hezili</w:t>
+                <w:t xml:space="preserve">Barbara de Dieuleveult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Ngalle Loth</w:t>
+                <w:t xml:space="preserve">Chloé Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rudy Clemençon</w:t>
+                <w:t xml:space="preserve">Kossi Ayena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy - Nucleic Acids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 36 (3), pp.102648. </w:t>
+              <w:t xml:space="preserve">Cannabis and Cannabinoid Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.omtn.2025.102648⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/25785125261439014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343261v1</w:t>
+                <w:t xml:space="preserve">hal-05590443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disturbed expression of autophagy genes in blood of Parkinson’s disease patients</w:t>
+                <w:t xml:space="preserve">Evaluation of synthetic mRNA with selected UTR sequences and alternative Poly(A) tail, in vitro and in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saïd El Haddad</w:t>
+                <w:t xml:space="preserve">Ayoub Medjmedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Serrano</w:t>
+                <w:t xml:space="preserve">Hugo Genon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fréderic Moal</w:t>
+                <w:t xml:space="preserve">Dounia Hezili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Normand</w:t>
+                <w:t xml:space="preserve">Albert Ngalle Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Robin</w:t>
+                <w:t xml:space="preserve">Rudy Clemençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 738, pp.144454. </w:t>
+              <w:t xml:space="preserve">Molecular Therapy - Nucleic Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 36 (3), pp.102648. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gene.2020.144454⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.omtn.2025.102648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02501027v1</w:t>
+                <w:t xml:space="preserve">hal-05343261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STING-dependent sensing of self-DNA drives silica-induced lung inflammation</w:t>
+                <w:t xml:space="preserve">Disturbed expression of autophagy genes in blood of Parkinson’s disease patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulayman Benmerzoug</w:t>
+                <w:t xml:space="preserve">Saïd El Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Rose</w:t>
+                <w:t xml:space="preserve">Amandine Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badreddine Bounab</w:t>
+                <w:t xml:space="preserve">Fréderic Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gosset</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Duneau</w:t>
+                <w:t xml:space="preserve">Thierry Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-07425-1⟩</w:t>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 738, pp.144454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gene.2020.144454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01975846v1</w:t>
+                <w:t xml:space="preserve">hal-02501027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dysregulation of apoptosis and autophagy gene expression in peripheral blood mononuclear cells of efficiently treated HIV-infected patients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Interaction of Alpha-synuclein with Cytogaligin, a protein encoded by the proapoptotic gene GALIG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd El Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eric Legac</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000001851⟩</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 495 (1), pp.787-792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2017.11.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936094v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of Alpha-synuclein with Cytogaligin, a protein encoded by the proapoptotic gene GALIG</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Dysregulation of apoptosis and autophagy gene expression in peripheral blood mononuclear cells of efficiently treated HIV-infected patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd El Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Chloé Robin</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Moal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Prazuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Dubois</w:t>
+                <w:t xml:space="preserve">Eric Legac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 495 (1), pp.787-792. </w:t>
+              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (12), pp.1579 - 1587. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2017.11.078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000001851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01966108v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opposing Mcl-1, the GALIG proapoptotic gene is upregulated as neutrophils die and underexpressed in Acute Myeloid Leukemia cells.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">STING-dependent sensing of self-DNA drives silica-induced lung inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sulayman Benmerzoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Mollet</w:t>
+                <w:t xml:space="preserve">Stéphanie Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Robinet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martine Dubois</w:t>
+                <w:t xml:space="preserve">Badreddine Bounab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Aurouet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Normand</w:t>
+                <w:t xml:space="preserve">David Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Duneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molimm.2013.04.012⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.5226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-07425-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00840170v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mitogaligin protein is addressed to the nucleus via a non-classical localization signal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Opposing Mcl-1, the GALIG proapoptotic gene is upregulated as neutrophils die and underexpressed in Acute Myeloid Leukemia cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Mollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Aurouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Normand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephane Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2009.12.162⟩</w:t>
+              <w:t xml:space="preserve">Molecular Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 56 (1-2), pp.123-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molimm.2013.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00529397v1</w:t>
+                <w:t xml:space="preserve">hal-00840170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apoptotic activity of a nuclear form of mitogaligin, a cell death protein</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The mitogaligin protein is addressed to the nucleus via a non-classical localization signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lucile Mollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Patrick Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 378 (4), pp.816-820. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2008.11.133⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 392 (1), pp.53-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2009.12.162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00522444v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00529397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple reprobing of Western blots after inactivation of peroxidase activity by its substrate, hydrogen peroxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis D. Sennepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Sarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 393 (1), pp.129-131. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ab.2009.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00525339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Destabilization of Membranes Containing Cardiolipin or Its Precursors by Peptides Derived from Mitogaligin, a Cell Death Protein</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apoptotic activity of a nuclear form of mitogaligin, a cell death protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Gonzalez</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Lucile Mollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Normand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucile Mollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bi700213p⟩</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 378 (4), pp.816-820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2008.11.133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00159568v1</w:t>
+                <w:t xml:space="preserve">hal-00522444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Single Injection of Recombinant Measles Virus Vaccines Expressing Human Immunodeficiency Virus (HIV) Type 1 Clade B Envelope Glycoproteins Induces Neutralizing Antibodies and Cellular Immune Responses to HIV</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Destabilization of Membranes Containing Cardiolipin or Its Precursors by Peptides Derived from Mitogaligin, a Cell Death Protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Duneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Mollet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Hurtrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 46 (25), pp.7374-7382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bi700213p⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/jvi.78.1.146-157.2004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02129907v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00159568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Molecularly Cloned Schwarz Strain of Measles Virus Vaccine Induces Strong Immune Responses in Macaques and Transgenic Mice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">A Single Injection of Recombinant Measles Virus Vaccines Expressing Human Immunodeficiency Virus (HIV) Type 1 Clade B Envelope Glycoproteins Induces Neutralizing Antibodies and Cellular Immune Responses to HIV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Lorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Mollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delebecque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Combredet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Delebecque</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hurtrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 77 (21), pp.11546-11554. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/jvi.77.21.11546-11554.2003⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 78 (1), pp.146-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/jvi.78.1.146-157.2004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129918v1</w:t>
+                <w:t xml:space="preserve">hal-02129907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of HIV-specific CD8+ T lymphocytes with changes in viral load.The RESTIM and COMET Study Groups.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">A Molecularly Cloned Schwarz Strain of Measles Virus Vaccine Induces Strong Immune Responses in Macaques and Transgenic Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Combredet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Mollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">R. Tubiana</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Lorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delebecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 77 (21), pp.11546-11554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/jvi.77.21.11546-11554.2003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129938v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leukemic CD3+ LGL share functional properties with their CD8+ CD57+ cell counterpart expanded after BMT.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Dynamics of HIV-specific CD8+ T lymphocytes with changes in viral load.The RESTIM and COMET Study Groups.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Mollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Leblond</w:t>
+                <w:t xml:space="preserve">T.S Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bergeron</w:t>
+                <w:t xml:space="preserve">A. Samri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Merle-Béral</w:t>
+                <w:t xml:space="preserve">C Tournay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Tubiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 13 (2), pp.230-40</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 165 (3), pp.1692-704</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129951v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cutting edge: RANTES regulates Fas ligand expression and killing by HIV-specific CD8 cytotoxic T cells.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F Hadida</w:t>
+                <w:t xml:space="preserve">Leukemic CD3+ LGL share functional properties with their CD8+ CD57+ cell counterpart expanded after BMT.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Mollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Vieillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucile Mollet</w:t>
+                <w:t xml:space="preserve">B. Fautrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Clark-Lewis</w:t>
+                <w:t xml:space="preserve">V. Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Baggiolini</w:t>
+                <w:t xml:space="preserve">F. Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Merle-Béral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 163 (3), pp.1105-9</w:t>
+              <w:t xml:space="preserve">Leukemia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 13 (2), pp.230-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129966v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD8hi+CD57+ T lymphocytes are enriched in antigen-specific T cells capable of down-modulating cytotoxic activity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Cutting edge: RANTES regulates Fas ligand expression and killing by HIV-specific CD8 cytotoxic T cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Hadida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Vieillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Mollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">F. Bergeron</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Clark-Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Baggiolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Immunology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 163 (3), pp.1105-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129977v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">CD8hi+CD57+ T lymphocytes are enriched in antigen-specific T cells capable of down-modulating cytotoxic activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Mollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Sadat-Sowti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Duntze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 10 (3), pp.311-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/intimm/10.3.311⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">An inhibitor of cytotoxic functions produced by CD8+CD57+ T lymphocytes from patients suffering from AIDS and immunosuppressed bone marrow recipients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behazine Sadat-Sowti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Debre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Mollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Quint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Hadida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 24 (11), pp.2882-2888. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/eji.1830241145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2447,879 +2581,879 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BioSkel - Towards a Framework for OMICS Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Couton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoló Tonci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Limet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Mollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Singapore, Singapore. pp.411-418, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-97554-7_30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05241343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GALIG, gène inducteur de la mort cellulaire, s’exprime au cours de la différenciation myéloïde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Guery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S El Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Schoenwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10es Journées du Cancéropole Grand Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Les Sables d'Olonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03661932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genes de l’autophagie : marqueurs sanguins potentiels de la maladie de Parkinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S El Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Ozsancak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Auzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Neurologie de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03661930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytogaligin, one of the proteins produced by the proapoptotic GALIG gene, interacts with autophagy and proteasome molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S El Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Guery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Proteasome Autophagy Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03661923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mort cellulaire et leucémies aiguës myéloïdes, étude du gène GALIG</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etude de l’expression génique dans la maladie de Parkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S El Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Ozsancak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Auzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e Colloque Recherche « From bench to bedside »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Orléans, France</w:t>
+              <w:t xml:space="preserve">Journées de Neurologie de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03661926v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l’expression génique dans la maladie de Parkinson</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mort cellulaire et leucémies aiguës myéloïdes, étude du gène GALIG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Mollet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Neurologie de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">4e Colloque Recherche « From bench to bedside »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03661927v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recombinant measles viruses expressing epitopes of antigens of RNA viruses - use for the preparation of vaccine compositions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tangy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Lorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Mollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Delebecque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2004001051. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId117"/>
+      <w:footerReference w:type="default" r:id="rId122"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3466,51 +3600,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05343261v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Medjmedj" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Genon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Hezili" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Ngalle Loth" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Clemen&#231;on" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtn.2025.102648" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501027v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d El Haddad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Serrano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Moal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Normand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Robin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2020.144454" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01975846v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulayman Benmerzoug" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rose" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Bounab" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Duneau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07425-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936094v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Prazuck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Legac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000001851" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966108v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dubois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2017.11.078" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMSB2HRF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840170v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mollet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Robinet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Aurouet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2013.04.012" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KSQ1PMW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529397v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gonzalez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Charpentier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2009.12.162" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6XP7F5D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522444v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Charpentier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2008.11.133" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97SZH8GL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525339v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis D. Sennepin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Sarre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Legrand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2009.06.004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JK5BJV4C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159568v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Duneau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi700213p" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XSTM7TMV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129907v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Lorin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delebecque" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Combredet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hurtrel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.78.1.146-157.2004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129918v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labrousse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.77.21.11546-11554.2003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129938v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S Li" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Samri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tournay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tubiana" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129951v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fautrel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leblond" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bergeron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Merle-B&#233;ral" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129966v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hadida" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vieillard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Clark-Lewis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baggiolini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129977v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sadat-Sowti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Duntze" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/intimm/10.3.311" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129985v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behazine Sadat-Sowti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Debre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quint" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Hadida" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.1830241145" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241343v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Beauvais" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Couton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#243; Tonci" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Limet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97554-7_30" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661932v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Serrano" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Guery" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S El Haddad" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dubois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schoenwald" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661930v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ozsancak" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auzou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Moal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661923v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Normand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661926v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661927v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130007v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tangy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590443v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Couton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Wanneveich" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara de Dieuleveult" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Robin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Ayena" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/25785125261439014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05343261v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Medjmedj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Genon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Hezili" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Ngalle Loth" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Clemen&#231;on" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtn.2025.102648" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501027v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d El Haddad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Serrano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Moal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Normand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2020.144454" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966108v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dubois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2017.11.078" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMSB2HRF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936094v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Prazuck" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Legac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000001851" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01975846v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulayman Benmerzoug" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rose" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Bounab" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Duneau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07425-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840170v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mollet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Robinet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Aurouet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2013.04.012" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KSQ1PMW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529397v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gonzalez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Charpentier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2009.12.162" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6XP7F5D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525339v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis D. Sennepin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Charpentier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Sarre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Legrand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2009.06.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JK5BJV4C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522444v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2008.11.133" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97SZH8GL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159568v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Duneau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi700213p" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XSTM7TMV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129907v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Lorin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delebecque" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Combredet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hurtrel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.78.1.146-157.2004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129918v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labrousse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.77.21.11546-11554.2003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129938v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S Li" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Samri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tournay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tubiana" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129951v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fautrel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leblond" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bergeron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Merle-B&#233;ral" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129966v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hadida" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vieillard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Clark-Lewis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baggiolini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129977v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sadat-Sowti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Duntze" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/intimm/10.3.311" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129985v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behazine Sadat-Sowti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Debre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quint" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Hadida" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.1830241145" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241343v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Beauvais" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#243; Tonci" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Limet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97554-7_30" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661932v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Serrano" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Guery" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S El Haddad" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dubois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schoenwald" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661930v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ozsancak" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auzou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Moal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661923v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Normand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661927v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661926v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130007v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tangy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>