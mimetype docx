--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -502,441 +502,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02501027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of Alpha-synuclein with Cytogaligin, a protein encoded by the proapoptotic gene GALIG</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dysregulation of apoptosis and autophagy gene expression in peripheral blood mononuclear cells of efficiently treated HIV-infected patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd El Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Chloé Robin</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Dubois</w:t>
+                <w:t xml:space="preserve">Thierry Prazuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Legac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2017.11.078⟩</w:t>
+              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (12), pp.1579 - 1587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000001851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01966108v1</w:t>
+                <w:t xml:space="preserve">hal-01936094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dysregulation of apoptosis and autophagy gene expression in peripheral blood mononuclear cells of efficiently treated HIV-infected patients</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">STING-dependent sensing of self-DNA drives silica-induced lung inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Prazuck</w:t>
+                <w:t xml:space="preserve">Sulayman Benmerzoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Legac</w:t>
+                <w:t xml:space="preserve">Stéphanie Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Bounab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Duneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000001851⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.5226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-07425-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01936094v1</w:t>
+                <w:t xml:space="preserve">hal-01975846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STING-dependent sensing of self-DNA drives silica-induced lung inflammation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Badreddine Bounab</w:t>
+                <w:t xml:space="preserve">Interaction of Alpha-synuclein with Cytogaligin, a protein encoded by the proapoptotic gene GALIG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd El Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gosset</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Duneau</w:t>
+                <w:t xml:space="preserve">Martine Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 495 (1), pp.787-792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2017.11.078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-07425-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01975846v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opposing Mcl-1, the GALIG proapoptotic gene is upregulated as neutrophils die and underexpressed in Acute Myeloid Leukemia cells.</w:t>
               </w:r>
@@ -948,51 +948,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Mollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Aurouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1208,319 +1208,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00529397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple reprobing of Western blots after inactivation of peroxidase activity by its substrate, hydrogen peroxide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apoptotic activity of a nuclear form of mitogaligin, a cell death protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis D. Sennepin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Mollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Normand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ab.2009.06.004⟩</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 378 (4), pp.816-820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2008.11.133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00525339v1</w:t>
+                <w:t xml:space="preserve">hal-00522444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apoptotic activity of a nuclear form of mitogaligin, a cell death protein</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Multiple reprobing of Western blots after inactivation of peroxidase activity by its substrate, hydrogen peroxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis D. Sennepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Sarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 378 (4), pp.816-820. </w:t>
+              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 393 (1), pp.129-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2008.11.133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ab.2009.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00522444v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00525339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Destabilization of Membranes Containing Cardiolipin or Its Precursors by Peptides Derived from Mitogaligin, a Cell Death Protein</w:t>
               </w:r>
@@ -1532,51 +1532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Duneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2039,277 +2039,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leukemic CD3+ LGL share functional properties with their CD8+ CD57+ cell counterpart expanded after BMT.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cutting edge: RANTES regulates Fas ligand expression and killing by HIV-specific CD8 cytotoxic T cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Hadida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Vieillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Mollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bergeron</w:t>
+                <w:t xml:space="preserve">I Clark-Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Merle-Béral</w:t>
+                <w:t xml:space="preserve">M Baggiolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 13 (2), pp.230-40</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 163 (3), pp.1105-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129951v1</w:t>
+                <w:t xml:space="preserve">hal-02129966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cutting edge: RANTES regulates Fas ligand expression and killing by HIV-specific CD8 cytotoxic T cells.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leukemic CD3+ LGL share functional properties with their CD8+ CD57+ cell counterpart expanded after BMT.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Mollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Hadida</w:t>
+                <w:t xml:space="preserve">B. Fautrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Vieillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucile Mollet</w:t>
+                <w:t xml:space="preserve">V. Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Clark-Lewis</w:t>
+                <w:t xml:space="preserve">F. Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Baggiolini</w:t>
+                <w:t xml:space="preserve">H Merle-Béral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 163 (3), pp.1105-9</w:t>
+              <w:t xml:space="preserve">Leukemia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 13 (2), pp.230-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129966v1</w:t>
+                <w:t xml:space="preserve">hal-02129951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CD8hi+CD57+ T lymphocytes are enriched in antigen-specific T cells capable of down-modulating cytotoxic activity</w:t>
               </w:r>
@@ -2334,64 +2334,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Sadat-Sowti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Duntze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 10 (3), pp.311-323. </w:t>
@@ -2723,596 +2723,596 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05241343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GALIG, gène inducteur de la mort cellulaire, s’exprime au cours de la différenciation myéloïde</w:t>
+                <w:t xml:space="preserve">Cytogaligin, one of the proteins produced by the proapoptotic GALIG gene, interacts with autophagy and proteasome molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">S El Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">T Guery</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M Schoenwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10es Journées du Cancéropole Grand Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Les Sables d'Olonne, France</w:t>
+              <w:t xml:space="preserve">7th Proteasome Autophagy Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03661932v1</w:t>
+                <w:t xml:space="preserve">hal-03661923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genes de l’autophagie : marqueurs sanguins potentiels de la maladie de Parkinson</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">GALIG, gène inducteur de la mort cellulaire, s’exprime au cours de la différenciation myéloïde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Guery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S El Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A Serrano</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Ozsancak</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F Moal</w:t>
+                <w:t xml:space="preserve">M Schoenwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Neurologie de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">10es Journées du Cancéropole Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Les Sables d'Olonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03661930v1</w:t>
+                <w:t xml:space="preserve">hal-03661932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytogaligin, one of the proteins produced by the proapoptotic GALIG gene, interacts with autophagy and proteasome molecules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genes de l’autophagie : marqueurs sanguins potentiels de la maladie de Parkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S El Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S El Haddad</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Ozsancak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Auzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Normand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">T Guery</w:t>
+                <w:t xml:space="preserve">F Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Proteasome Autophagy Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Journées de Neurologie de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03661923v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l’expression génique dans la maladie de Parkinson</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mort cellulaire et leucémies aiguës myéloïdes, étude du gène GALIG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Mollet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Neurologie de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">4e Colloque Recherche « From bench to bedside »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03661927v1</w:t>
+                <w:t xml:space="preserve">hal-03661926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mort cellulaire et leucémies aiguës myéloïdes, étude du gène GALIG</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etude de l’expression génique dans la maladie de Parkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S El Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Ozsancak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Auzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e Colloque Recherche « From bench to bedside »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Orléans, France</w:t>
+              <w:t xml:space="preserve">Journées de Neurologie de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03661926v1</w:t>
+                <w:t xml:space="preserve">hal-03661927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3600,51 +3600,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590443v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Couton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Wanneveich" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara de Dieuleveult" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Robin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Ayena" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/25785125261439014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05343261v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Medjmedj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Genon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Hezili" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Ngalle Loth" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Clemen&#231;on" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtn.2025.102648" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501027v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d El Haddad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Serrano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Moal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Normand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2020.144454" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966108v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dubois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2017.11.078" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMSB2HRF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936094v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Prazuck" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Legac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000001851" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01975846v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulayman Benmerzoug" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rose" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Bounab" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Duneau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07425-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840170v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mollet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Robinet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Aurouet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2013.04.012" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KSQ1PMW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529397v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gonzalez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Charpentier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2009.12.162" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6XP7F5D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525339v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis D. Sennepin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Charpentier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Sarre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Legrand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2009.06.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JK5BJV4C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522444v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2008.11.133" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97SZH8GL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159568v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Duneau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi700213p" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XSTM7TMV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129907v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Lorin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delebecque" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Combredet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hurtrel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.78.1.146-157.2004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129918v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labrousse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.77.21.11546-11554.2003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129938v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S Li" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Samri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tournay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tubiana" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129951v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fautrel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leblond" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bergeron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Merle-B&#233;ral" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129966v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hadida" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vieillard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Clark-Lewis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baggiolini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129977v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sadat-Sowti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Duntze" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/intimm/10.3.311" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129985v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behazine Sadat-Sowti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Debre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quint" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Hadida" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.1830241145" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241343v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Beauvais" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#243; Tonci" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Limet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97554-7_30" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661932v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Serrano" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Guery" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S El Haddad" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dubois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schoenwald" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661930v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ozsancak" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auzou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Moal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661923v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Normand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661927v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661926v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130007v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tangy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590443v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Couton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Wanneveich" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara de Dieuleveult" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Robin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Ayena" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/25785125261439014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05343261v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Medjmedj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Genon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Hezili" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Ngalle Loth" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Clemen&#231;on" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtn.2025.102648" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501027v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d El Haddad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Serrano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Moal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Normand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2020.144454" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936094v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Prazuck" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Legac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000001851" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01975846v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulayman Benmerzoug" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rose" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Bounab" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Duneau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07425-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966108v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dubois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2017.11.078" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMSB2HRF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840170v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mollet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Robinet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Aurouet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2013.04.012" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KSQ1PMW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529397v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gonzalez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Charpentier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2009.12.162" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6XP7F5D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522444v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Charpentier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2008.11.133" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97SZH8GL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525339v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis D. Sennepin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Sarre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Legrand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2009.06.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JK5BJV4C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159568v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Duneau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi700213p" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XSTM7TMV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129907v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Lorin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delebecque" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Combredet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hurtrel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.78.1.146-157.2004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129918v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labrousse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.77.21.11546-11554.2003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129938v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S Li" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Samri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tournay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tubiana" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129966v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hadida" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vieillard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Clark-Lewis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baggiolini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129951v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fautrel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leblond" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bergeron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Merle-B&#233;ral" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129977v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sadat-Sowti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Duntze" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/intimm/10.3.311" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129985v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behazine Sadat-Sowti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Debre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quint" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Hadida" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.1830241145" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241343v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Beauvais" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#243; Tonci" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Limet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97554-7_30" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661923v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Serrano" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S El Haddad" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Normand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dubois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Guery" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661932v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schoenwald" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661930v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ozsancak" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auzou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Moal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661926v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661927v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130007v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tangy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>