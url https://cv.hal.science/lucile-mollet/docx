--- v3 (2026-05-23)
+++ v4 (2026-05-23)
@@ -502,161 +502,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02501027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dysregulation of apoptosis and autophagy gene expression in peripheral blood mononuclear cells of efficiently treated HIV-infected patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interaction of Alpha-synuclein with Cytogaligin, a protein encoded by the proapoptotic gene GALIG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd El Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fréderic Moal</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Prazuck</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Legac</w:t>
+                <w:t xml:space="preserve">Martine Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 495 (1), pp.787-792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2017.11.078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000001851⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01936094v1</w:t>
+                <w:t xml:space="preserve">hal-01966108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STING-dependent sensing of self-DNA drives silica-induced lung inflammation</w:t>
               </w:r>
@@ -770,173 +782,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01975846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of Alpha-synuclein with Cytogaligin, a protein encoded by the proapoptotic gene GALIG</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dysregulation of apoptosis and autophagy gene expression in peripheral blood mononuclear cells of efficiently treated HIV-infected patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd El Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Chloé Robin</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Dubois</w:t>
+                <w:t xml:space="preserve">Thierry Prazuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Legac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2017.11.078⟩</w:t>
+              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (12), pp.1579 - 1587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000001851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01966108v1</w:t>
+                <w:t xml:space="preserve">hal-01936094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opposing Mcl-1, the GALIG proapoptotic gene is upregulated as neutrophils die and underexpressed in Acute Myeloid Leukemia cells.</w:t>
               </w:r>
@@ -948,51 +948,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Mollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Aurouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3600,51 +3600,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590443v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Couton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Wanneveich" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara de Dieuleveult" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Robin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Ayena" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/25785125261439014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05343261v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Medjmedj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Genon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Hezili" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Ngalle Loth" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Clemen&#231;on" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtn.2025.102648" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501027v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d El Haddad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Serrano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Moal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Normand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2020.144454" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936094v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Prazuck" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Legac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000001851" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01975846v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulayman Benmerzoug" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rose" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Bounab" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Duneau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07425-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966108v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dubois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2017.11.078" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMSB2HRF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840170v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mollet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Robinet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Aurouet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2013.04.012" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KSQ1PMW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529397v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gonzalez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Charpentier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2009.12.162" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6XP7F5D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522444v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Charpentier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2008.11.133" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97SZH8GL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525339v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis D. Sennepin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Sarre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Legrand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2009.06.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JK5BJV4C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159568v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Duneau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi700213p" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XSTM7TMV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129907v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Lorin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delebecque" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Combredet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hurtrel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.78.1.146-157.2004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129918v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labrousse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.77.21.11546-11554.2003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129938v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S Li" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Samri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tournay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tubiana" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129966v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hadida" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vieillard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Clark-Lewis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baggiolini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129951v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fautrel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leblond" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bergeron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Merle-B&#233;ral" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129977v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sadat-Sowti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Duntze" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/intimm/10.3.311" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129985v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behazine Sadat-Sowti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Debre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quint" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Hadida" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.1830241145" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241343v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Beauvais" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#243; Tonci" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Limet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97554-7_30" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661923v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Serrano" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S El Haddad" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Normand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dubois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Guery" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661932v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schoenwald" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661930v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ozsancak" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auzou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Moal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661926v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661927v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130007v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tangy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590443v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Couton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Wanneveich" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara de Dieuleveult" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Robin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Ayena" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/25785125261439014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05343261v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Medjmedj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Genon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Hezili" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Ngalle Loth" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Clemen&#231;on" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtn.2025.102648" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501027v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d El Haddad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Serrano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Moal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Normand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2020.144454" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966108v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dubois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2017.11.078" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMSB2HRF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01975846v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulayman Benmerzoug" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rose" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Bounab" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Duneau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07425-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936094v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Prazuck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Legac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000001851" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840170v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mollet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Robinet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Aurouet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2013.04.012" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KSQ1PMW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529397v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gonzalez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Charpentier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2009.12.162" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6XP7F5D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522444v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Charpentier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2008.11.133" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97SZH8GL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525339v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis D. Sennepin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Sarre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Legrand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2009.06.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JK5BJV4C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159568v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Duneau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi700213p" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XSTM7TMV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129907v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Lorin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delebecque" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Combredet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hurtrel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.78.1.146-157.2004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129918v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labrousse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.77.21.11546-11554.2003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129938v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S Li" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Samri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tournay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tubiana" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129966v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hadida" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vieillard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Clark-Lewis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baggiolini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129951v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fautrel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leblond" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bergeron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Merle-B&#233;ral" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129977v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sadat-Sowti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Duntze" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/intimm/10.3.311" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129985v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behazine Sadat-Sowti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Debre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quint" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Hadida" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.1830241145" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241343v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Beauvais" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#243; Tonci" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Limet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97554-7_30" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661923v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Serrano" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S El Haddad" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Normand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dubois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Guery" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661932v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schoenwald" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661930v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ozsancak" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auzou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Moal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661926v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661927v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130007v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tangy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>